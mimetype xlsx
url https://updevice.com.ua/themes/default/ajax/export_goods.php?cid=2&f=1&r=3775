--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873da5e1eda3e865c6d852ce9b788e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b716474f6cdd3879ae20cf49cad722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff93279fd90941591ec7c5c75fcea573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecc376481e0833b0348fb33938c9524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa021f184b7ff89492765c198aa16d455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db503abe0e24a1425cf6517edaf629d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7fcad0b49ec379217673e3171ac837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914a6ecacc2b2bd524c9ca21fa90c9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c85475632a0fead56ecaa611fe9269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aecd1eacf9f35eabaaa1cb4f0524d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1078117e933c18f9d44934fb2108211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c82a58a5233265be0327cd3268ebf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e24b8bea0ef7614f259691adbf09f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3acb5aedcb8d2f941ca952b53e85d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda675f779c6cffcc75e28560329daa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe1a96d84296aca4e870972f8a6c7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6c1a799cd44c0c1148d7cf97f2d1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087a3bbbbe5fc51c3fff7bc43e9bb8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9ab5594d15ec73a776e5864e1413519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8ffca5020c29cd4f8b5880225c52d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d8525a8cfb56788413ea91c92c8ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de247cce41a6eced7b7a1d3ed5fb962b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72aa332029aff655ce23b0f8a6b6ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25c60323229dd120425c2b0de2833324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f0f536df29a3d6015997920644a2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf987849a365dcf0951d1d4d796ed8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75179dbddaa137e874f6528e59383b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d74b856da333f6cab3103dc4fa9bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f747726deb3dd1469c394cb7080159529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed4dea40eb71f556e46c978a66052b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acf246172d9c8fb46c822bdb1f66d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae28b2624de84de924c2dd990380fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fbad6648d90455f2567150d49d30833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ad659ac7bdc2f3623345d1891954834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e119bbb909c2d4c1c9a489774088df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155b3742d4e188065d45ae76b31ad4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d6623bfabc5a8c88e2fa65343f16137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43928d7351604fea70215c2a71e91738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c18bb507d2c04d3031293b641173d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a1a994bf0911a8d81e3d8283e92d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec671867374e75bc1ac0a5816eb2de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923a938f0f0ffeed350c5595162958342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e4ccf2eba6660eac778f56349438f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34cbe6cd9f4e99420694d385a4c2cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe451659b381320149e04759a0928545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca64c16b5ecba800c4f011295b35c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ec67637a390e80c2fde4b8e9e48447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23b606d4b6bdb30adc8e89bd1e69f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f35c510a4516ac7f6642737e54b8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b995397a28851e74503cd81eb6ef5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a528d0317acd767c899dbdd80ed080751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4514a0f325b7113f654283d493a5d0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0728abefc6eac5996e806ab6a29908d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd452e714c03dc0f7de42e5391a43154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21498f06808a4cd1ac534d10b859093c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43423e90331f2a5cee48f5e35cf455656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a0d18f1bfd4527ee57b55bca005d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc83c5ea23b62b6d2f44682ebc58a4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc948efcf9d9c9fb401b4c7af37e22359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf69e906d00e062982fa96587981fa660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a57c3ad285e9321124f30b134c2ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba063a5f7f63c6fb34e81bd227f38f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34451ddd8f499c192d7e58abd99e5b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3312af7b3832d115c6cabb706ea230364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530cb9ce747cc4d7c739747a11aed8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc797b470bbc854893e44d372776aef866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b645cef3bcd1ed06184c2aeb60bda867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d1cda7d893ab3889710d1daa6be4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a2ed27c19307a26609901c4faba7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ba1032510c04be2ae93eefd65740d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11c759fb4845b8f06b6d6234cad00371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4b6bfd249c5aaf02611d0877bfa7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba85846ba879c8d46a18ad243c9aeb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425178b85dd4343d4df7dd57d57684c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7637d36e0d94ad94deb7975112e115d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a2cc822dbd1eb6fc2d7f12a738a5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1517fadaa9a655f5d67f826c21993ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296141b13b28c6dc2e546a0a80e7fde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71592a7c58da50dd2a8a51393b5202c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c417afdb0b7cac17de5efd5e4cc576280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9742197738d2c92cb8ce7a2bf80296f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c30e36a3fd76bb582ec06d1ce74e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e6c24b68c2a40d94884697ce98dca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6760f949a4ebc03e6e875914b1ee85a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ef29f72a173e563a74cfee539422a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4f6152d99a46389756f5193d2383686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc490c34a31a76fc1c158eaa40534487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908358362c3df14cc0b58602a1e4145d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67429011fdd058475673d974c2f0878a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25a31adf645e448f2ab89ba3fd51cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673e5546d432219bf5b288fdaeedf4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add9be262bdb712861dfa9a9d54e61992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a416e6780cce968d1917f75016eca0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee63a45a730d2fedf12ca1dc6246b9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee04a5a7973c55bd933fc81ddbde23f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675635b8e6023f0a1bd40348741e6f1f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680070124d092130431ada933ebbc52b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1b6d52cf39e7e5aa4d2754e04e1cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07921f00b0e81948ee51ecff9260a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4d9c4ad4b1cf121388f3236455989100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d6c4c6a331e554bca34544fda3765101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3005a44a6d4bd8c68c87adff8d712102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046a72d32aa5dc2b143595ac697abd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde8d80da749d4808d51787dce908c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94513881c54fe05135fcbeacd903daf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9b0d7b56bbeb27375f629ba1ab6a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d0634cb5910674ca771dffc439cab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c537749c329a5afe98534aad183863108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d3d977673eba5d0a5455cde21022c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04380c077fa32855f6d2353046be480110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02e3e0637b4d098a8f002a8f4495cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9242bdc6c24b8dea2666d97f23836112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11544d83d8d21a4b661564af97b26a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16436713fca0eb7b96762589f7f8660114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baf2ff8c5d593445ed46c8e6de41ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b16aca1989fa65413a110398ccb21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a14b9248fce3e9875561800f77c118117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad5d815327d323cda768552e873bc6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf76e2efb2c27aef1b5253911959af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1204560be77ea318c447a5953500042120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e00a178ab0190501b670d190a34242121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27493bd0cbe8b7a20aad741797f18347122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15441bbf1378a01053244cd3d2a44a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460ba2b280289c36574de5463e78f59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e823de59b576359ff082764c0575b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef25226778d3af1f617216eca3fbed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508f72e0c1efc81621a8155b39d532d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e577451b98e9ac68dcf73863b8c70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd235ce7fa97eed60aa3949b75a6c08a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c742b0f6ca9bff6288515d5dfcdc66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81845df52714665431120d2333d6d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f508ee55df3a249647e67d5c1901c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ea48f5bb81bc0f58596c3a9f26db6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddee8eee6ef9b1226c842ab388f8e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967ab00db63794990e516791d7b4f61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c326bdf1dedea3ffde84bd38843bd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cac896a74726ddc3d1b621a2d6d6b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fda62339610c0a99e3d4f6c689a18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d32e0d7cfccec8432ac768c3997a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c1a916a570c069b669820abf69440140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af55c3d95ccd4b08380a43628403e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b25111dffcc345f2f6fe5185251f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a72a041bbf66bc946da6b82cec7827143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7aad48a2b8bf365fcd5ef32b5c21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb45368c2c18291d9c21c048b9ae202145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f444aac4966602faa5d88a04febc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a82efae5a0835f16a09f9a624aa3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485d84c973383c24d07a0d303aa40d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687a0457a14b82868b744ac51de4147149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ff04c654ae9d37ae46f4c9b55d75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4e619fd5770c5e258ffadc2b0b926151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e2b5ee0616f36cfd482a4b4e8eb48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde647e6b9f75e4d58c2339e295fc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd110126bbe35f5d38316ddc91d1b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0090e35fe4cf4b6b2326f72ce7684b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389403a044852d0cff259e32df46b80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b950137e0f900e3b75b1801b41f21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857cfe591928322c084727221e8a07f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f586d03b3d95b8896ac2afacfd60c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748edc1227d91c4d7a61b5dc765c02b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb63811bb763f9bc27a8e647d97b50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57a2742cfc7917917b28f084f77775162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d4aa9c228a37d6ce1245277b7124f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc748aeed73a4882cdbbf7419398eea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4264db685af0df1c0d14010273860165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd023f183a89915f44c9c382f20c808166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22a811879274976761ef838610c6a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912afc5a5553f204d240052c49b3ce168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23df23b5089d10cfa4ea6a0d8c25aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcdabe5834c5701ed28594ed232e4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41513c29fcb212e9eb19afac476f4f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28297ad2adedf5668da4c17b88d0eeb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda11de6ad715ce313db614d9a8280dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2824dfc9fadf986409a30bcfdc896fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ebed0209d2870d4e60fc5e148ab94175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451a62557ffb4cb6476f86c0dfeea7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dff84a639ce726f05e0ec6af30980177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b153c717e3412f9d9b94d83acbf4180178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639664712b938fdefee3499ae3642592179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2d552c7c89e8c2df3de2c1358d1af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d887499c0649db19095042c4ec27a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af149865d1fa1cc6fd5c86b99acd35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e299a7dbb498ff9cefb6ddc72938b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98038a7519e68ad25f88aacc7ab0fb50184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac8a35a4c3c0935e17fb165c8ad7ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48edf7d3aecc5a462b11d1cc31fe4a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc932cf2354267b7546fc0ccc22c5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ee88fedad665b8c5cb5946da6e80c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e144f7e374e20bdc5549b3fa5814ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb060761b327fe3c72a0f05cb69029190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49222eb0f61b004ea66dae90a5454c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822eca868065a992705da8ae0a0a8f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0920a6d61265459f63c9f9560225a78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7844d39a1ac5642d038ed4562c192194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2b4112581ea4c75e49a8e62ea8b2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599afe9b4f7963b1fe71d64ae98922d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b4e084a3223f96545fbf8be29f98a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a45e8eb935835c01d1aec450ec759198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c060f150a64ac1fc3aa556d54a9663f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc99372885bda0284fa4f9745f2b0bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203fba1fffc1cc71552bb25844380de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4eaa5e5ea39866cddbe0f77cfe081202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817f80540236d87cd7d7ba0a172e4f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4d7bbf31b4a9fc92eee4f4d38724c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8cd2d17b79a6819670043ea3e1c22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50668854c5883df9ea97833c09e01eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e38de1e3bb4470ba5feb5ee3822188207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082665d4b3fa0e3f44a3abe32566a7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa10a450cd3e6dc16e0a47e29e5701d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bc73c2d774c71c02ee965de84a561210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59969b5a56e0c95a1629359402e82e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f91dda2b05512e5a2666b8eef16f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899815cbbefd365a9fcf5407e995a901213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4d03447c3812d79b0f1e423e6723b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a97e5a9656335b8e4bb950b9a2b36215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ff7ff42ef7225bb9a51291d31b11a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57921a3656696f5b660aa5aefde5d7b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef258b67b5e73fb8585a0764149e3014218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf836873e2deee774d3c6ea7845e364219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10e7fe8d6419d00977f4b268a14de9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8ce86cb92632fbf04e80eabfdbf82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a732fab8574257eab1a0b02a1788e26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08047b7e1d3254c6f29083fe0b7087e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57900f6a4d98e094446f7496c272800224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21193768c763e2fb421a162d3dc5c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec214254f2cbd3b1e84a5e83db82f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b26528df308c61dedf4ecfcb234360227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10608748def68b64b42e47707491e0f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d0c84f9a26e79256f5abe4652cd9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cd16ea5105feb35972dc33d50b0a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ed283fb0cffc220ede5e3fab60f76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad41c15a24ba5259161081450a19a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4c621a02fbfd090d01abff3ebb181233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4416b11e21cd65208f4143920e17f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdf4b56ae7d4194f7f6aa90925723a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b277c90422e85e3c9c02beca7e362236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa425aa23aaec73780344ba5602008237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb3add740bf22621398952c6a96f2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022dd827170835811068c5698033d21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cedfa0fdcf539c89fbab44d336542c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797600a60b020f17c19ca36d9e41b6f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e4589238453b6483dfd054e31e691242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695fbd46e589e11ce1afb6d3f687dfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34b7617f95dfce238505f5631ba238244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd820c279f05baf32fd38d427a4ba84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6309e25e49fc2141600da4e0fb08f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74006b9a09ef5cdc6f61fa5f2fdf33b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25660327b76b5e9deb9ceaf0673dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bc13b912a95293014360316c406ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8898577abd1cd8a619b1e5dc1a315c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddce82a1775ea6222837557b8c16986251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240ab3e46148c7b50ee31baec9f986f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612e601938bb3806d43198a5c287415253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5ae83349ed0fb3e654ac3be75ab4f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7e2ad94384c53c7e46456cc361958255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7c48abb6579a36dd7e5dc40d438f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80586304e3f9f2543131d1dc6c4ee65e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d882a4d430b54f22707c2843ff4ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41fa76607efbe9608eb6fa687576d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eeecc184532d9e58cd594252f8764c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a5947116dd57d2704e755a02c3d28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295cd249ddbc21b78a3abb220f272df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7688e7afc942b13c922ab1fa00e36b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf675880b4972f1b22fa8cc82b9e68a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe07a3550c8d0ab0a1f989a58e1a18265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a29a10fd11fa652c6d6bcab707ec7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5295955c90a5f8d220e64743e4bc530267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6767782f4f86ee2783fa8feda2094268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a8dfd3b259580b4820a80407702a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3923084cd2b379e9242ef14d34ff529270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6b14571b7160e24f58f9569b29126271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea8b4601ce68e56144cdbf1c7cda6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03867dfc10e6d54312e7aad8d2f939273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3ada585751d911378c1d51b65442f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b5732e3b8e652bd8729111295b799275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9cd81a91967116492e93d0ea5612c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bf038e7a0e133ebb8d421f6139ab2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241e8f6e09bcec7ebae7f4dbc037722278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5361811e34f9beb5fb46e9575dcbf60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285be2e425abecb359eec70d401eb19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ef1b822e1e7e2b81d70a0301743a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6f83da7113d2b3117df4c2e522028282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f00dc71779abcc5034e4b841b265b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4df682777c041bc9186b442098f8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be988e180513cd2bec50b3e3fd2ab98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b06f7d0fd49cc5c688e425d8140f42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84331be2c2601e485bfb199f6b5c5ba0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bbec8acecd0bdde8c2dea22bcbc54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43545ce46634666e98cb440f665553289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7f90a7f021c6664009150229536c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b1278588df3580fa44dc3a14db9f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecb1d908efae6c4d1d8adec9c2ef67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec09855942b9db8e125a0a02e90cef0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a884ff4f99ad8c1cba70f71d4bce370294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a1e75438cb465a7ffc7d07343a954295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab6ad7390276433da6f3a8257d7fd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c4559ab0aa86c2624a94dc75e8a06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679314723cc8eb11eac0b08e845ef7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61083858dac3de82356a8b21d39f83a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73edf0aef15d1491d65b98b7854b32f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8479b458e0b2072b8575eed04ff9e68301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0452544087f68b2fb33546140462486302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282b6912fecffdea23919136577f8bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0633994794321c8e38e598e381eab2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593e01e0e9eb909aabbe22cfcf524a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e147677beb438709612bab7a29f5b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a917bc9be6401f92a1ba8dd7171792307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441988b680f9317412783a7f1168546b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6910f5f0a5236fa942e3043d1cf25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff77864e3a6ace4eb61ffbd42f41e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b4204312c92e7f4164c29bf7b8503311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b80aabb692517b3bac10c8a162a28c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b1f138a9d8f5ee84a325ca9464b25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e0cf44c1eca3b4d1063c883fd40e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f4425267d16e42dd83e6d8e697b6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83ba9badd5be1b6efdc464fc7e53ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4ae10e373cba56054def429b6a5d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110b5591647e390477d80a962d69c35318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc627e90ed88a6dc6b82a51aade5e07d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a85b50ea6d33ebf214833e68d10e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2940204a06f8d76725a6c6986a77de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4ed2df8adb4ea257bfa2a7be8ef70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c15e980dda35d8c265e611859b787b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83bedbb64c2a0e1f2411464bc4b88f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c25b22bd9f08f62fe29555a4262d21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51552db669207bf598bd8daa905de4bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070934b08a359d81216397eccf07848327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031020d238987278da08378e57d99cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172dbf03500efeada2538be004d10a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32e286c47038be913aa8228a820c31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887beadcb8fd3f24a271a77b7602832331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b15af0303e61b215c9f92575dff29d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5812e8b8fd07c90d8bf5bd328bfde33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba87dc10990db7cf85604c2aff6210334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34723d23bd7bfe016cded25be52f158335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b1305283350c9aa740d2d628bc874336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b7ba90009baccc9f1acf306b017c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593c9d14b4b64f1d1f75b34775b4d82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b97e66a4aedd17b67e39f1c43b73c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7132cd3b0c8526a6ec67c00c414116f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f84d230ff5eef00b9bd2c37ffe7ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8509ce6e9847e203ed4ed09cf114df8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e81171b0195ca7aeeaed29f72742343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083e2821a06cdebb1482898efa0226b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e012d3bfe1daf3f17ce21b177834ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2f056eaf6a42ede01e81b2f63346b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a76e6310d19d69d5c4e308a97eb04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c60327213ec81ecd539bd705fa5dcc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3d799b5831a6cd3ee4e8b67b85497349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3d9596cdb5f40fa0983e9c6ba49ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd06587deeaad01406a03146a78d07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d27377f1cefcb2644df029eb15696d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8ce869a7ff85fd9aee7f183bea6da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28389f6db49fc2e7a2fc891d7a97df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529f3e52e3bdbbc7cef92aea11eea12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb13df27d5678861dae61e9ebcf336e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce688c2684d8eaf8dbb3247df001ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e6873015acbca5be51df7721406cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96289e8b050b838d084324bec9323592359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b15c2a2f7fbb4900a37f1715b0743360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a5b22af4bc3c84ea417be757ec286361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c104d9df9754701e6df5f551cefdf6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955261ee2ffbbb6fb05823fb7ca5acf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e7095c8a7fccab3eea656e1ebc585364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c708b794edd3a770924802957329fec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96059edefeb56d49399f624c6473b5fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f15758f317ae87b91a5ba4c56153f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6b31596687a7fd4786d2ccc54b3ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cfac2c507b52ae2e0bfd95d65b503369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f66697c5cf822ec255490b19840a58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdd89f6ae0c330db173976050e05b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84defe5422b0c96dedace205a2504b50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d21e2942f0bcac0b79a5f7c85be2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a987090c7edd6701df2147a1df1b63374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7614b20cdd7ed559bce55c318f11af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c60a0656d9f07eb88548857016e249376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bdb6a67fb579eaa0fc069080d8daa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76759c54dd121ec5d5564aa201a882ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6e02dd562ff24586b4742a05966fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14ac071525416e45767c2111ce5fb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e2b7766957f0575dbbb17b0655a3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95141ce5fc7ffe03bc5c4fd1014b52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ca8c0591e2564f40ac3f7b43edebc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc12e64d84f0f34343ac5851b18e4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6baa8b1e3b9df007719b7fe422e9e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d48b37737dc82824de32f976d0cac5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4bf6951e4382d8c012b001460d1bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e29656026fa3ca192f6378e2e4b8ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7cc81b3a8f35d5e985ac7ddaada20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13182e7377afb2b8705c659a5be7c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d29cab920f803f5eaf1f051c34111f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23adbdb4278c0341914852c5216890b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135b16c591c48188f7e361d2e81f9ff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad15d7683e8618f02562f8c6f20a6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff373a2e4db0034528817b031597a931395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaba081d98d6a3f94a1c22ef1791839396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7c27e7893433b0ad70fe510a7a002397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ce796d5ed15fbde0e8969bc2f095e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f9ae29c9cae088b5f8de22a3ac2c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878536e6772bd6881436d88917a28b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20649cea93f70d2065dcb9187db30f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd1aa52b0dd8e19c832d5e238aab0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6973aedc98ee1e0afd0b8e4615c660403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf194f84375b002d67fcbeee489f64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9596dac36dfdbc5644d1387ed2710405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f01925623e5fd028f1e18779f125e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710305a85a43aa08589d1f7cb46627dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239453ad0923624d1157d6e77aa0f8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7c29b28634cf8f05b81e6f3b34a21409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dd1d421e4a59e71dfbb1176ea0fb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc336eb59a824f3cf6c5bebd866922db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4666ea8add6677be6ff5e6ab826af6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561069d5a8c5168f1864927a4655ebd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb60fde4ccc1ef38798ffaba1ff69b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e25e5d4f36d67ffa91b09cebd9b74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18b4e219c97c9ee0144d63a49805ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dfdc9b28de60cef0131a993f38dd1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e6f7c4b5d1e0f3fb8cc3ae0d64270418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b191c8d64711d34573a38ca3377df7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10304c2e0c3fb68aed332b06d8ace3f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69efe4221bd2a4b166c2c5cd928125421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cc2cbedff9fb7b483c70495bc5c3d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44497aa104293af5f518e8650d6b12423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35e368aa5bc9d12fbf50faf346292b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65304b6c070b1ebd3fda094cfe49bbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c899eb0521be61f1ba712592f8159d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96ab44032f695256cc3765d3505a5c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7de6145b77f38e6df62f2b045d7707428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9d4ae8cdae61574afc9d5b3a18363429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ff4922e8903661219b0370b1c809f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba69371f69803fee2b231d9c72a24a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3b21023b5b7e0650ee98dbf5b1314432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc7f11dad815910a0317ace7ac2f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001d742b3644222926c93e5199c9b3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad158ee2f60e889cc2eb601abe07b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083928c028fa8d9d76a53565309594d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93324cb9d3ec5486632e04f9e7a4b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609786f4404fd73ee93eba1a6660d066438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453037b36cd5ca007a23ae0eb38f16f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67d01894b4d47dc97482bf8b4813e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1adb31c5f2e968e4b31d7225df583441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87502fef0761348677280b6beed7d0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c330eaa5195b70252e03689fad8910443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab4d43193b901129cdc01583fdb1d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79bc5293058aed1419fa66e5f9e8c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909950f6ab22271be7572e5b68b2432446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84da4ba48908e3f0926f37f066acd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f59ed334919c854d4cfad871fab9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9140d5fd464fba3488c21e17d89a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e32eaad6bd7ebfeb48e191bed4d99b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5bf668ac901b5c0f8935b67d8afce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec23a3dba35437d6804ddef1333d08d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cc8573c80522014b40d90a3f38ac6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802502c6b1ab9088e51848f367776e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b661a39a7da8aa994a4a6db856cf244455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364a1650e3f755fde4b08941d41b620456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43366e222aca78868423fbd92e69313457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c258fe6604ed86824e726e6f9a3fc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276dbe3069fc440c23237fbe08de779459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26952e2305822248ac813aa29b5d0573460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7cd8b6f9f2ce1b9a40e7d0abaf3a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07b46069320c6d02bce68716a44c3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef2f81bd746c84e2607be91b9ad912463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbd96d8e149d71932963ad69c6b18d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762427db3c755c60580496c3de7673a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a25c4186e8ad877e731e983390b2bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e25ffa2f235573b8033882e64f518467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53026825701cd7852d2abcd3e11c07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeee9c013dad2eaef1a48fe5eb22e78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0658982238704e3520a172994c404470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6665af90bd5059be561970300428f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6016439e38360bf2da5245c93fe5fe4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecfcd2a1d094ebdf1f96dca4a8c8cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f399c95ac8d388f904900c54668cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764f4ec21f686e4fad5ba4caf0b2a7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc866fbcc91032af5700b04671cf9e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc35a197d56c42e449b911d574a0ae6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5f835fd7f4a0323e51ad5f515c684478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a9f92330833b990565536dd12c99d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359089da4897d0a81c87648b6cde9e67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22df0defbb12eac5d7b7def4576a88481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d271be3bcb461a4aec71204f8c779482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54321b46f9dbfa9323aac10ddd2166483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d4690e01144bb457bc2c4b78a4d34484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d1c7f01fd932c610ffb330ac4be75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9a83588f11dda670ca2aaef4f26e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f11f28323cf90a8ed5c850baafe9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e866293b2954ade3d5e27b35cbb2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c29b2547e1de3b625a5876205f9ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8173f681d470615349995ddb81c26b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635322ca10313082f69bc32e6ec4c121491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a4c3b892b060017bd8b65e2d1fde492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbfd9c0784ccf6fef3195988a3cabd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b406b39821f2d688877daa03e5382494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a46dccb9afc88f30b8eef7bdcfa52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbebd344a7fcc812b6f605bc2f0cf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d302460d85a3accf696958d778507c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922defa85ab80318427cbb5d59e0ded3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c3d11cb8a4a2856d3e0af89b37a5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f8a92ba8196c367e5565c29146531500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e40308e11305992d5e8baf3af67ef3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e33fa6bfca9a1406c952c80acf494c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5f41338cb221061d39721fdbdd444503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23eea5355ff2ce47f4c40e5ac533cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a5cf6a4df4ec00b670321b819cf11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a148219ecee1d021ad51fc253e3477506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec24f23bf5258903ec03a54daee030507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220a5d6530ee5db8983645b6da3197d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cbaa8c9acb7699d9102737af532f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb148fc377613f9381846b897949e053510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3de720043b5acbb6a929358472f415511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebe6bc57c50aa4e152337aa975ff4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb6260e4ea7a3532e0826f8063925c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd81bc706dd1095ac70663ee2b4f1f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760ff16ad0d5ce14565fc519cf9a837515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cdfd25cc1823373cc27f729fe9cc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89515fbfbe3de46d6425f67feeef700517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7509eda801a863b63b151eaf69238518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7fe26a95b764898a15756ef9b5059519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ba65c086eb132d6d457513491bde9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80cf4ad0e0b1640f8c27b8d5168a08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec79ca965aaeaa360c11bf029a6146522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be080e854b714f4681256276ed98a5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf02dc58066706dd82aca1b72aa78a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f150d870747cc88da8954e9d62559525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4210c8c4b2ad1063d3a5b6b840bf50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5717727469c17840f0c226f30d39087527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137e3ec598787ccacc0c6d1e8667b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e96632ea29dc36d50243124b3a5ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a01972cf6151a2b0dd766e075a03cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659d009601c07065024ab1e6b9f84c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e99f40072a065e15869238386ac37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae6b991d1cd917885ecfe0721ecaad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d05a4814aa5fcc6fc9d51a0173b58a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61918a034bde543214f6d591111b4747535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e65d74158c063f818d752353fa3b75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac1e109384be5c3d9b180830a38d8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636241692af824d02ea2a28efb027ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e391a13d612cdb1e66c4432be73597539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55880f8d1d7642793e45960ca6bff7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ec6622b944630529d0fa089468064541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f3f974befe336d53431f71658e350542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f79eda686512fa357672db7ac8415543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed123bcaa27194821506010900574ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19739518f8ca4cf84af8d19a35efd1e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3ca6844dff13999e45335a665349b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26da07d910fa12aabc2855649990ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403e52fa747a43e6d8ca6ccc950fc69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d27eb71fc9c409300bb80ad571ba5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e80c2afd15543c5396e16a4627c02550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d3d310de97727e4522bd77d921196551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4c91add0e3320b856bbb1da698e20552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c59ed82b39ccde77985dc84e1699d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907edd7dbe2a68d9568940f080635c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dcdce969684df44331074d5c1d8fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60985fc2caaf4fc32ae172fb3eab9ee5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844efcc4e152f57af422b35407d1d86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f55ba76d895ea25cc0266a786aead3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaa98cc8a4e61db8eec90805ebc24f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747283b9f2ff4af486ea868804621c80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0899b09ab22a1c2c89be0fcfa59b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7aeb50eb5e069b32a8eeaba63e8f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68ab14f00e7891947047ab2d42fdd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf166d3a8b01da2ad180a847505b053564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c5eab0b62807997d01734c9311292565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62782d7db0a0a48072af40e7fcce8145566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898fa18ab0dd5df60f08b4f1984c9bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caa2b8240a3d433b8c035d8399eac5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56cdd860b4fdfe7ad9ff94e3987cb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e4f5424768500110d74cc9ad35bec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d131101438e73514289f9656dde184571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48211c307b90b54e6cd428af1a9e4f3a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997abac799dc2cb50cc59026de1028f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2160a7f2e7dc0d41496043b4127a7a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dded5bbc02b8fb06d94b196d40711575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf40bea57672abbf90e03a6601fd53576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd05e732e94d30edf19cdd7c1fc5c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183d5f198e825d906af2ec1f9ca461e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0f8309fd8e2e16f1f20ef90c89316579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c4f12c55bb446f42c78e6e27fa7d0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0ac1f799f543905351ffa87f1eec8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a3f5a64d43695d19d33ca27540cb5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ed504163c7a5ff1563c9cfd56e66b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf8714953b6f2562592ab7738f85ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f2869a7842d01bd043e26aaa9d4fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8e0f60726e4b4ee6fe64b9c5893ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb55bf616d40e8c3c1ad1092a191e8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcc8134dd18ebe9a77f770a96e45de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dce9fce1543d63c90cba34c0c1d0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef11841b9d1b758b3c6bb597fea269c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e151561b7324e9e78167cb051898d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636473931c566f5ecbbfb2aa1ea35b40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8930c91fff6f610d5e3428388336bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1401de36821e91f137d25f934a469594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b1b25c1fd6f4f4a4f3cfcfcf44876595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941515c9e003bed1636f4b43de315a68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81fa4d1a85a61cb01e6f8c9dece36e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96a41bf79f0603d51d84d169a24a3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85316ea82bab2714dcd408c440b45d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d8faa92b94dc13443a855caf8d03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44e79d092939425421c6ed4998ca85601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a865b690834e71a9d44af1463eeea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364af4e4fab7c343004b79bb5e1dcab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc191435f650e33414775cd21db2087d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfb4866a5f36ef6ad5043cf126bbab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905571ef736866a6725d197d41eb23a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6e8ba1c1664ba185ff0198868af88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3462845e3c4828682ed393113a1f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c70ac6ef055272e4c8d3103d92f30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d9f080e918306c58b557634d7eb6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a4a701eabdbeb086a00a2c777615b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154669121ba25fd28be8214a10a4c33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc0842990b706eb32c6551c5280ef5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdff5bc213c9b41b2e5fcd52b7afea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0c7ee90c55b5be8b72b07fe67daa0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc86b318d65ee3352c23268146efcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feed75b08764e8b6e6b53d9440c598617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58add9a8f7dcda67561eb08494299425618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73008a114c27f1320195f557458ac8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a200b5477292fab084fdf684fbe83f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0543ac808f26c89889284d7ef0054e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c691007e01490ce7ce967408376af2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272289f6b6f5f6c6154fc8d7951a10e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b4f97047885d09343f0c746ab7c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db30cf49a7508679b3783c46c683b3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18c0865b47ccb45ef792f51bf108f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0702b03ae7a8d9e7c15e84c50c7d31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13072c21354c8dbd81f0fca1cccbdc80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d82dbf31f09198323fb7729ddda8d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528f0df7774860dba896f1e051797dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f39225285b50bfa72d207f70be8d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289f56cd686e9bf933801823a70f304632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a91b6a008f634bcd654bfa133ac2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709381af0b58782577b7f6692cc3ab4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca0f3f9b8f362152dcd06434784e89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c18f22c2b40495e59b263b2bd70f7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1863dc7cbd352b2e72dcff539321a2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65433fd7ad035464818fbbf6f0e17055638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d107220281b62d8dba18a279d2fc1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaed8ad6d87e91e1b02c71b3ba56d9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8958580dd4bdea0858c10d52b6c10641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5518892ea4c6c4ca1a12ef74aec2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb71f0c42d4e948a276f07fac766eed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496fe1aa44d1fb9a06e7d970a7f3114644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda06cbd6e90261b77ea5f33dc26219645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925afeac2743ff4defae0437be59acce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852f875f34b35671cd241ded1a91f8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96101ed8c05863e0ef7ccf029f99d944648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93186d1b50f2b13fb1ea9460ec8e406f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbb57c615de29cb4063c0c3183dbf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e146d2026707d78a827f824d3f8c3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540d91944ed60ebb1e0eae94efeafd6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97240f589bc5f83734d45ab28ebc46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f58a6aee433b253651582e98e4e023654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144209f9e4ba23a88673a1575a7a505655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05c2845ffe859ef2012f20ce75c1a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783eaf6084bbf7e5966ce9529a101b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331093097eba1c6a04bc4d0635a60e39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f3d431ecfc0a0911e5e0b80ca117f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82979761c9794e2975b26639429c3b2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02092d9381e4f80af11333313b88a38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c9bfd4b5b8fc01141ce553db0e538662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e99760fd1aada0bfb0266dba18ad9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef6cce77b92bee9960fd0ea141c77f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a7bfac1247296d1c283cb47c4fd4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e68ac1c5513b021e647cb9d37e8e89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e408b83087c90ac5091a03ab481326667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be70248bb904e6cf139bffda449e57668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9b71a0245f6d8603434f1dce7b5ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b181c370b12ebf3ec6c17e34a521092670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ab04cf7b06d1195d87873777e3935671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafcc57b5bed6544a1ad54809c39b11672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62fec15d8a9f38d000bfd8c2cbeb1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147fad16d3fe47a252cea3cd4e9b357674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbb0718637487620687275c99104bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e045f70564b8ca110d29be7830a059676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127ae20173cf56f889d197511b5624a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fc83e9e7113fde98189e9d2f1f0e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2dae01c5754bce7c27b4e8799f898679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218a3bd67eea73fcdc301e318a79d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4629a5407d96d5d68639ddd9812036681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9e1d506a2660873b64519909073c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f16a6fcc3ebaab52c6e8b82cd89b83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2321f9cdddb837eb42039fb37c408684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5f2ac9c0c0e020f67483322da5df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16297fe9a17c93e30728ca34a6f664b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15a0c6035565d936e47fa422b8e966687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75de659fc4cb847396a400aabe44789688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e157701672444e53d554a5b137682689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486419589d054659d278a00af97bb85690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b339a553e48c2a3fc1de164eb65ecc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e288c06dbc8b2c1b5b4f6fd06670f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706034c92601f27057b052507029dc2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704b7b595c87f4c45899dafbc5cf444694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e20e65e7ac3b009acf8b693a4fda26695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32e650da69e5bf30caeaf6d008e3c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452def6e6088ed9949194e96ca08ef1a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37547893792a080a25cbc855c315a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e161a8427be27e5b72d144017e4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7fb7e07917113a9391c0d9026e96c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04153ea53d24cce0ed94a32645891f3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305664c7cae40de9d822041bc847659a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25246d00c634cc91daaa4778ce563474703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf1b37e9b394957bc17d23caf5b7ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262f025ebcac41537e61f3bc6474772705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ce17385d2e55afe228e899c86785f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3780f583c6d0c1b11510a9271b25797707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f680cdb6df842856d8dad698b82c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2780379342f65656629f1cecdfab7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb3f8d2be75ecc9ebbb89eab70ca41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96545072788d6f2d15a3ebb1d49568711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3090d5a34cf04fadd3d0bad3bf1febc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c989fb7ceb4546bc1d7e989f0d485713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15b1b515fe9b13022f4e52084cf8e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188dc220aba76fe7cbf5ae231e427fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746dbc59d340dcd0430718c27ae5d16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708248b946383cb4b1c6d0bfa29ce19a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3265db7425185cacf8c658e7ca69f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516792727f8fd215b9e799f82c1f1b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc662e7ae0c77481c92025a61206d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf02519e809a124779636ca416749a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30cfde3b1e0dc88efb8e921f4fb1e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed7a20125976318cc45a78709e0d5d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12a97738c44eb47a597aa8490c2a90724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f465d2fc74d1df9b207c472ffb49b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25e0ef9984e1f5b1f4c9e9c768037f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735f3a9579931c4eb4fd5d2697eb64c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9b9a8cc96a044eeb08f0b40174653728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d8956702e995f297de4fa9bde8e2a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fd11c8b8aaf110ad5ee9977cbe697730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c29102e20e4acabea934ccb3372e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782f99ffc17e21966b299f57b4186d0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85719055e1417c2348b1534ba254ef2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f027a321d61fffc2ee7824197ee6862734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e984af0f0865c8218f24ca8af25c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c292fed7d28d27e8548f45d35b4fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46f9fe8bd59f376cfce231948d1fb0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a428cefa458303ea4e260a77f77f2c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39351d00181910f936e15447ee7262e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ccfffb0c939daceedbcb3124b5818740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882206928596aeef43978911aafab979741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38d097f8cda956e6ee21becf22d22d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86a981451562ea7f20fbde0b30cd31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d80e26c0bf575ff3c319c9ed2ebfd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be02412c79d5379d0a821f799ca102745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99abd59b8087197f1a488eca49f359746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a2e254daa80a292f4785cb430ac95747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09d6813c561d215be37cea0812fb3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9e3c9cd4c5c1be04fafe787b810a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ed592904d8418c3ba6eb5b2a1e53d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4064eedb903ee63e933984bd66143a2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b0ec1ab7ffa389afe2a9e75921ebb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f7bcb2ca8cace6c4591b9800ea55f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783acf5e322a842c58e9c04087b4741754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3731d770b473270fd60fc18dca63f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de48c5a8aaaf05342a051bd5e94764756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b31e8e505b8dcc453ad82b23102ccb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d16f5d3ddff92d197e5be4ea49374758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c79c8de2e31591f327f444bd353cdb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab20acf4643f2cdf0fa2ce04f5d491760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dccdbdda9dc88b12701b1a88efc82761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45aaecdd7a3a3264a9423cc04b057f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0d032e874072cbd021f33ec298930763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e706cbfcb7bdd108daed1498253855764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a1eea96eb7ebfc9e25f8a09c78a92765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fccf6ea1daa443227cb412ce7a20ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9971c5e02e99ed2ff957259fd19ee767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744cd976fc83a78d6f1c073a8275302768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f145b880c6a020670600b2ebecbcdc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21246188e9b486b20c3b63f116c54d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1391a37d3f5e25afefc6c2da86a6ee771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1738f778dcfca8fdc65cb7c54b24b9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91cf090da9f877df6ccdc7dd249766773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16022a2fd1f8fa408fd6b4552dd45ae1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0cb46a030f030eccf34d813bdf553775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e98430d5a1974d730d7b9d21d7dcfa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081eff9c3b81ff35660a8355a0026d1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337f8782be04251cc954ff1e2bc5ff2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1ea35e9b6e68866ee69e25f1b6ba4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71020692ee4cd80753c29a5f23685bc9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800621665bc53d7ea0a42ee10c0bb9a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8dfa6054858b7b62029ef80109d2b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bf755a67ca79c9ccbf60b366ab97d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3507f9a44ed74aaed5dc51fb49029784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c16e50b7a293b0dc7a4464cf1c862d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37c4735bd61736152a9704d957d0d3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bfde4fc58f4852251c7e884b04ec7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df7a785db4827187508fdb43261bf7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0f7dd8e1f702dcd95863fa275f3d8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb7a4e30f630dc9bb8cc01a8498a98790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d190d3aae006169dde113c0f640ec86791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98c4947d7a1fa22c8264eba7bf9457792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d322b067c4ca921dcd8ad97108575793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb698fffeda7666968fed68a858dc8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f77d4ba6f3c4f5b50c54670620aea795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a4643633aac1e4361f378aba86547796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06682e0ccc8da4b19b62de2ef23a5714797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b7b7f951de92ac6d873bec790a715798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e859ba478508a363efc3fa89cd8aef799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863da46b586491f5eeb74f44d0cac3d8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350332b8cdf4ac5ec410a2d2079c68cb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142304432010a6e301a13e3982b2513802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303257f5501879934337c184c1ddece803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549a58447eec22caf10282e55050866804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3acb411487d9228801f7a23c6409a2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ce21af6384baf6c28375d26263e94806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ffaa1d7cec0585a7dd17604ba45b2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8ccbae9bbc8b466885c6720e72895808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77b4218f4f09c3952051657388af7d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc475e7240058c03941a7bda43f4ee810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eb8b121243bb6756c9f82466fdf25811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdbb0b87bf209853762f4a3aa60c56812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f61fd6589ccf0a5f09573d8699b28f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac1c976f8eba871cef4c936a84fe70814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a367a66a3030744c28f8e5f2172f9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb12929951a24ca80c1c2f618a12102816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f98dd955b13fff5c4be67b48910c5817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d6e72692f405bc7d50dc5d1b2e6e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1692489b6bff5c85f73571f25a2fc8c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3064a384c98a4351e6f701ef402913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a54502d0f15c14024feed9381db4254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9d412308d3371d7b6e5e8392e5dc45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b9221e3619c001fa360665378cdf86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28092118e9a8391217ae5a35c82b87017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b20f294bbfe1da76a19da705746adf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d703bd6b5a8dfe87f8519ae046d82899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b55c8333c24e0ec76c9217f03e2b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25716574c42cde1f833f6203b1032411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79578c0be460ef758cf86c1a1c3f0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be83773b2e4ae48d3b6e2898d3fdee913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed67274c9f1521d773a0235cf6240d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bab3cb50b7317b9eb7efce2e0601e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da309e61854a8aa60ae5c3468f543c3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f40cade009147a5dac44e7cbaf599817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8613c7c4790c4673e15cdd8bcccaac918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f107daf1012eee9390d2dcc6eb8f4c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c56a234706c891546d17ce98700a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0847f5101088d8cdc08eaf88b51d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990faaf412475ca3cfb376d9f535f52222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf052135cc770b88777e44eafe1ac4c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0335a90f5a886e73ada5662395b3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7c4d7dd9cb90eaace9f170c9b8e8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40122451b3ef79e696df1597fee75d1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5869f7a76e4b4fb7b16d3124fd0d2127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb32ec2d35e403e3eddaf513e6ce1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af208e0a7407c9987b3a128c0d6b2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d6bf3be4efb0f442b25740316e7e430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8f89554da1fa13c7b95b49e875afc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11b4487d94e08c8897afea2988ed7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673397c54f19ab1ed23d648085a770d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c231de6289f541a088bbc4032bee534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62c758aeb8aec56fe61018703738a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98509fe2556635a38c45c56849446c1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21af7a24db641551535455ae9fdb2c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d06e2024e8c5177b806f2aff9b705f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de912221b3223bef3c5f08d588abf40f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca87cbedb971090a667c939ca07653340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bff0eac7d3fa1f0742bd6749000f6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb228bc96c46f59fa08a5cc28f934e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0077650448c0f0390bc38268f4c760943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e89b55504d0baafd87e8df998a353644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2042e2c4f85b67af60ecbf2926fb6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a718379979cda1f7c8809c424f231446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd042fa41a71dbc5c8349a0d3619da7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd86a18ded34087c3080c38048e539148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4522fc69e319168d8683438acc06f4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dbbee31402697eeb9767b5b6d108d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d13f85e8b31cd298533686ba7863c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588d8f38014bfd484a44971880cef6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa593a35bd5b9cb4fe0400c8eaa9eee553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34332e55717a3b866d87f2261e035e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990c5f8b1176b1e1f2fec7c084ec11155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e838b295e8c55b26b7ddcab28a8a0c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85c046283a1fdc5c8643905462686757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e3f31123b5eebec80872d7eca4aa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf08d25c412718c7b3ff094f5ff70f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee5e80fcf6fa446adc4546dc6cd07a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecd5268ae85cdac0454c07ffa8e59061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc9222105b13bc78997aa353728e4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179259401f1aca952eb9ded6c52f287663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5cb8add1a23d3b334354bbbc7b03864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842f1ab4ad23b64be808b034c7ac33165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baae04da5cc30e8890f84895ca555f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3126f664f4d6f220da56ec7de8280467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15f0a4e17a3a2a0d37a7e237fc647f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e836053094f36c4cb49a269e9454369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fe7a20e0e80e66d2492b32364c7d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370121728c0c751570604f1de1a748e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd75ff6a297465480e860ca8beaa19072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0db8eca4a48c0ebaeadeb49c1c1fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccedb99e61a36a4cadfc212a85157074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6c43fd4a96417e75f2547f6a21cb275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90661a95e129c4e1ba92d9c0a258f94a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526f8504f38d3a4291b5e6c14fe4f3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e3512e9874403977278fdd68a3eaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2be0d8c25dd06c3f309fef602560bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d08f464312d5cbbf49f8b1e579113b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e3e4cd8b0de1efbbcb0be1497b77c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd98ac658e652af8f01a95626128bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593423839a085aefb1bdc1b2e65b29a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5aabcd36f407256cf27915a89a5b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722e2f52935cc3c7deb50d5e967c0ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62568077e6efac6b96d35cba5db04d0586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74c6581be76db9b1a3b6ae1d9c1f9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce951d493cfd4b8c260faafc1114c29d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb5ae4c31f9d860590a24a2b33d6c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad5122609ea76615a92aed19f5788d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae1605794e2893ce1c2f4e4bbba82091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2234dd9c670aa0ec9e2e743df04ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fda628740bffb0d7e45e3bcc2c0b2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b965b417610fb7af6a0fcf9badaa394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9732f0c178770fcd69244ad9f53c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90395f6199b04db0e2ff91963b07ef496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99f6e8519d0d7c9cef9f60c0d5df3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69949e8a1c05cd7014a4b8fcd15e4e1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e2f34c1837d30d89d3c54c0ac750b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cc5436d22fd3d0918eb0fcd04b207100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e43f4b84d4433ffa7338e71332f96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0ec18841e31553bcf41fb0069a8d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce0899b4c827bd8fbe30a4d597817c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d9cc90fad399567340659212a138d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e64ea9019d095d8dad7a0771bd5b99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af5823d0e99625415e9a923fdb30de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fed5796df3c39069e084d74f50d81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54869cb02b979960bfeaf340116052f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee65ea312febbed96eb61940c598160109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68c0a6f347a45b059153b624771bc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3d36b8ce48d7578cbb8a3f8ffd832111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea445f8db8ebc736f78ff1e64febdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5680976d398d541ea74068b2ffab082113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ccf64962b17a4cff690f5417c7bb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009d397eb0c22f975a5c5b011e95147115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c07df8f772383e882a86d0faab257116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94361a89a88651cce0fd68db6cc052117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44358fc24603198ad79e6f9e9895cb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f5359f072af37cd9bfb8f051c2012119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620e92c1ff1153d8d26142f3f2445a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03162e231459e7c18c2a6d81deab159e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd15f2e8fcb20b46fe178625048a69122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56486a3ba0821e17b8b86488475d7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812ba9528743a2fea50f9d17f743596124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86719173acc5c20e6c7eae46634dfb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb074c8d29b9f6cd13a340074865489126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18baefea0fb61a9a61871691715aca9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93097619377bef847a62370fea6b5b21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cfd2469dfb025734d04f802906015129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba4d1b991d21d67b4650028825f7e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1348a91b1a74b4fe0475196d23f975131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f697207138dc668284f4158fb8a622132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c5380e529d16d3ff7c693e5d4195c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d78a52c395477d16317fc449869d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21528ccbee44ce56beac76963813576135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1a8bcf9807dfc2205c1c8838288ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e610af1f8051c3b823e210a88c8193f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70211c07166c9edd9cc849b1a0c9caf0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b664e1c6847cb369151390d98109802139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248ff546c6e84bcf649e396b73bfe10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a3461d8851bcd3d4ca198fa92d70d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec709c573c3b74bfe5156fd48cda2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0158c5a3b127ad86f4606274f8f5dab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510b7cceed8b441b94629f451858a86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e58ad99b89b3bb3e8c3b3f33aa2807145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254bf666bfe616fe81ef557e4f89d7d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a2d05a11289674181f047552fd163147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37d57800cc8ea04a331e3d7459ea9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fce48d60bc91c32f60b3470fc4f9c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbbac7c094520fc512f22c6c8eeb04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5238d781bc2ccef983e414bf3dd981d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a04226461de846d22ab2160bb07c42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d69cdcc356ff90dd83ec642022b2c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9ef83f89745ae3e7ace6f428453f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10987163deef75efb696343f2c212ee0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aae958211e6c35361cac911e4a87e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12b42181c5cd731fcb07d247cd7833157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04255d70e8c02bad41b93e65a001ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec3b7259c676e65558abab574a9146159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35dab8e6faa43e3d4a92cba422c5aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b895fbaaa1a8d9ee5825fc3b68506161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ecd1c38af93037a65e3ba0cf933f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8af41a7fba826ddf2c5ab4df186402163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c293766ab6da3519979c7e2c59d933164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7577a287e45b2b6631bd801b5ab637165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36dafcf7b41503a0cfab5d3064df23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a94dbd41766e7670370ddb71d73daf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9aa255ff0ce7ee865848dc30bd879168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13d434951356ff00ee426c4ee7a599169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef069f6801629ce70cbdb0b369e58806170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743172f89322b7e4f0feb38926679e32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82abadb1a35c4485e220e9f09ddfe5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59143655159785f4d07c8549e77315a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b66422add06744292a9cc5b77ecff1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb36094688f8b659fa180b9abfe2ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d0f53d0dc608afe825fc010602a87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbccce3e38b6bf4962987cd0b4dbb29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f78d4e5a5090184da1cec981d2988178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df663f705d381fe6e0f0cf83c983af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20606d36253030a1732d070b684d34f6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865398e55d9e0c82efa51a1bab215ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de354d9d67b93b1ebe01eedfcaec7704182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2e90d4c70e65d3a267df609907c44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b22e284e5d9ab6d831f6498626a52c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c782ccab23da8cfe6930ffe125829fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f903af95986f3e06bb1d707fda0786c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b3c802460053cc8a9b96f9031a1db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cacd1d159f414b5aa129250bc4e28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aaab71261a9eff30cc1470e2c6c58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacaf7149bdd2233d1dbbaf461ef602190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edb152977934d6970e4d8fcd244a86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27623eca7ef0f681c1dcc6dfc3eb11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b42b52567c215ffb3fb1c125d15bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a652fcb974d4fda306a26c992c4852b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa8dba7a72110f54daa006fa3c726e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bc1000cc2acffaa5c1d8b655fdc68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028322d9e7c2b303c4b90f9447a4a6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e95230a25901a6945fe12f91a8ad8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffb68c431d07fbe0d90a26d7b7635a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ad0eab4594d9c4691e3dbd6d0369d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221f344a26254b1e2c971b2ab3684b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9db6d5e93f310652434f5a5bcd41c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca383887fa6249dc2be7a2a5641b7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899f2895387f5f52a2898d902777c5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b23e386836a072ff7f92a8521f6003205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9c116f5d5f9527eb5d1aebe09d52e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd705a6a1e8f97b7a49d00d848ec1a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78fe2c1e3fd2d6e0ae79ecfc23f1cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888387b90cfd1593369e35670520dfe8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f724e56bd58d4cea7e24ab3d3be76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208e43aefcdaf4c9cd02fa86f82ffb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b24d7d67b399f15f78299b41b9cfe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cdd3c794efe6bb9b9921e1ad9f427213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8c840ca82686f89c36d3357bf8dad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07ea44be642d618047c269f3544961215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afc52d3d6576ac37df477a620e167a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44475c98f67a73479fcc46595af7a456217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f753ccf7e16c739aa07d3939fa1a7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b0c6c28cf8d6a11f5b890d25af77b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afad8344ebce171dfee8f4093575e10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cd82f5643f372828b8871256aecf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd706e7973f81a6c3429ec7c70f7af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf085811f45695ee841d1ef8615bc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c8740989019a3a20fbd0c6926eed1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834f198bf7d4f11e75b4a52cb986408225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06876cf105234990d64a036daf829064226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421b7de7106d442337e5f9877c9e360227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca59daaab0fb077d250b360d0d66ddc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd717cfbc8db0d445ce7e4b6024d99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774ae9e30ac892ae49ac6fddf2186b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6629459a287224b3e866e07acc891b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdab66a2d853f18a242c8abc74834f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36bd847bb4a461b20b51aeba1aafeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1ae11b6609ee467cc796ff4f05eed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a78f5eee3d345c7ef9c8edb900155235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa44bd0479f3d882a6c4576210f891236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aec1d3e0def764ca38e7d4ddf2253237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec159fe2174caa9be674169e2b9e8b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab22bf2a27d5e71ce99e64344d5c591239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950280f6d07fa2077b0a4141339760a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306256ff40a5e5af6f55ab89df891e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4544690284bc676dfcba9796c33df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9b2ebe4a3713231bc0fd4c8e4084243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a69e94036497d14f89126f0a5c33cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcfdc1f36b34642ba6a30ad4f3eccb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c98ed255bbfbd38392107da6a08fd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54509671fddad1af317424123c8cd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3855af571c7aa2dd491be01d7bb5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd06ee6d8972e16d559949b8ce31924249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a9d1902a72fbdc91b7a8826ed3f2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06aa89422ed179d35027544010c87c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f717450136fdadf4b5c62b443af4098252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5794344b9a771a031056d944ff4a8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0df040855ec46d6da74eaa6530a95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504d4f0ebd41f33b8efb6c5a90d629e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587afc4b7edb23b5befd1e183ec6fac8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6f81b1493a99de8cf7c5205417da7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988d5d8c3efd1726bc02ac8a3560894258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66238fb80e281723d3a803871b467e1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925f06782a80011a499df54a131705b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeba810ed31f7865a1c490c17f8120e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2de034a46407e4cae7c873f7ef096262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c4c8e9d6a7aa9fd93bf888b087a2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec196f02201c2ce8777d590cefdc48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaa8ba910aba83f7a20db466f148f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909e25350904c871393178ef46c3a8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bd0b4fe72d16c44c78355f59f0ce5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ae911de8d24629879e47cdc7f273f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff82c4f3862eaa3e5c6830c5a2ea30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fc0365e9df65f85777183d2a1baff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774b6edcaf0c0110e7adbfe45ac79db271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af16591be5669ca1e1af2f9d824de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76272690d97c00ce09e5bb18008ab3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdd09755ffa5cf6378fb8b0f9e88e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285267cc4c62f3ad261bf4556a5dc390275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be6ef96c459cb7f3f6a5e5c300e15b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6857ca67251757cd1f6c61f8dc58905277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c405196a30b85f8d5845520772d5e60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddf6cda2ab067527d7829d3d8234e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de40bc97145eb6f300c65c2f0497ff3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0324c590b3fa5f1f3e48198c7d76480281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15a513c9e32cbcc040abe7d032cfc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98f769a992b7f0350588a15e1a831f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfe56f5e259125d37ca1b4c9fa3050284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f32dd039f663b4175f82dbb9c6900285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31aa9f6949d90e86e2ea91b00e84a55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b17db9768ed5a2505bf17549560ddd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce1ac29fe064d9db78dfcaffaf354f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06c5937d34186ca9532ee383500f5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed49a3915c24f17975382ff6ded26b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9190d70f3b4c2ebbee0f2cda6b104c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52299b9ce17173e9ed14d1b5900aac42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48785fbe4bd6578891e50611a87a977a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1d40d46bb1b93d69bddc61db67d5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff54c5a3838c56366d4288dedba6aff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9e3a60e1b32b9500f9cadd9c305bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d67cc0855ab569789a9700e761375297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca1e7717ba140fdd94da7398ca729298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831a14865ac3e15e992f37740a21018299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443c1c74cfb0e59d191aedccf3b9d44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae99bfca24abc04250564bc56bc3c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d446d376bdc4492f541d3fda1e7c70302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016505c1a299ba2fe957d3beab71a05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d0279df4bd6aee88306516d2f7254304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901bb7b353251fc8b771f99035e03b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124c893fff97f73c14fe3c66728ffdf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a3af6dd59cdabb4a6dad600e48450307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacfe3124487313b8ed101f2e9c2744308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a66321eaa7968ac9ada50c3dc40d3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b349e9306b34dd440150ecb114d4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acf8a6300890abef92d0b04c16e0bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694ed540edae72688781239c4bc43e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fcbbe837b59c4ab6cd44759fa786c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456ff71ac420a837512278fce92b7d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ae9ce064b4c1763ca685d01ab9c93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f9faa0681528b635a4aae2e710dda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d4c16e80a4e8037641dd38ae3b927317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a195522ef79e7572a089568b9cf78b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86c55fe12fc499033ebbaa79177489319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f66e1654c9a21075142f659c37e4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466640a453a17dce4d23ef84ef89817321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197ab0041ebdea28c9771bc9f492817322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ab134e6727ffeb37019da50816d23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4004cf7d0912e7bead8293b644f73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5921707c73c91644ba8a3db3b653d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6cc1af0d32cc84494e6add6569a6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf677411e0e63d4ad20b67bc1db1ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c65f0b920705a853a6e23e2debf9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0737a3509809ed5446bcdf0664d532329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108174169d78cb3c5950514b245d42c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9b1825bd99d89e890aeabd1b6b3d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d54a09f8079f99ae4db88d39ac71dc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc05c39cbe1d54f64546055b344d31a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d4592a3814ba38442d73868d177ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa86a8da575b9659b4677dd23d93b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cec5cf0b8ece57ec5b95ed4260002336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef82a69f0059b65509b5a521558354337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a66bc60ea1ea076944a953e898e5f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b4a533b5f6847c98f55001fbdff46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c571d38e80c6336d984a3c20e80393e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee702c62bd5f77db51c641e81ba3628341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23b8acca72dccd946e242a43281b55342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9cb58d60f78c1426ed7ca6650c8fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be602fbc12d0acac8c37ad9f0bd8fb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75651d0be28dab6a68a35c08b00b90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb859dd83a35906dbd2c90b7ca6cd55b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19684d6425c067b2466670607753b304347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b08a196c3d7ead2b39ea48a4d675f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a7c87cf167718e3dc204d3a24c609349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af16a4c13c1c149a260b215d1afa3e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2189e638f59e2cf1f894fcf8e2153f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26a60f751100835fdb785f032373c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290ddc3b13ab75cdc60f10d187ab17b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f69f6667156cd9303d02c92d307d6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b543d5526474293c18c2cfe471156355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773cfa6b1f26c2a11cabfebfcd55139356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd9ead5860f3d8abd9350fdc4dc706357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cb60cf67436cd858a86b5b0715416358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649069bdfb8d1a675d4e2788a73a02cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f9748e78983bac2f87866cc8b914b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9bc98333b4b48631030b7add27ea5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33336326e59a1b101d3c12baa0068d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c387e221f5b2bfc1c9e75c4e3b337363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dbca38a9f41ed1d1b41ad15b100c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36c7286cbd9d77f3637bd8a74d32d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aef2e8baec519d01f1306bdb233fdb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f83aefc0ba5ed6221ad81bedc33d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389d6b10d458b4c6eb2d0dec65262f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7815f829d73666d6aedc9e34bb50d72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7319cfaf243d0241cb4c424424045a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fae1ab21d0b7ccb8326d966415e7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da16ed34e4c956137e9e330a1efd168372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26ab586c05d0261a2b57037c7bb9fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef094fbcf61505f7f7f76c3c79ac83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704813f8ecbca205c6405073da0e9aaf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4053cfac1f6af21de4825d155ed4dba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341783de355ffcbc30718ae2fea9a049377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09eb365bf0b397c0f4d1118a74e2d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334102c9bd5f9cee0e88f290e83a5e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf753e907b188421c8646934fd52ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21108e70a5a647e28d607bacc2f93237381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f376faed4448e50201627bed128b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c44b1acf2f6aadbab4b7730a1ef68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956da13905904ad890c4c54c634cf0e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7471fccf7dbf3141539e56b7025f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab5c6585c9907b744b3809feca4870386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9927c19f2174cd11e25fe9b0e0758387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4509e2e1cf635bcc3c5b3c813ba1b72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508dd3c7adde14353c440e2e3623aed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990b972a12a7875923a1495fa95329f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4a59f4bb1d0f3de67fed07eb627d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de971679470dd756b9aad2aad7511bcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f33224ace559f0f2c328ab2d51cefa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e31a14980082ed1b49da730b53c5e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c57b65b861a90483ba8f3c27f3c533395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5d19bda93fefd240a57e3510e7262396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d35c395ce8eec068c6ed85e437507a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71517c036881a6a4804c718a5ab1c60c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975eccec0127223b6d243aaab94c44d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652be1f92925d0d59a75a516978b3ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265bdb0b7fff87eb99b3dc1e4794715401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3a317b7af51696373002a39c5834b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3053491fd31021ef3dfb50bd5b60f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e4d255f1e86c24b7ea2485771e8a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2534ccb5c400ca8c6310609d38a20c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969941272bb74d210da1f92afc34eed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863fe16b02289ddcb35666fd1e444d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4e6df8d899791473d6bb64678e072408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b519829c49e3df895492d6f625aa1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69773b589d2d91a49338acce6953c24410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8e4b7a60eb20c7c2a87281f3b0392411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c45c5d3ae684febe3bf9bb798c0c28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eb6d22b6961755a939beef7050219413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39bc67b48939a5569b81bbce836fc7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d639047c6e34ae8ab4b19752a0384d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df8b7251fc5c88beb6c1432814d5f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385125e6be01930496ffda6cf4242ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bb82ca86085c447add2dc4b3d0d0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae42ebe665d5d2ab2f36a551cff156f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029f3b3d1cfb82c1f16e4df7b2dcbff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafccbd6a6b85151170e26f1ac0d44c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0785ae372c9c50b6615ed09d29bcd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1e9ecdc7b4a0d51025f1e6649116b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e85bcbb0ca9a78674fe9b13e65b511424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec077410c1573d6526055f8f9aac3137425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b05bcfb4014c2868aa3bfe1e4a98ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0f83f02a473cd69647a5b9103743a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552af0eba3824fcbfa9586d34954532428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd56c3faa990297f5ed601f08916d22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec492311790b0a833a85fb68fc2d9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379ac505fbb5f2f70813b7e9cd0005e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c091018d951eba121848b61f63a6cb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0fc35a775efcd7534d13b17abefbe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbc9c8ab5a8509ab3b6ddbc0eacf5b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54898d921387ca46950e60a7a7e3c220435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bde7640231ff559ec5e1d15db1eff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a81cb6fbfe857b5e42cd8873428a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30778cb0034143f528db04d99de9b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef0c5291e6df8c47f7eb149b9ca3d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d32bfb2ad7452e806a12d681fe5c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b374bdbf83710ff55dfc5a322f252ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721dcefd27a926790c73a25b8834ced442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda350128aef3eb21fac63d92ec163b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384817e2d4db5bf634a81d604d53d25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06558c15a41bca3759d06af140c46d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458a16a6f5d9cfd847bf14dde7dff3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706a8cba237084e388d0fc6f3d557c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1174bd769141aaad0771b1d3254a12448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904d0807f165415b6f167b5d393acb3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faff5b82836ef2ea540553ebc887e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f204c919c53ba492f05fccd5a5fd6ab451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4da5499bafd028f5b206d38dad2620452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f484d6ec26200971f04f86478b9dbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f986faff96d179cc6b04c6f811ad57b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d633dc01e5f133403ac9935fe5cc065455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ecc54f2c0398adb59a51e90d1ed6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e38b053f3ea268e2f5f8ad210e4bb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0776f79bb20307ed89c93ba056ac40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695aa3cb72e83f33e14580982f61f0c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce49bdcb35915f127483f917e5505460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964c4555b8ca66113a2da85cbbd2546461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725fa705ec2a83ad4776a8a1cfedff7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64228efffa18885e9579c6f02b9ccc3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df43b04b6aa023cbee91ab09700277464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b3210a620c843a632e66002d39852465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd76048cc48d26cb769dc03e9c6e82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d693d1e4765ac4cefd476be41fd32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2df16bb0a8f6f0c9597648b682514468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b60c5145e5a871090f239ea545185469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568a58e9651a4cf59aa392ad053d2a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753788190dbd54428deaa1d5f2e0cc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb93dafb12779fb8f5e911bd6519ce8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d90c793cec7ff42a5f23542a37156e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a691d46d7fab85950a2b585d45286e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15074ba07db697c2f766b0218dd2d78a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7b49a2072381e357ce3fca5b38504476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2382500b3169f7c3a411ba9ae15de76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9109211d51471cf559f151b85f0b537478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361be4c657142f3487ad4cd36414a29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989dc96b73c7bbdc035a92ab927b32b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32763e19adfe17747a0a5dc4c9ff0213481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8936ada96b13700d347ba47ec38b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1a838967085e90b3bc8e8d6643c4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13212806915ed07026bfbf0f9d0e0f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290ce405354edbf15be7f7876e63872485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e35b03c327487e09a1996b7d29dce9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77439831a61eb6c6d970e4c5f3ea63e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b7deae2931c4c0d06ae8816f4c223488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780f116eaa39a52108bae61d37a5c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e4b8bcc5d885ec3d9498e088de22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2508fd7fb78ee539a6407cd1599cd25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723b00498f88fb7ac0faab80515cb40492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95141f50a7015969d71d4f7d82e1e010493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b225008c7520a62eb3aa40edf5f27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc46aa841f13e7a8ef5011bff28f406495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8492e82bcf8395898440ec20e65e5db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fcb4dc95278cef8687323ef8e6527497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a01875a1d0e6ccb0038ea3136de9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fd4061dbcd7cb0ca7d735cb80ed78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c899d88796ba085fd09fc987ec1719e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98d3a8ec017cb98782742dc561821b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87078b0cef5acda267dca9fb551ff08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198c48f27f752b4393715f2e5bd5b61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31e195810c88d0153732cf453a5b13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563acb63451fdca1a16a5d9477b432ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6bb4a3ab16c02ea5da960028f9ac9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc841ca778fdc4213c898fe57533fe64507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c03e21aaf775a53c0b0709b9f96f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790b0c314da5f4a178c793c2a0a4f38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1867ee16e120fe479606bb84bcf4d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e6756c73b7a97937c3861f9a80d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfeef0d3c50692429ad883e0265a23512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31af4e789f2f77214189c52267c2d58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a983966effa01b09c4fd7266a4284514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d144bcd15e9619499563a1f16b18b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae1ebc4d6cf23a0aaba9ed033bfec6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fe86a3b0f2d3baf8bdfd6df034fff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b27c8b39a858c11bf3c84d89565b86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801bd65439cbd46ce25cc9cea828869519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b90f5bd3bb0508c74297d432e3112520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfb726edb413affe8fe1584a3dc8be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce16e7e916e1a54493669f0e7ffcf7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624f02f584ccf4320d0e0e39a99e395523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae338ec58c6b462fb4c80b1de1734d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30d1425dcb1c271769b4569472c403525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6250104d73318e6834503612cfb6bdd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b01f12c45ef3ae4ce9af0321f3427527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae0758c96a53255b35544897a0ad1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60129e6ed2a57326f44209c0d4afff2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a32dedad607a22d4b706237ae7520530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843a5b936442ee69152bad009297e53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ff45e2784ed06b9a8cbcc0961492b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bec478d3d9c184ad433b295236c57b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de498f36a51efbed6c3d6f9480fea88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b198ea084ef5f3475f8768480e02e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f131d744c863226c64046feef2d49dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1aeae44628903837452486584e31d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19de15ee51cf08fc3b2398df6a24668538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922576b163c6381d92ed223ea9c0e1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154af20aef2f3cfe7050919a1b082d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08ec32305e716a39d8b20626d1ff21541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a750b2cb90ee2b76fc97a600632ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54ec134cde790e605a40fb96af1cc7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e5d1a9d42b38d25b81af2827d2ca9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1639e6dbcd1e62aef9429d38e52f13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7a8e43d23e06a19cea9c9dc42d740546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4bc4b8baa25216dda8236315cff04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9e5b1472aa445c8586886c9b20145548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef846154726e8835dfcd0959183f359c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f5e1228de2a2f2a2890fd467f3a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359065198847e8cbe659fcfae31b93b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203822b92cb4f9a150a8fa174618a0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be274b775617470bcff394f450e43fd9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29259a375298cd2fea15fbf833f63e55554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c609b51e8f80baf49ab8ba26f17815555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9641e2cbc3d467a5d1ca3d5308e09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c93687033009530ac6745e23864b1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf910a6ef9e645b3a13aacee8652166558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836192d7bb93c11d50d99ecbe4aa008c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dbc768301cb766804dcb45bf1d346560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f7d598aa5589d1bb016f58a69d5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece9a8c8eb9ba86e2383186189ea73f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038ccffb5fe86820b6e96be3be52cb4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ee049b2993b589812b361a6a880ca564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d644a41ef1a7d5a80d75ee47d4a6e4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a95f892ed03103eccd1d352f819c8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbacbab2951c9ceb98bbb98d5d886c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08197c211e6c7de11882513f8fb8943e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9341543952e21bab114cd4894563b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eb38e4aa2be29f7ae27f91b939cad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7f65d13cc0a81fbe883f930a7e80f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747bd81eb6c657ff48c16727cc79b66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d68b210163a234a45773ae8e4cac0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad35fc28f2bc75a930589498c8d1a67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462eb0f448d885c0e7370ab4b5451c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36d4621ced5f4dbbadb67483e62626576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9ff50b909fd50936ed61759a8e23c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754c6abcb7fba4763afb2d1805886e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee84f2006a398ff714c4b78a678cef7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89e04bcfd44c6ed660a7d43a0092cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794ea1a46217d2419ba6ebd761a64bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd64798793e7ee66d0d340863846f23582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2afff0091af135e918cca25364712583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c527f938aa3c11cbdbf3b7173babdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c08ec339d41570d9935ac0587f9a37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f4c918f6548992a72560b75461413586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3449ef9080ee97b148854d3072b77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf7da312ff008c43cf6ca68f76e560588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee07d9f5f60c1faff478079d49b0d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28606b91c91e9538a23cd1cd2e524d67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898583c3397cc1dc946b9fd30be4a89c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af553cfdcf31eda12abe2211ee38867592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c006536e2ad96f403acb6b5b91d14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18ebf16a838a4431f11066bdf99f96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcac0e3d384e8b5dbbf4495259419e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6147aec52ce519a845ae85eeb8e7e6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e1b4408e8c7384ceaff7cb667cb2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e440c05815439cf2bd4ce4d82e215598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac01aaba79ed337d78aa1e3d730b834599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3681ab0239a5b2e57c89a5156eb64e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d66883621add2b66077524e9586b6c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3beff05342b09af7e6d126bde10028602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3754d2ec9a648a392acf3b3894c2d05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d22f8d1789da352b0b5407050c460604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33755ccfb5985ae63c0f693890e513605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dd62e0128e12ad7a365b9c3e263c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30252736bb5e4fe1425d783186891d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e87b4b2e95757b998a1fd889942be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860a7cbeb6daf8f7d9b82a3d2cc63ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae678ef2c46cb294e08db6946073a86610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60587c12e9c6d8630161c3b847c79ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63073e7bb20e1fb8bdf4d69a81f753612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f07a0ac17e39a8d3b583517e066f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b408cadc7aee1c07b39931a06e6c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ea7655476b5abc856fad62455785d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc9ff9d2f098dfe27500d1aa8fdc55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e613a7da41dc66ced166d8a0681ede617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f96a4cfd25a6f72af300e0183b41b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c301a3eed5b331a4ca57d5261ebc85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c15fe9ac4e049fc2399f5323db7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1186b3983b934e5a6f4550f1f278577621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd8acdf0697a5b33c7e26c6cbe74fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5dc23b9845ea2256897badbc28e1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358038a2cac7fb12be0422d471f04bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d86e36e44730489855a4ae2ddce995625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca998508e42a0ca618baba530582b67f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac55cc7deac761251eb533010c6c398627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffc5fa2932dc72cc076aababbfbe18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327421a3a4a4cc9ab49699e1ed5b8ace629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cfd3b5390b31abcd9cba18a8ec5ef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17a452b5e75259321d3c651466ada0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787c7a5c920a0cf132295424bdf2398632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52714f07573d686381a56382cdc5f766633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3033a8763327719bb9a1981699916b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284df4ecf97b8fbdd88be0026fc7516d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4cd5b353c666b9715a4dd3dc34aee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cbbae22c4a4987395ae9ff27f5d12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bee9ff7a8109adf019aa9ea0ec145638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348c908763728eb56d54c2fe497b3af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73f6bb9bd743728f3e3eb5ada8f4cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131af0df620af8ae119bac74557e736641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a58fc7dcd3c38864db977d905bfcb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9376e95be1bc067b915cf37de7b675643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b51e82b12d253964c6278262cea0ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a479a011b15899397ff28b6f0624d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583446515cab6aee4732bee3f8a1486646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540452b5bc9f033ae51713f702df942a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eef9b16c84465113ec4c149256de7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a3a0614198a08effbcf10505694d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad438dfc307cf2e3f771f5362b03da7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c2984f494a8c958b2ddb8d0f786fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbd38937d61a52503a361ea9c9d3a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929d6b3530799c3179def0f81e54533653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9b0a4628f090ccf02fb75da5d94a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49a2335d8573f867f337065c6d3a8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692f3d98f178eaf0eef4c4e95e3352d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e02389e45778f134e204106524bc9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5be061a4fb954f8ebe1b0df0811886658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d5d03de5cbdfa736cd4bef7ad608f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c106933728572ae0d8b352b49289e82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7a876100732235c985a3e1addfbd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068881b2172cc69fccf46a00f4212429662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d22e7a6c5e8354892a7cc91369e3cd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0b7ef0b79c30bdca93c68b5709b71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d5446c4bcadaf90baf5de4cb87863665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a877ca5b30bbfc34594b24b570d3362666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de1d441844c672962ce59106a20227667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecc5ff4273d77c82a3c5dfa7a01ab1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2166aebc2d4d86180fe4a3da26b7627669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea0d1c5bdbe7ceb3710eeefd62f7c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948be8c221e4fe9dec663c33ed4b8ad3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811950a77a45ba48d27bff9b51b572fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415704e83514fe4aa4028bcb9ca1f8aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b8d2349855a47f4c8a4ac2c44e7e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4dfad5a7f4f7e376e31860cf5c5d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c330eacfa7e8aee40da43e0cdf157f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e7db46b6c37a297a01c9a9d00e982677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38542f3be08521d147ffd352309fce1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592080b22e03153eca825f3bf3b9f9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc631b3933d8826737344feefa5aa948680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56f6ef97013ef63153decd946129b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e2bda557d26afc50c94e84d64623d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1470a731a9d2b7317dc5c8a9cf199683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820937ae7d2179a491a230cbb200faee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da44c72b9490a69bb99d5bcdebb9d3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607872b7b987b6f109fe97c8426e24f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41f0c925a559bf326a84b20bc33cfe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a046d68a333546d8de14b620aa5757688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea76d0b7caaa6e6eea394a0b84e9cc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27ca108aaf15001bdc9a5558f17bd9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44a204b63db54cebffa6ccc296d20c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87036944af0a11afefa45d70c4b0a0ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0972f43c2a564ccf0e983037614723693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc2264621bdb276e46d56f0f6345b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891040bb77cd68573f7d513cbaf51086695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299f98e8795d7b50df30a8b1b34381e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5425e53a1bbecf934d96796cc7ea6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b77d0798dc94e6651273baf6145f4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13231fae15f2217a5fe2e4298f513b6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54c594edb4c713d7745ba221a1c0e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62624a83a9ee7ffb7b2bd7158b6fe9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39747c0cefb3ec6f88d3ad51e8f1d33a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77172ea7a5d00dff6b04ed3682b2ea95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779d04335903f904c25fd00817cbfef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484308f44422c384edfec5aed7fb846705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a99881d08539a4b179bcb3a2a05271706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34857744b56a60423186b2df5d2696a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461294d8cefb4b8c2d0763f4d7cfd3f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24724bfd3a202ff449c77e26412640b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa24d86f4cd5e3df66dbddb32d5e74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42acb3a2ef93131fdb51be6ce462842711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fad517629e5005dc9507efa28e2e9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de267b33f83d053b1cdb54ce64db71d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c838af0781c9fe52f039a508dbed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a6776475a50dc5a068929e0e6a65c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c0500a835a20311bb31eec1ecf6d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335a939030df92e711ff2e43ed69f51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007670dc6f00086dafb539127940a633718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757388dcf26ee5272a3817a769091be0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b5391880e1cee90ca5c2f41ed3d17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c4d8b632bbaa9f0835770d9d2802d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902f4d99b8723fa39659d79096a28e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de30225db143d29a2f4398bc8d5e89b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dca779e3279dfb045b118e73b52c64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6f99814e34fe7b814bc5f9159351d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e65a538bd198a7439e068f66d4212726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f51a403a5a841a0a7053b24b28039f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31365797a8a23e3867b6c969b9f059d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21398b3b2aeb15bccbc398f2525edf8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6288210a80486c982659e0dfbf284730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1877e1a7acb538264486cd6c02a96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859c983696a83d6e1fc9a663e5cc9a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d3562a2926b336b627871c6b8e7f0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262128d5fe7dbbc3fc6c60d8f92ff63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ebe9fb05372044dd1dfe1c602d688735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7a3c536884997f5749c77a409384a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f1b5b1b0775e12ea745cc310e791b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b01105b1a351fdd22988224e52513738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a2b9253fada87d0e375516f4d51e6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd6275c56f8e4105a6045e4b118987740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cea5e9dc4b29758cf2703aaccf19d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ce7cb488f45e0d7f72616f1e74fc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db42825b2cdbfaeb7eba8a879cf1bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066443cefffc2b79bf0663334ec8239744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786286a17a016c4f823875dac28863c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaeeb427bb6396ea98b5d097335dc2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ed4e1279a7f862e7e9c182761de86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f4baae3f1795f0fb4fb9b997b68f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa1c278ac217fe9aa12a900add2937749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae28a18e4abf48e7bc69f555abea0ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26923952b0695695dc2dfed4683af4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9bcb87ec69334e9f7975a6c5e2ff6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22cc4bf570b99988b99bad1af387f6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927d93fec64e2c7ebccead68b6ea61b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267cb499b4bd5ceedf027c15e58d2ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8ffc01bf72e0452b4f07bd348cbc2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93531a3a5238a6007630d1798a5bab1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b590433bd797ea99ad2e5fd683b18758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e78b0fa731ead9c8eb041cf64c8ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12455690704bb523cb25af3726757976760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529f073365f7452da1efac260b0cb2e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f68cc0a0dc7120d27b9186af6d7755762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd79c800cf8c9f71cc314a86a12d926763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0302df70759546c884166a7096728764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72683d4b189b7a539789ddab349a0c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3053b0312e7850077d69927c501d9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98670bbe8402278b794f4cd94dad1083767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd96ea47b6bf80327c6898ce57b69b4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a76529a374b5683408de50fd138d3e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc1a5088daf64caacdbd699401a06a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3653203a49fb20af4a13fb4abb7ac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2864eae03f8f81d8ab29c7697d1e0d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60478b758283064e04ab31def6f89847773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcdb7c65d54f3d0f7c768f3c158d70774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd6bb6f469470eca431122f1749e58775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7bc425959f5a6a0f751085afbfd9b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17413c87d62036305370297f06bbdb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a20d0004263a4c1c230f60b98d60b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14ec3aa36753ebe3a13d343f06b27b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd9a08ba2e9a83032812966ee7eb35780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16baf072e4af73969e1a2b3fcde952781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dbad7305a57b43ae8a99839859c95782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727c720cfde9119a54d7cf5171ed4a5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe558e3e6b59bb69b34869d953c6b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9edd9edfeb836f4b9f042dbe96eb31785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d14d52bf894250c46070ca46f3acd4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620235a3e41c2ab9bb88bbd9420ae39787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb831f9fc2f87894394e8daeab3a1f2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13598e6d952c9cb9522c429226d8e7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0fbaee377d78292551eacf4713a64790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfbb3380faac337d5c08765ba64ecc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a44250dcff25c64b65c6ab3041b526792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17805418365f2d5237dd0625003a5588793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ce2e9eaffd6882f13b27709ad5d4c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44365ba50e097d5a0d9a7c45478c5032795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d2bf67f3fc59710db202a408d271796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be660460ec6f84242a3a800ee1ce6318797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeb4e118e2b02b3accb515d9989128798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38164da1af7c1826f0f309526d59dc8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9edc7dc9b53db55328c9a2e9eec2a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bca8cb19adc96b35446d4693acc43801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230230c0a6520ac1be95f4a82fac4b9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b626878efdab4751628ba50316d1a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc166f9b924b75e63d338374a470d5f3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d53a4b2d365df29707400db558b2a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de193cd554022aefc54a6ff7205d686806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc1705f63d53768cf948522e5a507e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1852c419e528169d74d80d29b47a8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2914056d47111f15fca967d7d7a3f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c3805bd2a2e8abd9a3c2bb46474eb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216225dc788b4b1350e831480710691811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccf86edd63e02cbba1c0a436cb7211812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f9249eb5b440277b74b24f0b4e04a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f53e6e29a243abc706acf5f4d3079814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311cf1617b799ae24b3007b0bf4e4f6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f41a5a1b6ccab41007ced669b35c2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d24776b17b9c0e86eec085adb7ecce817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>