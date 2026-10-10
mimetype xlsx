--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea99eb8a6e55937edcdc7b9dac6c821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a8d7042eeb5be7a9b85dea85f37a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daeda6fab43f561ff3a1e21a8a44bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e72732a746a0b02b38c8c2d8188c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091c30117e983f28de1acc82177be2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060dbbc720f049c1aa0626d7b18ad4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244d6e84881345cc6a030a30a1d00bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06612e7779881860a9cde38a4cd8997f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92456f7a410205da8b56b838682e7fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ad0d647d10c71b21de54a0b1ec1d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8fddc5d57b71aa38bba930299b03d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec0b3948c6d8e70c1bdb17b9fb4abf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a503de5e08f2a9787c5ce1950f559bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f0127ffbfc27fde5f1795993eb0f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feb1ff43be8f260301fa1371dc40c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48787579200d4dbe64874fbbd21c2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c99920fc2cdef4e40e66fd89b32b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5248b30f75d86d7a65ff760470fe06b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a117a9c726b8980373d51208ac27f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14fb94a4173a65b84a47c3dc0a8d3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5be7d25b11fcae0b636cd6130c9a9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afb97038a94b97de138eb38a50d8de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e7609be4cde714ea892d87cacda9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b7ae54fa3934227b147996576d8de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d1f12ffe23af458decf919d6dd05725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f0e4cd48ec634b163f9f309fd8f5f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6892ddc6b19913bdd270b803239e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280464d01a4569b092c219dafc0b68728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b24d8ac73b7e6d819dc4bca069dc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fc594dcbecec1d3af5a5811db9f3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51f8ec9e6fcfd3de1c23f3a02ef44431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3661f5a5c332cdfe40997788e815332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9cdd8c7b42127788137eb3d64a49033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17ee468153239c80f4fa02365f60da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6780d514d657f795fc66c27b9396f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf4aee29cc544556d0bca1a61b45c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e768ea5565d6e044db5baab71055137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b78917fc94ef4ef3845820e50edd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1436e22b42275919d8be1706304e6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f56f9ab68cb997b279f23f1f8e30b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7d9ead27b3c04b785a2c99b0ada5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41f982e758daee1bd032bf490eee0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac518cd95a382179a444e46923ecda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb06151a44b9e2cb702c81bc24bcb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa33b13ab556b8f8e40f50ef56fd08c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7021aa7e884e2bd4627af33e653073d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89c030fbec4adf9d9bad274c5d584447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c661c4806161d8ca5c0c82b7e2ecf548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cc1eda5793a6e58fd7beee3ca8ab549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdcf3afc9fb574cca57ca7ad1c43b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f7a424b09fa3df97969c9b606ff1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf846aa674c5981596532ce10fcbd3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bb67f0e7491ffa10ce04ac840c1ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb86ec1eea1fc4d446c71ff71efa0ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf3410b6a789dd51190f0e52153cfb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9e3e3cdad3e52019854882828e76956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec79bddc280ff58c752d3f28c2058657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050330b4313b236fda977c4c09000d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b61dc57af44ee3211ca0b46ddfaf3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d919850dbf9c10788ed1ef9541ac63460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27829617611a4a740a27e325629570d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78462c8a16b369e4ce63ba7ffc92e6cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff376b881ebfdbe29b6d3be1d37a5bc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834e746733a042dab02c7029b949d2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cae4479a6bcde49cf9f6a0e2dfffa365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3208ca1c05e1b4673cb08a72ffaedd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283037973fc5734f79e97fc09192f0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b33014938fb4e1903201a8115f81268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c1c4669e6a1a50b3587ebf3e83a7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dd7e430c3aa1e5750ea1a3a87c05670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e439a0b0557a90531cb98fe138cecc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fcd6cfec431f403d00a8a34efba4e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ba7349ebf36a84f2224b6352dfc0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d07693ff0b252f7aa4e04a2326cb4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480b9736c449eebf743144c4b90c99475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8459fd480d5621e8469379888724b6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d31a91c38b159e30c98b3c67cae83e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc450068121b525ae9f3d5add8078f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcf239215b64dfe52e64016e742f1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb856db7449190de92f211d7bfec0b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb26b12f3a49d6818cae8baa83c6a4b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4621f066b0276dec659021c9c084a7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c3f73a914de24feaee27e0613384983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f94f08748a4f8b8e1a3fed8687a5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa78fe202ea86f5a690b88a6dcb6c5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6a35963f5e35e22f8a34c5c91001a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbce9d1cb04fddda41294ad5e0efd7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6d6fe7375cfa9e277ae4852d0391188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aee9deb67f51d8d264cb496a2b63289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5065327ceab66629deae6245b2c68890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c27ee1780deb388b3bbc34c8c864d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f93db00fea5d028ea72a3f531f2c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1635f68d4a6fbe92f0931dfed6249993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5d097a13dc5ee27a2e7d97f6c3d6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb6ea2d52c62717cfd406a6472ede195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9786544337ff2e9412b31569fbf4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f269746f8ca3c4f05197d2aa08d3a6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e1de03fa2b954fa7ae4999ff98dea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c16d309e09d6a91c9fa31fbea2f9c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364ea162a8c6710e985cf6d8de514a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe361c2aa5f6385d705916194989094101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e653c5b3ed44965bfafbcabe1ec377102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a3bbc2988ca88598eb207bd4cadad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6131d00bd7044f2022c99462ca4927104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975b2e6d406c92aae1647170a0ddd28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2a44ab2057704536debedd960859f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023645fb3e74cc82de3b433041712f26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87a3aa2ab70ea73d98586812052171108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d799393f15eda1c8571313045f3963a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200173459e6ca8d2a11b04b20370442110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647d19c71cc0cb567083332cd894169111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca09346c52cedb9d595c3a4ba80f179112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243eb3afdd6a87a30740bf63107f7bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e180e5e27ab0ab006cb8045322033d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522ea87ab900dd15d0e0315f82b2f43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5783b4fce4e5eba303dadff5a87c86b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd268f17aacec3d67fab68dee4e2c40f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f673444a7b266b288934fe6b5253b80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27a228b4ac04d1629fe56a355510c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7463d7fd3b2a0836c2add288fdd73a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929b7c2ab6491da1931880724435fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78cd1e94f57cbade1ad6dd29301e49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5aa66721a8569dd6f5c76088fb680123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d0a707418ea073005e9e34f281ae2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deffb046c1cf8356c7b8355204a7857125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474477db324859788b1904d6f7849ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece91e68ca86d19d913881b2bf254da0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f47bd54623a5c552491edcdc1aa0cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4295d5970a7c3f5b783f68aa8929b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adb81ae97abd5fd3bc9966692ccd67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cd4ba931eef03329134e675842372131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be46ab0955c19cf131593a91d8e7b2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f011fe2b5c4f640e247f0478e1e3407133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b862747a5e3709db5ebcfbdf18d6dde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055aa7f7705dc24a2b9371553ce321c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80fa84f851bfa94afe57910ac52911136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1a2931133e3077348d7ac77a0423f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4e99020c211703ccda1af02e36593138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23894b62d457c8b8d9a5bd6196d3a374139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b257c2f321cd3d216b30134613887140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e4466376dd4edb55c1350839040bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e5be6d12f683fffcc1a56f2976edd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dde3d3c8a5c7b173d08159341a9a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc94cfc3d06b1f4252297e39797364144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8152a359408a5106ab8d9ef508493a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d5f1f6a86d4eb986167a368e9c779146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbe3763d05c0e73d6297c8bcdfc418147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a0f41ef122ee3ee77db66e0389ca1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d126ebb5bc4a3255897faef573264bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aa9c128fa12f35155366185875af8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e259a50935c7246d06de0d58b45e8b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad156a0307201408ddb4dd2d3e9ea756152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926b9a5ea2feb7ce99f1b29281b0a55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7426be3cf36a1827139ef0b82f13e00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe41c9bb4e75f75eb670fca96236674155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bf9c8b3488c46ebfd61d721c05727156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ca189aada7172065c8dcfa6c9b926157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc464476f5fa4d192184795a11ac2f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72066115bb6ba59b22a218cb80c826f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0062ace63bfdf3b4d405861c2b1dd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcab7527a3419219a872078f77fbc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b1f6b9f28f6baee28e606bd31ab6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbacd413c5b6f13f90126188d78784f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48824ed6ffa7368326780f286d3efcf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6cf0f5ac756ff8125448cb8ffb49d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a5ec5757977799d3122d8c3cb76f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ac156f3a275537c1c2f458ad7e186167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e73629fa8a8a96c94c8b501564e0f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316076012161a947ac8e2bbf4a4df03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f410e0a854d83b5f750c9579b6fb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687d074e538721dc3480cd619dfb828171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90813c9b0a07d9923217b830c0ed5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519d797b5bad20e4b7e3424ada73988173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fca068d649516e73ba66b266a204cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188746c6128fd6717d611dc8e5fa6af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ff42a35c4d38507ad952ea132b3f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce7911355b2625cef6998984491c85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef9f374bf0906ab97880c8cc5c7b6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1bd25f9c8cf8ad718c29b7fe2d424179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffec49639b9a843adb1b8c508c326c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1310c46850f88dd601573a1af6104c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2b5aa8bcd542aa706a45924c2060e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a165df1e73d909e46e10d9ab9264c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800550dcf9a3d8fcb1dc9e02f867acf6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f32470322dca94fbabfbb4e0b872e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce925f5ba0f62b852674c5af227951f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dafffea3e274ab6cd2c4c919f7d0ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf31ea8d1fb35551a5df88773fef60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3aa6f5c12a612eb824497035fd716189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc6f694a82d531b12d6e6746b43386190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de2208155220e5715ea0d4d7427fbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9472b2e195ffd1fb6ad166bfa2e68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a379a6fd7caf4a2b074e330a12c827193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92128e66a92bd40fb2c60fcc4aae175194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10837299985e1400416f342c42480d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd559d2db8ad1476478763ecb97e5827196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3fa7530069deb36d93c7c63037339197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb2f30dd033f762174eceff28ecf56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a2f4598b11162036ff1830ba315c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63afb36c1251d64c5634c45fe3ea8c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a568b681638252c2d97da29f27413201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260167a69c9b438b4eed9bcd4e73741f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137280bd5f5e952858811939d17b9dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358c1a4b46e774a016103ff733e09cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afffc9cbd7111c057b0cf5caeaed6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d62ef12a5c98476ab489788eba3f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb992b3f09f02baaf1d95b845af0c6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3578e8547157343d49048ac420350208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fd28142aac540e9ce74a6ffe51af4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17cb9f798c015d58a5f8c8ada143fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f34b80f8f28b78f60b9c4e65ae67f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026945b246a6d12225552e73a2dccda2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a1578249e356323dce43633dbdae6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38d4b00301b25f2ccb33b9ee392f44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eec8eb37e6254617e787a989e4972215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0bdfb6c4ac3e32e3f139b71141313216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51b5b9e36e69224262dfffc9a26466217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcb0cd2a23cebbac12ef0ef6ca81e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1943d5738e256106519c2013b35d31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53129b279637fb79710a6a86d579093c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ec8642bac1b04dc0560f0555d04dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f450768fa34920bd25f7622f4f79c4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188261ab2e91118ea6f35ac4cfbc61ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a135a68438073e59cb28d5427ab89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a794a29965aa200d9a0c81ed1c8d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c0278e8b54e39fd4ff9fea72f990f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c331dd649b570f4329720242ad26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3f0d61a84cb6aede443b5179b2d0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3505fa3155e8952f0b8b048e8b4322229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0795edaef9d8d193412e81473f787a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13868ff6dbc91c9909cd2e6961f0b5f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9a0490269325471a8f10e021b881e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553fded5255d807e5194d46733ddbc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158713633596a5d11b232b4dabef381234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a7c5196517c6cf1eb8bbbdd5b3400235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a9925a3612fe581c6760596490a76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adacd0ac4446c2df8759ecc1a165731237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e26161cbfeb9b520d6e225e5667ed238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fbda632018102214acace695087ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ade247db664d61d5e39d06e2e28d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071c788b0f9837dcbaa5d67fe6d40f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae80cf7d4757fdb9544f8d34f3576b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f7b0326d4fbd12d215de50e7f61db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06043343a9260f6f29a4bfacc5fa6c1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dedbbb80efb5e0768377daf3606d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753bc4ec11169121bdc180ce41fd4ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aa6751666dd9f72f6dc0166415154247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966bd6fd85fde5e973defdbc96a7863248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09b4d6c2fa2592fd817ebeadba31ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160666625c3c56839e86e1a2f0f2a56e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e906fd08dbf1d6e7da1515f02fcfe1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4994d1cc244aa34cf0ce4538667e70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96521b9fe3922f278966c9d96091b45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a192d1338819e31d87bec86974f9a1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e588ab39ef52ab06bcf0c8817a81a25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37d3aac99384e48e95231d3b4e37d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaeb70a71a115d14ee237899904401257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a9b813f51bb9f2eac6e8ea1ef911b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31df49b18bf1fed102b07b4bace82d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad895f5680e18c8875bc32903aad03d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995443514810e4f3c060df7d56cfb78f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea311976446326404be54246238429262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f35d1e60e8183b1d40ff71bd85aded263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a355d1cee89af32a099430ffc052d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e10c10ad9834c19f84d2031bece402265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cde027e883f6eeaa095fd10772859266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470de07dbf917fbddc9fff96582a047c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8139b11b99ce6071503c8d1e9c4b37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917d30e1fdf2b60b3bfd972e191688a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fb5d14572c0c0eae95d267d25dec3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702271faaf2683afd9b782122eee87a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb1c667fc365fe5149dafaf4bcaf5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30e577ceffc506b678ce059ef83fb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9829d75f345ce30e4543db5070f8de2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec056c16de7eb0d5ad73f8f72abb782275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23bd6a62fc43b23d3e09d89b5a07d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf9efc10b524ba0b1319529176effc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a42b310913f33dc7330bee3a373cb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c45aa3fc62685ffee8b17685a85e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036289130c4fd9ff36be8de1bd49d46b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40475561a0f67a6e047aa7f45c476fa4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89701c7deb6b0660ec89297d3bb9c090282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d90f7899bc30416a80f46b3a2c506e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e78f03ed3600ecf39adc742821165284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba514bcf8d5c9469c14a6d010885a20c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f02cc7c8dbbd7354d4b7ac184e8c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fda2cb1e790e26d7e16309e96f77f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b6d82fdf92021236c559649a29626288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b7c7755ca54a4875d1a3f2b34cb71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a203a7c71559455f5a2cf1b12d8303290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488becb2109fdb7b246d80f364a7804a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30659f4969eb2cfa5df480d1f0f310bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f841a872190310b6ca203f473aca4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a64e1b9aab8e4a70a099997330a171294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd69efe631223a06f22120c7def6176295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8167cd59de722f32c8e730f10d275e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2289d1b19a2c6aff226dbae3909e1d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240d2e561c72cbc3943f682e37850c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26c3dbc3243f2174ec1ed4e370bbf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da98711470c096133b84364cf0da9a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01206d069d15fbd2e50b9414edb21b41301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef469a4aa08076e02a1b5f63be422b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec600bbea08ec9aa9b06d6bd17a315b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2166e27bf615308d55e96274583c67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eab8ef25accd2b3b04b9e0cd4cf024305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adba5f18d3a79b947a8f0b774bc244b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73969b0139ad06f54bfd68629605a9e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e08dbffe8cf52958c736f817fd3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228f4b456022bafc89f6eb5ba129f7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7861eff93cc84f7365948414f0d782310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489e9accc05b7d13ed527b7560e2d1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e234c5f624f4a148f60ff0afa54ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991403c102e169862aff589e4aa7c79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2aac84d019e0f53385ef8a5904273314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b3adf5bf461ba0c8d171a1bc7dde0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed317447a6724ef8d3a6187f6bbbc2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d8d1b63ca9f65a7307f2af3b7ee19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82bb3b6984ccf8c8ee3bca9e2efe3c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a6a817e7438dd72c95e24b1e2ef21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cb09d14991694a1ecd562cc64e502320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24af86065294dcb4f4bf7db057bf47f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92106ac295dd7945e608efbf3a3f37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757c60ba1bfec7b48979762157c33ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614cace83567f6d7a67e0eb18301312324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ad1b50f0232fc9f26f564ae744188325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc71503f93128e24e2ea0b58128437326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f02dc828f6bb3425402f87f0fd072e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6ca28bd1702799de1b82638bb3be8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a1d2ad703ed04c511e0e1decdfaf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cabbe0e0193e2cc5dec0ab1beaac2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521bf1dd42dd1f56e29dde6cae63ebe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11cb3ff4e0113c368f54584df16873332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f231227ac7658c89966f651b7e655f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860545437d5b6be9a6b7fae32c83bd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af15f0b4e180ff6286b85bb451ea47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601fd57a9ecbe0cac99a6155f98052d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decfc965f3e8be6e98026e0bc8d3e3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38a4123deb06d1abac69bbb24205eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d023b3a9df1ffdded412de48325b29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce738701bb43f4f65f4eec47af67be3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61d340d421860a8ef7be8cc23e0a0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3db04d0a89d1a684e2e792af324c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c9450b03fbb8556b6c16a4c7c2d9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9f30a2cbb9e0d009d49c75818e690344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00e1de05bb055b2a74c1d5707f1ce9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ffd3428eb4c934f6127f668f38099346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06032bf6f8657b2656b42ddfcae955cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834e4f22084466a11ba698ecf118f60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad7fc28a42d5c63ad97b7209383cb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74652a337ac60cc455668dfeab453c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661d4232e1b6111d8c9f83b0d55ffb9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad07dc707e662c01de0d41d217d45fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457985667dec19e4aa88e7296d7f9a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ebe03d2f09ced05f15718da511650354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9feed37cb1953079f4dffc06bfd9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82f54932831dc0cff289b5f8fef9b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8048f2832205c319148ee2b7152d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23143838c4bdb371669b14f502108137358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae2152aed9c53c31345088ee48874f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c885780db15fecd8dcf328895aba19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564e486a59b44a6fa1b3c5df296fe90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293773cf9cf9361d981322162e1910c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d931aae29f0e8e900ad5aa281053707363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1381633084f6fe1fee993d359df02c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1880ab04b4b48c76d468cf155557eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b2f5aaadddf1823b342ece08ea133366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bfed33f0465c228d6677871fca230367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af06cd8e8001da26696eadc93ed9b09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed0e0ab4330e2117d5735d01b2dcd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642ec30fb4bc9e8f9c690fa368b52a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37f8dc8334202664ccbe0af20067a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18730e2b51d699e35e9b256b289464f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d977bc20f07767df240aea7c7b2c2a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e81851b60e531e73f01671afacfde374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a7bfa591d613137682ae01e14a7e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32881b655fe8926db8cd12f9cc20403376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6ffb10458d421afd358d012ee8e22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a605014af0fc8c61f1e2a02a25cc3d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d90f85c1c513b2666f28c1bc6e621379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b290e58f3917d11f8bbb39eb9e2a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a5ce89c27e2f25be2242d94f11889381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb71e91f3c1f7504fb3c1189414a64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a9d931fb12a01682a38cefa4eea1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e9fc7dd21d6f8d367953e66b85b96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14ef397ac33e168c947567c6089dcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b218297ae76c865e0610729f4b8e43a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a786fcb0767e418a11e67e5b79736d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85cba2c93d4bb80492bd96c4925924388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe00011aa1ef1a477202120899112a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a5f66cf5579b31c841bde97b907f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc822e98f89dd845a3a3fc3d19a2fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2b91a9cd1dfc355d467774ca7802d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c3882d7a2974f9aa9a5f78215c00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f7dded007332971e6344c7d6f460f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6088325bcb1c14a58b3c09f4c1b19d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f30243fb68719982761cadebfb689396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d39ee6059244d099b2ada4fa7a7076397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60436610dd5cb4a78212221703564252398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678cfc52e89fd319408bd6177a96c5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9727453709c380ba09e8322a0623cde400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ec0f3577f12f4d316de827ccf1fe5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce5439757cea8e824edda24b6a7fb4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6fb39a0ef36cedd06f240b6efc253403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814514f2ff165bd26cf374f95af97c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0ec6c3bcfae06daf6e6f9eda9e050405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174e389355e15f8ca887633beadf2c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d2f5dd1612f7cf2c4885cecb0dc9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c193e32910cf4be436ff7d813a5cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b82bfe937568d86308806594014bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8922b8053e611c7160d7292570760410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf906ab28ca2b56f29a43edc27095c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378d5f2c9a5ed2b307ab7a9171cf6e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd61af091aded694309d3280a318d02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd04ff0edb81ee1f377189e81ab38a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd57da61c6c6af12cb9b89b26d604415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb6c289dc85071b3e54a11e50405c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957e70e9c1f099a966a005c6aaa724f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021b5ee19aff08375d461269106cb83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dca201035e8b73acf234fbcb5a10f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b10677711d223424bd7f1f5b9c922420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e682634386b3997bd2ab057505125421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278a0acb069341db4c1584e7ba76a9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd180940b6596ebb8177fada5bafe13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513f6046dc6244d784044d0167d2b2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206009b7d18d958c2362ab7ada0ef8f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccc6a2afb1530a103512a6e79831ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27188063a0b12015e7c6fbb6e8d1d315427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939055785e98388029d1f8fd1c01a6dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e7604abbe4d19176b662327c36dfe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d63c0c8a050ca717fa4921529ecd0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37d6f891ee0e606d06a9ccb2de19d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1251fbcfc785c7ec21667003850123432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc92d735fc83f083325ee294244ff7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27a0d347fe5a0ae1182a2503858b0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15d8653e7622575d3ec33bea4898d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acadb55a3d48e1ea3c2f74b27bf17b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b9f173e93d91c0ddf9638a17673b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d26ff49fb956abd4c72ef8512e0e58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15622559d8faa8e1591b9386e49d7a0a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091424563cb8b99f9ec156caab7d421b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa5deebfdecc5b906719ca911df6be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b584d987f25be16d9273ccc4dd0a292442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c8838e16a255d29e26611e6bdbc84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cae6208ad313d0d5d21ae77a94cf7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65eef9e36207c0c5de17010bea2293445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01ecd358a8c9a7549aac54c8cec1ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496e93b91a727682c5f7ab08edc61fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758da496a313de9888eb78d42aa100c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ecbf7cd1339ec5e1bc01ba9a1f98d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3142004d9bb0e90c27dd2a64a18bd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b7cde895674b9709ae4f1cbf3d1bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364960c73896dd8a2259e50959877d61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bb0f38203bf7a5b60e0e3642c68f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61681234a86a8bb61c89f93cce50dae2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b74abac6a58e6cf9c2787991721e26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4baa4d2ec5b851ca5eb0a727ed61e96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18160ecd8793012a8ba70b3a3beb703c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6b8dcde1d7fd02c7ba41ec3d8dfa4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57980d6a7cfb0bec8ae5461876b518b3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd4cf8d06d1449ddfad678c508bbb6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b961942885cb54ffd76074bf8b2738461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec09182a7c07374066f1efb79153ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f07f97304b4ef00760821cc0b3e58c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c378002b4da0185c2fe2b2d3d59740464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd0a5d14c414b5f2682dd61eaba627465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358d43b90628fe3a06f70fed904e966466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd6f5e88e304ffe49e77e855b023dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c419ba5fd1128341d084b261abeb98a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336f01b98b7809676a9a4110de5d64e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe959a928a0b2e06862291a8f9e1aaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5945badbcfb03c4f1eb471ebc69f9c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c70c41bedfbb343df0718117b7bde4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d013156750364f406c59c444a3ed0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d002d370155ad91ca3dd0b63d7c5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72acb60c98e9ecc872b50039a7bb97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53195a1c6dc1f38aa2d414e22e54882a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e504fb8476a4a3bf888714de9d8a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943be87230b3d55467adbfa1a517449478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8c94d9fcf5d3b75f6d10519c38b32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d577d3a7cbba3ef2bac666f2d40c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fa4ee53e834f6f3bd49b60d697212481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19f3e50084a7d2dd610e5e775dc598482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47a68917b7bee12c670eacb8e86c09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a235579a85e21aff53abcc4e2720a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2349fb09a1415a663293fc212716f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb95b50473c61342a2ff6a9a8258c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774508d5e9ab2466715ee2ab257ea3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e1c44af3c422fbd6a9604c101f77b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb17fd181f4a21f66ce424a5f0b7a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318025b0f362ba060a6db14aae92a65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04040c4a84c325842cc3e48503b960491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfe1668e6edd998ba537b06403fb78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c899559cc39a5c7d015a56ba2f925c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b49facd723bcad249b98ad0b0759e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485ba09425ef61ce40ab533048f9bc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d19342f85e698600f634f37557ac5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c10e6e03cf511fcb6e80ad62703e9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fe30daaff2ea49a5c634ea53af836498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a777be0acf3c1465e89a1ea5b9c88e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36d35f8405f4c76f9a03dc9ed394c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2888849f9a30edd89cc4d001e00d4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183fa49410ffa9d8c6e9b3a2630ee0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03ab8e31a354b63bb66cdc5720aacb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564e391de5f86c1d9890d16827494ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6743b7dadfe9de847394bdc68cd5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7820aafbcb1afc6c50a347e9f57f047506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eb1021b5781838e784f16615d041b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f7b8cc5532c077b4c041b411180a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76b0048945531490c57bdb40c65b7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddb18059be1bf6a6c42140afb42b9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098393fa6bdc29cf4ec51b48a532db91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9d856fe6b845bef30facd711d47ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96a854a05a773950cdeda57853194c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f15247ab87dc1ab496cd53a27817b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb634119ac35be573a9c2345d4772378515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfbf4a4e016f3176528d2c50b4b0e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad74640bd9f974053e7d5d1ef74ea79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e6cf8fc363fc48f51a2c240e4000f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02401899d4c8855bc7ae270b261f6dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f76e3404906c446b7296c5330f9cd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419d30af3b407dce642d67c096c24d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8109ca1425de261cf24c53504616354522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063db332c78e0710a4456dfca4f0135a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03bf37925af06a9e1921099a511ca4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b653b27fd75f2cb67c73ea893ba8b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080371db4011ab9a360140ef91c773e2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76658a04689d6d5c3cc337db647dff81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f256579f136756900f30fb3cf8bf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae85c2c02547b000bb1e34ee54ff8e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3372adf47fef5c492d7f99d3f88f74d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30af2d0de48a86d289bed53d91b8e91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdb432659f9c9d6cf00b00b1acbff3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fe163fd728fb9f2b76c2759db3bfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348ead1290d23b7556e980b5399439a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129543e23ec86815b46868afdae93760535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c55a7a87b096e7fd513ff5d5c5b19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011bf8da764bbcc97d3540ef8c4dccf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564db15a743b0f1a30f30eeb5aa1ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f09361992b76b7936689a8746d3a8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5ec74cf66e174a600916aa094cad4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522be06cea78e4104da67150d4695f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862f52957e44d3a7c28bdd3bc0d54eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86ba60ab3279ae87e71d4ecee4b07543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5717f64ddbf9d401a80f304f184439544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0311bb4681d863d5720b4065166c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad196cd80a8b6c3680151f56becd23c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18166ac5a224778bf9804376d44439a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28fd31cab1259b231aab5381c171e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328fcc5930b8a4ed7a53a9ddd24a78f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdafa5904b5848960e78ac634ff7e42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae585e6685cb5cf2efd531bdad0c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d108b75f8a7a00e963268199ba34c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da51f2ed81ffffb3d3436ade9901dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b590b9378d975d7ce67e664116c88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47347e3949256d804e99b016ac26ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86428c3b7905958223f17003079a9bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f78305357ce793ae2492504cd69a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265b908419994df2e5191c61f4a101a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d2dfce58032531eded0d518a69a79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ebc117ab138f36a45102cb2372426560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091531c9f4e90effc066390b81617b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762af5407b5fee6a557987d64ba45ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8911a15e62f809484c177dddefd255563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60431d1d2609b415dfd083b0c8f0ae0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f6fa642fce12b3374011e8f5bbe8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2dd897b1c03712b54db53ac41195a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ea989ec7fa8d3eecc75450450139e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b33ed1f3d9445d3c61fd5577a3db9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a02cde6ebce323454702cf5cd1db30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eceb1bd4d0ec6a211112afa6333fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062a4988ac99d6d4da851dc2e90e86d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580b50a80310e8f58c3886513406394572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fa87c634d4f6afc127b2022133082573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aef90faadff7365bdb9da8009fd6ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a95eb4f602ada0db04e88b5904be5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3774fd00bad0c634413034d8afa9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f43603f8fcd27cbdbd94e233fd7e1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd9e095b0ff09a0ebc2ebfce74f3fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bab83d9ef63747fb3951cf7ed40000579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa98c0bea3140b1574b3cae2aa4083580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08781d2f6cba95829e7f3b41da36e72f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106d533e18dce2f93e1bcdf69462294582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ddd8263bdaa538bd25a62de165ba7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898a5004e687bf2e59e864ee169cccc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fccea534c467b985e202000fb0ddc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8212d30bfb3d1fc4f0e5567f1149f6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17590234ade070b4ea8d8dfb21c14fd9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de4d58dbb021627dc7e406b7585c86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bb00469684c704874f652b5164610589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c5a29b82a801028aae7c25790eb6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03d4da093e61081d36f79566d39538591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406f80b4d15a1b56268d5220135a43a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65796be0890afef390331d2c4baf0571593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b55df8b2da1c885acb208ad5391a9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a01ea904d1b075af9d806dbd177dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b72744f355b92bb69d66ecc1f0437596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca347fc86ce3d3caf362098ce2503597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857ceec8a965764ca20ec339b726c93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc19e541625007dbaba13b39c21a4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade5dcfaa2ad83672fe612c824e3d6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc1c5d3c17395d4dae307a0570f9cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb7470888f20324ecd98ebd09f8a04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69db503b6136d96e56f1aba475e5d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75a82cc4dcf9681c8f26f2a0d04294604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e3c360308d2414680f38bf9758370605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a282c62224e35cb85355fd2da69ee49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e910fbbe3f813edae802d7ed19e0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f387e50d70b2ba48dabe593342c3ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75570319ed6335755afd88567defb7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08e43b7fa876f4b7e9833daf93f33b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251dddcced0606744afd85dcb5a3cf7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208261bec8fb7eafb19a41db376d4f6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63dd247b92b422d34345156de94aab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defe54e830e3bf98cd59480131afe63614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c8b63b5d019e02ba9af843d7107fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b371b298a747dc7599ac340ea961111616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9363e15e9f8749dced29994f5f4ceeb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f760c67d34a28bfb8f07524b6cd78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7cca78fae2c2f5f360beb36ac5fdc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614674e4cdce64b1bf398de631df4b54620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c9b8d0f4360da27d2386bc8c245ab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1bd701def45ff1db21508a510ffa3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e855186b1b2e0d17ebb7b9daf643d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf96cf3b2a94330a0bed138b5cbd80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa5e875925970a1859abd946cb303c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e04ad360f4d4ab33ed474c46dbd9b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b550990d3635c7a3c065c726f91bff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73437feacc1f4e140b8f6c7f68d7fba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a545b6ec356833c715bf9ba3b7c4d0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc2432705b82b28cca62b79894cda2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d682c7c125bd8df7288ef2f8c91772631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62c954c16af7084591c56532dbf1b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784cb4d19bf7e9aceb704f731f81547633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444c32d0c4bf8bf57a871303dd8edc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641ac5d3679513f6f92568dd26a54d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201539fcc9cdf659eec85fafc9f4918636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaded60daf0389b0f95f207e3a1c5bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0b4edb9aff6a8177bf02ba95ca44c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b9d18fbcb80dc4f3fc458dcfa91fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7025c133c7d3ae37d62dbb07bb1f25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf859295d9779ff2869a4bc35c9ce6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718f4cb82069d768abf94f0f29dda06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0f35335d32c4f05704e49ff392235643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa94a6eca5a883e151f003f3670b02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e57b3e153e9e52ff1ce5f086d8109645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1e5448be0d13b4007506168fa74a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f43809f5de594572410ca44511d7a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eb7645340ddeade7dbec5f1751330648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e4d964d411c9dae3e46325906af8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ae718b52067791a18e8e93a96e37e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634880088a8ab2f672eb330006c592f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f00abdb2f636527025bf766407d9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7403bf0404ee8cca3fef1c0d55cd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60702cfa6c4a955bb43a2e5b2a8351654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a8d62f6d9764b1ee3ac66ea6074ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c1cad74b06ea55c0d54cc7a93e075656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b81804c4baeaf6cf83f756220ba90657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b366b55ed3e877c1ebd9f7d52f7f2a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b63f34a7b81c493d179fd2d63af66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3172f617bdecb3051489c649fe44920660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc81b30759b1810ba35397c349c9e88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7db18a39a810f690fcb8265e160c66662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8f50a1510c505015b8d9683709197663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25939d45d92aaac2a06c27147b4816664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1de6f72f7a27fcf6f77dd22ada2d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0d45a6c898e193e344cdf8d451bca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1882bf9fdf399bf8812f4d91a7616667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d11c5d4fcadf7b9bd2df6f0aebaa8f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f580ddd615a841db8a41fbb9d414669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227259243d832c4192643a3558b602b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fecd27b978282f9a9af8da20c202e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc5bc6a9dd8be42c7b7537bf7a7dca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea284350c933e6313b3d2eb7e365d156673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d168f5f6319166607a7fd7ca51778a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc77b191db65d9b3f069a6d5df71c88675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61154fd19974577e6984f6a6f62a7247676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a4ab1d97ec5d1c1907a6f7b7931c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b0812e9bbd4db8c663c5950827449678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9927bcf9fe8a0b9d91c909f706dfe3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bab1af8f2f28913c53e96a9000eb4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec25d8d2ac93df872c505b03d6708e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815e5b7fb26a964484816f1948b9768682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222643062dea09aa4c13a7358017e46a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643323e102dead23faf764a0bd5e83e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6490b0f61f527a89fd2eb85412154685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c869e00acdb65f5781614dc008f457686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4a2a628cbf846b732f6ef2d6c897b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6b2da67ced32525373af605245f8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44e0e43b19e05fac20a08fcbd05f3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b24408a0f97d717b6147aa47a8e273690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798fcfbe0677220f4585b7d369811e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564401a6e42276ec0e08b7d8b4f58161692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eadbd80f3bdbf82e1fcc1728b07781693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058bc0cc63eed9ea90d3ea2f19ab70f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dc1c70f976e4ba178c767490ba7b4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d218c3323f22b4b320d47f0b1b99219696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ef9a865b7d79913a2b51a435a736b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655dc55c17234836fb02d6faa9694d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d786ea8c403af7aaefa85398f404699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9e7c6b95472120a5e316bedf80436700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b01e800e48dbd2277c5fa79b76e30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de99101c5b17cee420ba4c5bf569f12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beda34bef12994d7c2de08e7989eb7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296eaffb5ee30279d5a3e85fa0b4e9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1dd9730e08c96740adc2cf466e491705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6e33fce7f68706c4bf5881ee6ef18706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ddf632af511c77dd7337a0e8bf2b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8e00123ca1142f950f6be95037e24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcde210cd2b22f6ebc4032b9f7e34c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2d98b44b8e4ef225729bdda203306710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b6c6d57641b0ffdf32b5a6e113b5d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4caceb4eb74768776c748343e28516712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24123b3b96a979c796ef6f88480766713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e0829813e8aff90f5a9be62c1ae46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b96b730caa0a06fc7657517d036db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9a6b0cc9566fad3b1cc9c0d6518d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724bb164b97232f5571eb953a4ad3b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c03c9248394e0dd63b56787dea4ba7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314ff7f0a870d111585bf21bd20b204719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540b61c7f6390dcfb97f23139f2ceb2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e28121d18ef4fab0da778c07893227721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c69508f79be3cc5beeb16e08f618e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201ffb4b3199ea2e12799f3004c3390723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b915e91b26ef3d323f749bc1a7ea9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5464c5b3fedcd15ba22e931531afa32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446d50e44408295b331707fc0ad9411726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70f14a03e3f841346287277266dd7b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc84c41c57394f69d2e13a3990a46b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9cb95b47fc1e8902ea0f513960521729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712b24c7f1b0fccfa5f66a63a137dd9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7552d45f153b470b43331b2fd4c79731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425d11266d9a75ebf7b1bbe0a9c22a7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f769e8db21f769773d29001afdbfc4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9926348bd1d015c8b33fe2cfb10c2ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0dee41dc92d661e15f6875fcd98c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac89a67733dab30360134a37195eb4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ab4b596321969cb8578a3e3dd9146737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d346d11ba499e7cdaa2fa7d9f978738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147ffd884424bf71094dfc09cabf5f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd89d056db868fd950536c844f4914740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26cb87e516cb6eb6ad50e6eb1075d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea547c6e197f94a55377f077a51f4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6e7c419dd7c037a527be11b3421b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ddbacfd5acd9fa8e9d6ca763c2259744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73edf61609a149c459d42956c63997745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb5a29d663383c6ca36f4f80ce57fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137e07efab1bbdf884122f15ff43d4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30349ac3a38e2a16237de00ef2fb1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481a8042a6cb73e0ade5e3a101213de749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f8a72528ee9d3f6823778a77b837a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502f731ccc23195fb1b4b820a53f76a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a6b6bd2762ba8b2cb5d4a0647329d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adbacdbee4a1a554d43ad92b2b339f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9866997fec769f2abd7fed3567e08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a66a277ee03ba5ed4e6464bfa59ed755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3beb29cc56c3a0754589a55d6099f02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af69721cc7e32bff46575e71e4bc425757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574e5f27a5236ee68662879efb19353758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8362e3632c3ae5bfb082080814bae01759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de8acf987c525af85eab4bfd5d48fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585fe97e7d827c5cc3bf7db28c6d7a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16a74f1e6c4543ba964064d6ff975762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aeb6094d79e5b9a30bed1cb727753763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645b6f89f7e465d5531a8c094b5c433764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa9f44c0823f53b6e92677137e5ee0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb456c259061e930f70d963ebdbb11a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a292ebcc7e31941e0c4bf71fce61a2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5fa16c803bf8019357006eb52af7c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d105064ae7fda34fd61280dce2e4e7d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe26eaff6fc9b6270af127ad68fbf7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf821ad93cf8735e65f4145f603196771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee58cb950f61b008a5396da0ba9989772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277de5c4515c2cdf160b7123f2b7eb8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd06a350f7fbe8b9f1b2a58ef578e7f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487997898231efb4b4c05246f6f26624775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff0d8178240cf6a07bb153b4c8fbbd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0385c110466bcb4c212d9856c44321777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2374007fe9080b018db794cc4a95250778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694273a90d6ea62aef38dde8732b426779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983a85c64173088d4f5018638c23727780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a76c3c6f314dfc49a7c7d41cd386fb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99690458d7580c7809e585ca352e57d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3f091144d2d0dae5f024a82a6e983783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877d3279d49bf8c2c23075845d4d1f7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28924d3f203cfcc9aa33feff1ad52669785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697c6c6cab58f1e6256dd8e5966157b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e538a32f97e9b38ac6e77850d7aea787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01473c5b42480ae8f6557f275cc2472f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe04615420981f4f072dbdd8a0a8c2a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95309e6f8ce1d306168c7ea842b2a3bb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1f44f250b13e762c6172aec23fbef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3608320523a2df3f8889328995a767792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721be45c8137bfa66358c583634ba006793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888b3a7c256844c2984f70476e3b25c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62bce9d50e13a641de054daf770d09795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3520a6826c3a9b85ca863711f45807796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bd7f9a270f4bee07f09bb4dbfba30797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc7123ecffc8cdf0c0fce616e516f3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf58b2e881c55ea75a420d43c4b1d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd72c6e705c02a9edcfaf98d73ef1e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ecb1ac6b190ec19734882cc1cfd03801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60ab000e27c3d63a51c40fb27976fd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05229378538c8b18943bc9b0d49b47a2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3360ed1fded8c57cd56a58c85fc7b80804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0970df0cd147a9842e70561e9efc01805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb47e393f055fee991d59d21e0d8cd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108f285333ee0c46ce9947e3aac7dd5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578fd5f152732047447d8d8ec6bcc72808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeb15cad98a6329f0dd225b070e39c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81859833d4b2b28eecb63339b21a212810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133245317f051ed346f6c2550939d0a5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ed18aa73731d07506029dcaaee9e7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9965dc48bbb7411c566d10e3aa94e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b044e9cb9d08830960ef21e86f009e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2265a734129bf655ebc7d51bda03b3d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26a695a83328eed5b63748e6bf1329816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2565530ec92380b36e69229967cbbef817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30244ee2372fbda039ca0635d55d8556818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c44da5519485d2d2992384c3c73d1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324189fb9b2d8a6a069e96d24882f34820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3c0b10f1b985a532d1449686b3c09821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d91b326d42a9d880fa54cd677e8fb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce9516e30781278f933f1ab2548d81823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007b793f043dcf6ba775abb2f7d6601824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd2d9285af9f3ed3e9e74bd76f087825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365641043e8507dd76e7eb1a9f167ec6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468688395b1bfa6039a9b8c61235ea38827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade7f5d0cb9a499ac28beb5a8f1905c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069d9df45a26c5dce3ba0fc0c1d9188829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae78722da4a005ba1601327da8bda2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd5592483573bab7820fc1dd610b12831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbcfa88e4710dca0637387cba9aea7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a2d2bd7df7e72853d153e6cb60552833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778933e45806100d986d434fef26a7f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b91cda254dc8dd5b241d5d338fbca3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c40cb42872e03f2bd8099c4ffb20f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb11d56fd904ab08e315abc2d2db4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b758b15f8b7f85089e99c150ca9168f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacb66de91f7b1c5c388cf4da5a3c5f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd8472a4cbefea9476121e1b5300c8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca9a20d3958399fe4252976bcb0545841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c602c5873d0a3bcd879bcb31c0b27c9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83962273ab1d39de230968f93726802d843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a560b6ea8243a043dfc9ed65e7874e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a90d038a40d652ade48ff4ecb13e152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b31adc2cf719ff296810a232a3482a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a23065a006d864ed9db4f651bd4dc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22683282026c2892f3dddd2aa47d7535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d86344bdc1a9db3acdfd638e05e3846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0e94f2dcaf9120c4b94c928bb02097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b033d272cfa2e1b3d50749179cc75cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f40a95c85212164c8457eecab9c3db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a65f74d610029293475cd8ad68db4510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b219de0943176df50771332a3e8b5a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60a8003c14eb6d6604c7509c1df8ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3424a54849c772fdf8be033f635f9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998132747eda487e50849249df7a3ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e928ad1616811ef7bd6ac8533f982715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed6dcb139b1159841c6ca4254ccdf916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49c69da7ca9859df20e2d20959ab1017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54e075c6a5c840f1617e489992991218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b981e1a29a1289925a3f2e432c5583a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30dd184b8186642a2895867bad30de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ae6fcb6abe3f75f49a2fea869e75221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8d99fdc776c82817097f1c24834f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de603b011675bdc14dd0b541512b57f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938678da346e6a4806bad040179ef0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5fb7b0ce4affc6bd763c50746ca4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2f154f838516d9a9f3447c45200e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2649b899917025b516725c51eb37827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40854fddf4399a4ce6103a44e6ebc26228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40033b7a9918ae667c13a1e41bd253929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e2958d8b26544850a1e1bafbd470c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcbf7afa070c489e4217764603829031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de57e70577b40126aeb846fc0af2b2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4720f41b82eb4cb18a0239f81196533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfc701c42dca9f912e811ad9a0814234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dd14d27398f7c4ff5112eb5fc02e535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b960de3f8208b14364b103914f128f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016da65d10c8ac87f91b9fe82ad3438637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2408d12becddebac6037af9db5b494e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f61d1663aa3c73e086286be391238239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61973b68177a906b4a07b80926788ef340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c34709e6211e23bf93a2269657ed141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ead2f5243f8cf8e7e9f3ba55f7b0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57744cc425e9cded9a8773d74e0032a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cea792e2caba2383dbd8268928de244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b2d372defff99d62a36bce780cba145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44091e5507d29c0bb5e08b135056e1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1098cffad5b796525aec2d8a0215547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce36447c8d3225abf95b5625965cc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aab08e7a7f1bf08a84d8213b88070649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81af087d30a8b59216a78ffdd4d9dc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6d20e1cc21077d82b15482c79ecf451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d82727d9783527e710c53506ce089e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a546fb91fc5ffd432096aa563dc370253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d8306905db0acd109f5fcd6a58cef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d6370e18656400a0bb5c66074c3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eac83b189f7fea8d02b308827a653e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06b3a2e62b939241ba9762ea09dd8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c3860b211f408ca77dd86daeb152058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9613b05d66c8487b3a3a093c865b7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd1600413fa646a9c02e8761b5e7a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330ad9a3d3dfd2d739ddbe38a17c03761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea7f1f1781ac640cd4a95e20ece07b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833395f01c497241a497f17956016fa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb2c87bf6d05d967f11e41e875632964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfc6d35e70f04d453256feba64515665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde983aaccb0421d1b0fe79d5ac7671a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624736b649a22e02937dee8d2f5c2f5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba45671999a9dee9d319c9cb3c7725868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb45a376077f868cd1bea5a11bed20f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2dac1e62c92d36e8ea937f597cba370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536a6b1055f28cf357d3d956f3dff1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80305da7f733128ed7f5da31ece73ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b1d76ed7b8280e19b9e83e4432a9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0557ecc53cf433e3c5a689576291774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ee0dfe9320eca77b013534e69036475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a6a4e5f827cc606e68a530a0059d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8df582a8d337895dec73d3688017c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a39fbe37ede53b74b84cab68d1c1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4838d758041104dbedfe1ceab094879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ddd2bb6947bcae6cfeafff62d706780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af698128f237ff56b507408fcbc740581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31effc87e9a6b25bbc360efc2d432c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c565e76070d8cb66f95b7a9b1040e0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc70daef15c2c08a9f529513e4fa7cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e8303f16e81bb22d3e631b40e1f9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0270be46dfd20ea25f8b3c78ae18b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ea8e411504479a4d31eb0bb79ca6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8b639657cc561db34274e00c0e54888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad612a318de6e9b43bf33c30a7414989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e10e03fc3777888048c73818db18e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb49ff4a4d10ddb5ca7b207cbea8e3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44457f3bfd8298f096470af9df8227792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf299c9337a69a8312fc2b5d94325e8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e8f60ab9aa2861d03de721aa25a3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093796e95544e49a172ceceb1e835be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6303c034abac9238e5902154cbdd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381ff4549854b2b6f2e55922dc8db5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c47b63b8d2fb9cd557e1fb5cb97b4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713793743ac6a2bda5c62e72f686aa3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aa6a849e91234d9093a022c495ad6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc806fd01e90746519eb82c82d49ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efae8f3122dee0c097cf3978693a5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3e459a3fad764d62c1d51afbafce3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e340e3ca3834ff3fc4971a7f4a5182104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eee78b1e3d078d01c9b202db514f23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab523060af6abd0ce717a377344de90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121a1a1cf82be1b5095027af4413afe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90a6dca4b2ce384002a8792b0e6bf4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0b6089f37f1b4716821cfde601164109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37220c834644a0d57aa9d0ea2bcdbeea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de46ca1fdbee6812d893c067346326111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddff5a8673efb512b4df887bfa56b6a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62630ade46fcf067bde2a734dd033d92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee2ecf84323da4e11fbeba9798617e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907f2cc5759bea45c9d69d0d11048e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dab8a9a9b60b29757c2a163be1097116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3bd9c0b765f97a93aeea9551dfdff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e783131a3586f36b5e0ee7f7689b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958a5da5a22385ecf3161b48093309b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68860d94b118ab7cb1ee7aa9e4aa9ec8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12ac8144d75880ac876c88c423a3cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a172c84c04ead1cc77b5c607e2c89a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e698dd9962a97ac6490f3eaba0a89b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8268905ef713db2f33acabb6c2d926a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad9598cfd15a1f01b26f463e2fbdbd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba9eb701931d8489648bbd88f4b945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b01178db95af4ed883053f9d7292c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2a07fd48c703804e8e05885ead3a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb232548d98b24ee268b9522ddf064129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b288da664548c46ca2b2202faa0a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f067aeb247849a5f21f104c1f3a80e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604433836c4b3d677b2aa54dfd8ffb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7bcc4bb5c7d8d4819c23f95ed4670133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ee404d9c62e6a75620c4c7204028b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a6aabf9cc29ff702a80b92e9c6954135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f70cbea62118eb0868df8d0aad551f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f5cef7af6ec893f0ee02725cb8f47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351c85e4b3cb49dd93f72bfb26717a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa795ad455b93fea725c1ae415a80523139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d340d639554fdddfec1f8b66821035140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ac6590b977d916d582b5ae5b8c316141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7be8ebe6b7e95cc6c61e3a1c4ef0ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ca5e981699779838bf97bcb56059143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb50c9125e461b686be8c34da3ba043144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776f483b101531b8eabac2c9686117c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98e8b3bd3e76024c0bd88e33a8134f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f35ac6ee3ae114bce6a058272de40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2064a9525e95e6759894b6f52f30b19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d39b34eea06131e1fb68455f5ef97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e632acf558a16a90a3f7e2fe0710f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b74679993ec0f0946f3fe690b729e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0ede84b75eeb7dd86df65ad101575152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6adb32f18d68ea8e4b18f4c007b25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dfb80566722ea8bb850cb43fc2e87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc673482768c20079b63a57b8b81bfb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eacbb841ada3d23ad6f1e67ffdb12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ff6b820ba82f12092f72ab11fd4f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351ea2c67979e812ae4fc154abe96cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171097741a8a0dbe04e92862c7d8379159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69948e30ce0b6a611395fc328b7e6fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f199f0dc9b12e0f67de05abb8f30831161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ccb43f36f9f25ab76f7bfe4b35323162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be10908ef671eca184fcd88bd7717b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd77e70c5ca62cb963eaeafa242187a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc215390f468aeded0d22034eb7bf78b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e029b9ba0ef8e009d2a9e351af6fd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc92b423e36fbe6a3af15a475c534167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107c99d214e1d8e49c4df8ab9464eb1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e083d2871fd910ff20cb1e114e214b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59675ea732d30de5417ca77cac5673bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4ee91009c4dbe0c52ce00fc29c13a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303fdd680d902d531accbfb9c3ca131172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92386e3d7b756449aaf2704f87544d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2087dd434452b05af2fe1e663d6195174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02932075e7bb9a77252ec9e73238d0f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4fe166210f109bd5d66ce3daf59eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e6b3c3fb522600de7f3de693bc92a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038d6bf959f0b5c5becb767566c6b3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553496f244cb53d071da7375580c7a3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edcd11017bb1d9b02c2846e336f51d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ec23da67fe4ffc27753b20b876a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a127067065fbac6468347b0efa8af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e86a8168b10bc650a4569a77211341183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb511230a7fa4e797d70fd29384963184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c7b9da19685d0f11db3aaa4f98197185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d27e9766088f883c53f5ef208891186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9d56e321bc7619e077268338d4902187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c05c5c4a088b38adfdc1ef42eda3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80492b64a078e4e7cfd60bc07887f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a95dbaf1cd3a63e92326de47864aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99033ef277e325d1c614fca9791651dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28216f3e5ef8d2ee3dba02af0bb9770f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507d3926d53dc3d10d6059986dccbc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff8ad7adb34a5b675c2a0ab2ffd28b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6865de09d8df1daf3ed3c03f610d7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91eb49b39c23e539d767e61aff7cde0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fab84e4d89fbbbb4b69c0d5d584f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689c4ea65da2c8642bf438a6592e8a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d213e2d3c7916e0dab5b2519d04152199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942285fd3726199b8f86d7c08ade02e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994792f8663cb97047a0da662b2ea949201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e733922459647e3332dc6d3a5da8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163ee638f77d9f335ae91606d54dcb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191557214eac19d292e583ec9fd5698204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc4c4d89c310f4cb4f58ee15c106f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3f0249bda5100bb9db995eac1455f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747f3ed7bd6561c5bd30f44af4647d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06dd9faf119e0d3463dd0c66ff042b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7cc80d78773b4c1bee60394e4fa34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc503357e1ab0f00d8ec0d453fada6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5ed7610ff27583131e9c5598c1699211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11cf2cd6501a402786097b877c7849212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8b20f4aa88d86591f7cfbe99cda4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be3870a3b3fe75dcc5f4af03f45d00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd19f2ac82bf6f898c05286a1c478215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc513fe7284a68f7761c935e0a7e08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8383132c806b71c8632ac4755922b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d023d3ff7fdf24a8ff174cb05096218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e679eabf0156c9989fa6dc14d828a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3086f288bc113ef68374bf65e81160220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd039be7a2aa70e7f568ed162a26dbb7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f268cbdc3d94d00f4ab149d3a72f5f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604a1a5a67dadd7b4c706cd74cad32a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a3a2108b912c609719339acf7871e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075d5383897e0e38ea564bdfb083568225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d9ceb38602c56f17fb03a3e6be440226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cc096db584a14d8efdef1a77cfadc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fa9e8570bb3bb34a5ef1ec5c8a1de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07320b5b2045d18b33923a652ce8f326229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef10c2855801d3446d7aa038f66388230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ce83e5d4b4ef8ce51b1723c3aa550231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c49fc96e38e37f46709c4cceaf344f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83447883a3980b93797df59d042dd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2d4862016b3964bd18cc56c20b343234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7796d43a0e7b84d9180b0d942d7b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4796f6a6d0cb8acbc301437e5bf8bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f735c14e8ab4735b255adfcdf54dc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb27eb9bf4270ae0dcc5a8d021499b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab6becdf8f78e79f4da8ee8d6cbf0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7d43d92d319a9d86774577882751b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea27cc3167382488ec7693c440dff5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6aa44174b324296fad9670d66d1247242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8db4c7a0fbf914ecca9d61b44a1e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d46f5927444cce99ce75faa168d5eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf456a3df8a49860851109b97f564b1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b9a78ffdc6ab0a97fe0d8a95c13a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708ae8f082e4003e7a585c5048c6502247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1e03533ae5f1b2e2df94d0bb82fc6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c3532b7b824627981206e9a2b9b20249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b403302429c1ae43b5eb2860096d479250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebf76cd7966965ac365ea98cddd085251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330167a736813f2a2c52f7e20acbc9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588982ef0bdc40da29c9aae897db5c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d62626e42eb993788902c0cfbccf5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b12163b9540ece5892b961cd35bfc0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f207b920de78a2527fd93abc11555256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dce14ab0acb49963c19b7b1ce8559257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d25dcb2d4f3516e1291ca2123e370b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f5a9dcf4458666dc21873e16507b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5bebbab46bb451b2a8d62c229ea47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885774162457054a548a30a5118e0e31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9c501f29b8887d58d1da76dec3c35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9ab69db0de859b9d3805e32956c14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371509c07b8017e98eafd6eb2989bc69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef04fbf3d080641236479e14b9ff3aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fa02400faa82f2a42df2f30046495266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c24cb671df9b80e2c78b44aef2d43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87986adefd7b895bcb50401df6edb2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65b5fe9b037dd190b29e529a6d2c0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276b13980d0f27fed6f8186d0ff4de4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b01f8014f9d2280215ac07c935f62e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51af4496d736245438f495a20b6be4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5760135f0f121313fdc963cdd602604273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786696575435be0e05019dd24be5c200274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bcba86fef08205bad9d505fc023b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da19acebbf57f427ce90efb7e4b9f0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092444a6c1b8fbf588c49bb74115eb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab12d02ab14f09c48143c09dff770c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3787a72caa531b797048902f2be7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa80ef0e7246cf44c0207eb33037ade280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70487efd2fc2762684bc7a8b97e34f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56beb12fd8e2baa155fb675d6bbcb39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420f81060269ab789fa53885438d0ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5a9ebf15ef2e7b146c043ef7d50c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e352f0a7cc1ee8fede533e0a07925a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60158e15fda1ffc1b1709937b3332796286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ede052b6c1c2a2bb84b8929d28c98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a5c8c73e2423b4a447a36942f7f90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5e8b31e291c1922142eaa09316052289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc4f91967db7468086abe1c6d7efec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a9f2f8c630514cb3695c7440b36ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25953721afcc188da1a35d16c5b4e0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50648309f12cd0836a4587de5c87ff2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9346b3c1a31e9ba5313eb344ae421294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dfc8ca14a14abf53fcefc19c317c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725eb70a20efd859173035a58069e5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcb1dbf715291132c4b7b1afbb1108297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b70df20e6c9e3c14a38c3fe91e43d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864fa4c5f6d19c3257102d2d6c30b63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88854ebe9f7116592a3a9c5a4d793608300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e49dd83cfa062605dd1ec3f70b7adb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159703d0785e0a3469a31fd90703414b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1252aaf096aaa9a1c39fd960542c68e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc7c6a3b4ab5e75d7a0c22889ca61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ac4c986a086c6810f682ea0565579305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98bc3707a268d24732131abe54e20d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29dbc418f40ef5b01ad14efdb21c19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc306f3e227ab24cba08f08bdbad22e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc069a90437871c7c8daf576619e17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b562346786770a105a6ce979d742cf2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f43e92809287026f844ad823848eb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafdf296cf4075e1a65c317e125cece312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781a0357ba92e8713234142998b051f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d501455ae6a636c01909c15edcb0f31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b6f8acfd0fcc72a19e90463d97ae3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03efa9139a92edac502a30614a8136316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d3b4452cf8ea100d5ffb8b1e1f019317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ee0f377208a8ae9896a8580f65b29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c4624cd8a41bd5bec77df29dd5112319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c71d71f25c7ae3a70366f594c42ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106991fec46dbae2640673179153c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ae6ce43eeb6cf22d1c35ad19f5496322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391c483136a26275c338d572803f21b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7a8f37eb1e4d4e09fe1c7052c5281324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecc0fb8ef3cb6de3927d8756ae4ecb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a56489b705ca90bf387be2f68d51a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9413a883be6c7357366d70a6e20557a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56acdfbf833eff8d1a52b6744d8f40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de97d6bd4af54810d845cce4e586f26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9239834f35d5dec1c7fdf3956d1dd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc8ad6da7645538d8c298bdeba7fe4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9c64f5e0907ee3f04f1cdbb700dbc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb5d98d57d67f3e343a5916d2694f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56670ef1c2028550e68ee50162f81df1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadc7969b8631ae489746a9a22a7f4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33992f1fb06b1019e742258b082cf1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266742461b0191d9721eda2ef7c07786337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb4b611a5afbb761faf07316e4ec89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb49fa6c949686c6c54dbd8da6b585f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8b9544cdcd81fa4a67a8a0e9d8021340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d239927eb6bf7bee0dc7f4640069fbe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb858a5f4386ab6d5c1acf6bb966ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e26100fcaf2bd47085d97ed35e8ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3eb803ccde7dc4c60cabd001b931f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6042c239885d246f9123258f5a494c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be3e6679f88805662196677e63b165346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13351c8888443e9f8fd72d91678820ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0257c4438768d9064a18d8bd3ccaa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5e90e749a8e262cfd15868956bfe9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b1f3e46913473478cf15a31c96386350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb033e5c452e02beda2732d204ce44e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac5a8c8f118390f422910b6130fdc4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fe7f19a66a670288855d84680295c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77beeb71f88046d2a93eb6c1d40408e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e6907f48980418527be364c94c14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367115f1690cf7177cb6832b91520184356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac2e3fcd64ef343880b7af5a9b9413357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bcb6cd5a06201ccefe14d337f6a53358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f0e2497479d762f206b0bcc9637c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a1118494e5a4130764f2116a4d34c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5098bc2826c1968b5e94909047bc79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ec099c125940e0910f788d5a85fd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93283eb94b086836bb5bd02555fb299d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586e3dbfbae712b1fb8a014dbe431d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baa9603012d5d32addbf66b062b45e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e68b8558a153a4101363f66cfdd6c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d83078d629d79ffc21760ad486e00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4867b79bbaf0767c8d38147866b8d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a0c00a76ab7df9cdd43da84d41c0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9d4c3cafa64db65cc79b397bd8049370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587af5a508d774050d49f5b14a0d2f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9fd81dd4a35b51f2b8579cd35b479372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c610a201b27af9da076cba17ed13e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768cfea09cb6f61e07e895e7baa8522374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e08a74e0b44f7611f9aaeb88bb35bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d910670346b8abce4d072ab7f1c0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad74fde2481cbdd40886721755e244e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e88d1633857e8089f0117d19a14e5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dccc4799727686515cbc20f9c04230379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112685697d204ebe48e4682e6c1e917380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090d18e98b576b5d4ed9ccd250d49f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800d5c69862ae009a972dc68d4bd47b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a74dadaa649c10746c65769f4ec050383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a515cdbb2c6d78fc6129e3b455597384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908edeab6da4cc60b7b26a7f63c5abbc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f15fb4ec386372f0491bc6228729b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073a49b80be2c00a6c0aa9dd39d4438387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d007ecbf9a05ebeeae7603e7bb9fbb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6e923cd201d901005fafaaa3862bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6baf253f918f20c28d9e26f21ed7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196614c49b1c68a165b649ea023b5db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce0e8a0c08edab4bd50eb2ee4460fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ce71a3a585e7cf08109ba7c3e6ae1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c115033ca2271ad20dfa0e8111d3ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07927d7b9fff8002d951cccd0ba600ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac529d7e8fa3cb5bea1e57abdd1654396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8b24bf46e3e1edc4563796bcf1689397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb165818b3398fbc6a900068ddf5ff31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d211d39a4f269d35cf980d200540fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe28facc2b02730556f87a25fcd6df7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b38d165856334ec3d6dd1672b962401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b581bb7415980b6e5f4ec5b56b420402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ffc3c689ac11cb1724ef6f75025ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b16873ef7614232078789c86b0c62f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b31b647af508051c828218cec7ea7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d3ffd013de2f6f1e1ed704032a99b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8462bc6349936fd3e1de7e162ebee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71220f7a30ee5a2c53412ab59e828656408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab8117f02b46b9a15c8fac3e081ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e2735eb2a1fa293e521c32cb22769410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df69d6aa679041d94844cebc5348d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dc98494b99162dae3568611893057412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa21ea629248b73e03c813f69c5a8be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440491db4b56dde8fdd3cad15a31c7f4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04261ffc96d4d19de88ddb419aee7c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e69b4d23bd76653ca0c3c9ff34a6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42315b011d83406b6c27c2ca253e4543417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b82fdc14e1aba57138d10d5f2fa256418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb96fd5ef595b13e629673f75ad060419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b8f41e9dfcd24989f28de3615c3f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b1658cafb4de9edd9bd84556b039a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e1cfc3f4be1f588ebff6c0e1cdf01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636897f9e09076d1543b85794c4a96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f8c456f96209830048368aa4dc072424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88011d9bb57e053a4b961e2680b1e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d556a19a21f5ff7069ef08ca170440426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec4139b9f4c30e49b9f3dff1c5f213427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d11a03f7994e0d895fb67bff13a49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25454b24799fab47bdd0c9047dc4672429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af14c9cfaae0bdc719ef0807f84914430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fad9e6f91e24e17ecf9edc739c776431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c9fbf472f348002f4561bbac680a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43022247fcf4a8c81aef77ce6c3820e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa08faf90d78bc771b34e2fc86930f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4430c2e71efdfdaca0cde25695d464435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d631e823b9210a4dab7c4c746412a33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3003084c31ba570d122abcdb7db571e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc69e30290eec25a1566210260f132438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138b933d0faf781969c3ec7e4b83c88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78156597def0ba312ca09373eb40bf02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a057203088ed1ebd21ac0f55549499441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae728f74b3415963a227da8c9c7077a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15992c33e50431294d35485209e0e17e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7a5dca84185cbaff0c9661f102504444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3294e8a090dfcb88377c178eed6da6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785242313f9346175b55ca39d968be01446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cca8c652694f6566335e642010e3a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b213fc4487b9fda6929bcda6e40915448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583e77cd0f4db4f1d79d7c48602bf26449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9e01cb5b68e3d7690e72b022b793a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98108af24dba99d313e565a78b2144b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3559a467d71ee853bd3a6a0a2ce15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ed53d0058df579c78b10dc745df2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca8261fa989487a5c856ab20e862d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6a96d7ef8e85c95e84ad2f273980d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b369a38d7bf03ac265d7f36465c3344456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817bdb6778242e163dde190bdb1ba64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020061b0bdda0dbf7bfc6e4105ed53d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff5359bb90a0afc633b0574a1bd877459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a59459a30f910915f5208af1ffb27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c83769ec04a3c1ef88f83c57a6f6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de127b30c95310a761f3bbd1a6a8d57462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad29b20140e5a9e0a74e8697c363f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8543dd1e411da48dd3632165ae88e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69249826495a7ef9c175e634e2137d50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594bfa576ad3ab6f3d9f0514ef087ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b045a345078d2446b219d3a3f209467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38096de3a655a49bf6521d6e5a49b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dec4c7fe7c01dcfa9c8364ae18e19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0943ae952dd6299d8d10637ac0d2063470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14c9bea9bb7381d24bd6dbfd342057471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a1e7b02af0b6f0ab4c7f0333d07b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442f39ecb5ac1fdfc1a33528c020393473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddc3c50985efb31d1c49094b87758d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c00b5080a52dc9d9ea07b014dea03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e524fb4d40a11ecefc7976829e44e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f9bb370aca3baba724e4844250f72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5673e8137af55ecde4497dde0b8c1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f09bc4581908f8c4de5baf38b0963479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3286f5e21f89f05ffa67cf203e79341480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1c01c9112e512477b6ba41aca0cc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b13591bcccb5650407c8824b6657b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd4588756eb5ea04ecb4ff5d62a599483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f0b591b382a1cb3c68b8f4462c526484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45816f8567f2cdd721330608b8bae7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f4dd6b6549f258365a651cafaec81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdb1d7b2315c92f6e5d1dfe06cb880487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b300e79d890513005f3ccf93b6d5b72488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d965673e2494d30d2dcbf77869098b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da721e5156960b6764577791989e922d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e17b09dcd61be2273c38b56a5838a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e89e4fccda2cdde14b0396fdba322a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06622df920202a5cd4d59dd5c33a06eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a8d1c38e0a2494319e14db700f20e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6bb4da9638cf37334f512c1a367e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673c814ab84045885d16ead3daad8ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66261983a3132ae0a215528486a54f3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9345b926f6e964438fb58aef367bbe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554e54cc33b89d69de7889c4614a64a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623e2bf49e027157f049369cec2330f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cec9009e0a9db3fdeb74bba0e0048501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a751754507a1bb9e07f3f2b508850502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebb8068f666f220760654a5e8a24b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8e6d4fe82895cf53128db029f451c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55b6d4de4e3b73e8dbf2f5d956da59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5620d283b8d93f0317574818536d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419aa88d7a981db642c09e01253fdf0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27866c7d2e50a52edb0738f2bb107ec3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc87000d7b2dcdc2d9d5709b852cece509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826cc9145a73d6c5edfc383b78e52fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc7d6176a2775fa95d2c4e75b79eca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972a3d9d2bf249e2e68a2012a4ae2e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467bc8836cdde37c57bf7cffa2bab9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eae35e83806181262f06e38e9b4666514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db52db50ce6102bc691529d38a81c8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14671299e65c4d72efdd7f67b260052516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0c4c207376d302909fee1ceb6edd3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120136d00778d5699dbfb069abbb4223518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68b17ec941c2e666f4c0ab02da229d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20896c04a719a2a6482c8854bb460a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcfe25a35644040eddd1f8a7dd5343521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59be2c521fa120e09e010e1b3df474522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae3382a59bf01601512f72d6f9f0dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b819462bd49c865df4a9ca658ff184524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb3aee1859ca823fc52b1058c2ceb4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fc00d20a8421b39046300988504bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb2436e423956f0a774797356420e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5185b0d24e4679fa6f3183920197a3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86541522994e946b9b5f46074e5c258c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc7062a7c2269e8819a1d6e6c98e98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a31aead122e9d668e893f5e9b4fee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80567eba85b7a8ff8de8199bece1cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e4b6052dd0733b9047e711b9f72ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf88d5d8c3e9e8d7eebbc2251a819e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be295d58b8c73cd0b0104dcc118c0f0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c838221cf65ce222b2293d8002d1a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24d0e0fa3b926f1ccb678d36e24466537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fdc0b9169a8ae8d99be7459d81fad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006af91574ef89988acedfd7c73dba5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066d3f0f0fdf502984a0398d43481ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a931f592ad8b8ea0d79f66ce73d25f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad2b29284621caec3f95337673f604542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f3b0710af77c9d6bbc867d3db63e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a780c9c172f21b58cfd1ac803646e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614bc69bb81874e7c4ce9a499719c84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4ca699760da7a240b773fc2c0bab2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a5ab40ddc771704eb96cae2f6bd31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06923d1d71508be863c07b8aa60e6e91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abccdb4d89998625ae12a36efe0c70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1920606b60fca60b6cd818098b5c06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa717629e3d6d664723b7239bfa620f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609490b62a98a136019347b342585e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c530892ae74e519627efca344a8fd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d9bd13dd3531eb297e3862dd84d65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2aacd83032edfcb3434e8e4412725555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb975e75ff9393d375a403cec9301c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c11eead2cc294746014cac61b1636e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ca1b1be0745af345cd522086b3227558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630358b593f2f26d2befe14b0c230f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3a0397375d875645d1c23800da2af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34559339c5af9d18756bcc153f2ec832561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594ade58651745e47736f9a7fbef907562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f7cbe1f5e7850e12b57d7f57ac27e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610303f081895620be5483ac2fef377564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f7f747c4f2541020597fdf56344d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b19106c141c7b6b785e816befd089a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c524e9881b9bdddf745b8db776a8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2ad145d61cc613e1dd128435f49f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d386a68af33c81ee9b336f1a8ff6e5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d85e69ccc9b9795a9af40ab527c4d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5de792fd143974dcdd5605ae047564571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b36343c70e9f452157343eeeb3d1ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c25f4af6f3b19c7e637a485893a35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21711a303a6717c33f4dcb202bb804574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7b262341ac5a2a37c758a598065b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d501562ac70d6a7b9dd640a21f044e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b6f14032fd84d048f287329c2529a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9e0a010758304aa29ffc495634d53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202021ed2a1b3c810b62f704883b5270579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca85806acdaf8c446049ae4a91d7e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93e465ac7676b3cba6cb05018ccb5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4308df2ba0a4fcf8bb91fce44cf17bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183d9af2e7f554d9b0fd6ab4aa51362583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57639c3e8d9b76798e03f87fcae6fbf5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac845589b5cdacb6643bba87ecd316585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af05b2f202279d1798715167cadbdb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0b0bf80dd1a98c17036186790fe24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025849f52c6bcca74b92d68afe1814a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8758f1b688b8f34441ef52de5b719589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82948db22894c0c22894abd0b2581c0c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409e1d3c12901e38fb4b8b538e1b2b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b906e0077e8052a7ab92f2e91591f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb20bb53b90d3ca14125da7ae1ec3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758fa6634760359caf5d04c413d3842594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80618a88bb63782ca2042d4c402e697595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d721509b010bb16f14ad0cbe142d0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b241a9ed4febc5852662fe36ac40cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a55e1c3dba8b5cf39779cfc789f4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cefd8401282faaae7ae8f4b468e9cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80539f424f3bb0f334008b318093449f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f5fa217283161b4c111ac7449b3de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538f634a849a61264fd1c6538442611602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d05099924a26477bba298b3b49fdee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb28e010944a48dfae9cd8554670565604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d0eb169c1ad2c7527fc6df93f33c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d674508da0ff8e1d7cb7764f89b8ec9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180965860bb9b74baed3ef07debaaee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc52e5f4c075067836e61a8ba86bdc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1e6a2a3d7b9be14ff99bcd5980ad9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cfe7a98ff9d1fa9204f49dfcff458610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a066382fa97c3392cdaa6fec524c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3a4c0bb00b18440b4e3209e441a6c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ba3c3dc43bd4129636bfc0d659e67613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90af8db3926d4252cff488e56ea0b99614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592287976cc3d7afbe60ff247af99e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ec78e4e6f0799bcd2af70ba87e75e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd89808e8ff5677f8f9d567dd0346a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67050b770cd6c94e51fe5b2581144c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73413313101e486bc52d48e06d7809619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e006ac6d43c1bf0bdd218f325376a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2203a4f86dfe4cca70dbbbce7c1ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6421cf8ee65090d626e9d0cf37a6ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348e97513953ca8d224d0a4bfdc4dc4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f856b80e7dcd997b824e8d1392052624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4054ea312d4b791fc14540b633b619625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0444a77cc43324b0294ae96bbefa0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a574f5a4e5e0c6c8476a81f6effcf0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb29acb61d96024e28c40b8e7bdb580628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f7efc8b66a864754d7766a94b41eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4b7afc4fc05984eb7aaaebf4b559c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4f2052f3a0fecabc50e2fc4ca80d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9709d82d24b05673215709e6add42c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be36101898f2044a04591eb4c204f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2d2c263ab37997a928ab2f154dd74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21e79e58aac494b1264a67b6fa42d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce5075826293fd21412beaf5394d14636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524273fce1171f1ff49f708754e1395637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d6b7f003fa5d27b4bbb8b1f86d760638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9deb973737d55c87d5ebb9aa0b8cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac49eca034035848ce13ef1c7b5855640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cdd5f35d385f2240e4f7d5a554466641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78cbfc247d6c2eb41a29bbb09ee751642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe212ac7ff47510e022271f0523919643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db555f71907f2c6aee2cf827eda3b248644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f186258fcc3e7bd54089cc930062e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5fa845c9c346c08868cc4edaea0f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44be62892bbe45389f0998f6ed8fd00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d89261f3108d730c6a0c232c2c8a9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c0ead4fcbc9a33e140487eaded95c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46a5ab863b5a8762b40b42510365e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87355a7c6cd9c7447ab2caf48862b5eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129e201f56e9d3c99a755cc2f89553c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa88de10cff489118ca5349627bdd95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bde45e1bb91f8070ebf2566febb37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480430fe98fc98ef976cfda8cd31f64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e38711854807f7e47ba2820c795e1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9edbe4b456724e6b907168c4139c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17aa9150e9af4cbe475102207fdf54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd09f80956f2f5573b0928829ae525e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc01cd5162beacef404176160cdff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9c5a46a17b0646f0878010374824b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41fc7056e588cbb60bc8cb244d46f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35970894ff97712f432b7fc13cc36a01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ede2cf004afe8f0d600db089c219e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b75826175438d058f27c3f9303b13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd12323ab657a6e62d773a5bcd310c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98344a34f324edaf80aa32dc25089f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d640a82edaeb12192b34effb386bcf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de144521fd7c7056c4d2419f9179dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b2e6b32440248392d48d34dbb4acd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee716802c20155a798fba73d5048fff7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188448e5ee8b871f00dfae73e5fcbf5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bba08d0af9160800f807becc629147673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5399698e7b996bd241a77bd6d7894e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a114ee13fac04a9df317696e399839675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77534e94e5aebc020d7aff7ce46552e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9d6cadf5af79c89a63f3fb999c237677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670acd132d0b92f3874b235a9cc3619678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9068bee3373a9addc11203c19081f9f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925e1dd4ea7252c6ecf728ac290498d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727904e6eb544b89b57296c2316ec3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a2e678990fcffcd4e65492ab71fbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7108d168c8c3b24ec43883dde47469683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e17184a9e9eaf216213644bc1bdb4d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ba4d39b937cb3a5fc941775311dad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc75d79019d80a04d1511d3703eef1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23d93c41f896220d9511b61289aa28687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a66460c1da434c96bb7ab016d5882688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73471aa2b648e1eb2f42ef1c0a8c8a49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf81ff4c48d4680dada7c2082c62e9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1098ddd66d8fcbb640990b018bd9c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244ae9de9ef5c9a6ecb856449d440a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3747082dfe228981af6474f1c7a42dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5af720580ca8e0830a471e516ce3f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdff6e47853481ab51aa33444fb004f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475bf90276b5e6bdc70fedadefa550f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30897c2fe1feb62ff0d5364808a680b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2449363b819fb13bbce83a15bdd5e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cae280e3281a14c40cbbacc3ba5948699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8bfe0c917ad3bb01e0984a6cd0b90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b52f1bfd13c505fe26b7bc8eaa41b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66620ea5b7771747ee1d609294f56363702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81e8e2f29e29ef36666f0257dff18d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869442a4ebab58a5998c47bc0c9302e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9be5e7b221b6c216ce2d2b0f86fd7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ba1781cda80bfedc5bb27b08de6b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44745f883fafe6a9f2b975e8534b64e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384d9c866c9dab408622a2160d76fb6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973729c2f45b626dfcc081715301377a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2a7a162f3e9444e1036b47c36cb7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dada3bcf8f985754858481bb1c0fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5f51fdfadc0030b9fc9e60991345f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871a2e65f48021cd7c8204ddb7a46c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e724f8b6e5706c07772483d4423cd6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82dcbb0225df42f53a539f73e83114715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871c622847dbee5e05122ce35b22cdc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253099cfd9601e017f3077495d6b5777717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7223f29205ad6b279bbeb95a3791c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee12c0c6b08b5c907070cdaff244a66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e19987c3eb7780e39e97771ac060f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a1a45adb21cabeac983f5d8b0f0fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1382d058b474047093ddb44735a28722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc2851ec5b826fd9c0fe26de96270c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef00c1536cd721e334ff125e2c8570f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ded5445c2d0abe13f8ee116a483b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460114986b880caeb7e1052291fe886a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145996deeb1033c4e3db01e6911d9660727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcc0a084a24b6a876d6e80d73f3931728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38c68038370e8d4dc727316fdfd250729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c242f034b78687aa1f164499d565d5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361c2846f6df3365054d4fdccffc431731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f98b2d085ce2fbca9a895065d5b76732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b91bb3c6b4579681b904d9cf2157733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf23cf1b926ab38bc14b1c7bad7e3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88967a309f69528b4e35f0af7311fddd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cbbf3206b80fde6b6421d9678f5ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c831fb1ac1caa5059adbc88144aae7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40e703577b87fc34cc0ab6b436308f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd3ed32e5266fbb96301229d955672739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f605cfa698f19b9038605fb1ac39ae4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72b539efc929dec4a23868230960ce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c5f6724020e60f58d60ce3b0f218a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d02ad222f3a09b4e754fda8720ba0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d84174d37d13ca02569fa91111eeb0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924851b050249800839d4cdef5f72ce3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea551a6c17d6d6974e774f19620e38e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11327ade3b189473620dc3bac0d4d835747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4915679b40b547966a674b48e7d7e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f27ad90c7582ba7f322273b32f3e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3845515b65b8f6ef1030e946320f0d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6fda9213dade6062cc44544a936df751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c1b650e836da3d3ac2367d5121848752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28d4eda943f07af1833aad30029713753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878b7165fe8f7bc3f75e085d4d7c4ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2a9ff336045068c20141a1117e549755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54698671b1c712cf622dabbb5708878f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f4a5ed48465c782c272d057a93bd1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff799007f6799e280ae60aa48b4cfe6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7743004ae1a942044e76aeb130095a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9821d13c19278c54f2d66bddf83ff6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3258efef4b4713832617f9a1ac59b0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f6c7fd249734205a0bafe7ebd1269762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604448d65bf2ba99b4e1fe720e5ce5c3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2865c5c8a06813c5dc8d4f1dc76d77e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3a171b2be52034031a278791d5aa0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9bcdd9e844274ea66d7b5ed9e5612766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729b9e4145f0412d85ab05f1b9d57f767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>