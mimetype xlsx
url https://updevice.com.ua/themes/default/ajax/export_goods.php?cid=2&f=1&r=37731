--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb469119ea4fea5d66c05a93d98fef391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37229c338ccd6bf9238b8fd4694a8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219951037c791101b4b45e89f2534243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecce00c0c7946608923d90a40f214924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6094476e7cee730bf5eb0c77342955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ba4733ca0d1ea6d0b2088ee12d9c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c26c633b4a6c97adc05a7b393ab43c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f31ecd3556e4301b5b45b657f91018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aee59e4c4ee884706fda53f145d5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e942c5401185e4c62d8796e7a400c1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b570dc055c6f42a67c06f735ef53d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecc8dc6de168d7f525ce4e98650a0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eef6f11a04f6b4524677038ace6a4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c6657b3f5b61a9d0735cbad9cfdc614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce18a71b728828c143c583bad8064dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91a2ae383a55ecf88fa345618b3d7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a04202520a6677709bb774379667717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064355473accd0aee681fd7d27f193018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0b343d38db640eee2e3bf6a8711cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f5a6795fb8e503fff75130ba19af320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b8adcb9c0f5a3c6afd3e038bac71121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa5f34eb16ea4335b1db56eb6b858a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dc775c75aed976530597aee39cce023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d0747032daf61dc56f48f9494517b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56034db4abd825dc4066bfdf640a5a7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01749eade97e7a4ca4c863cdb245cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5df28e8b0ad5f51382028ff326382427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0810b25f12c23f81143f171d8f32fb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6f951c57284c17ec6e711a5e6b2c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe7a8019fccdd065e2ce1e4568edee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4c09ea06ce88e3465979e79ce739c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93cfe9713095eba6ee84e91e5e69d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebb8363d260739a7e173818dcd076c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a491ca42c8a30165ef46658588fd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cd27065ce82fd201e42f2721458f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b4d0415980c77f91e8bab5d2b624f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac587b5a94d4a0e3d09c7c2e2a7a19037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178faffcf746e34bc0b8f97c34cb8a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347bd726c0f47304cbe01b54a7ef9ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa159065274e882137ba90e504f99240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e8edf43bc6fd1138a09278ab3b35c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72143990264ca7262b9fa6194445f51042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8e93cf150b30d72c81c2ab0d01dce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2a9b36872b662deb72f6def93168344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdcb4e8bb4269f3520cfcc62fa70b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daedb3658471963678e83dda09cf9046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c357f23cb3d092c38370481d2bafee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25426b0e86be5922e5bdf846e4b3919748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aab8a2c089ea4589b7cac885234e9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478e28fc0d6e27cb70181cbc323792950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ac1dacf3397f5fe2928a7dfe82cb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13ba87e01c7a200a039fe966416b9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe5f663de5bc854b3ddbb460cbd42653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84664d344d52cb588e7e0692da55d1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fb6cda25044939cff18b92c29933155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e868dd645b23b0563806aab005b0156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f37c5bb7f49e2ae0cd611e3cb0b5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a3818a35d53e6452a6bd4703c638558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395e5441b1048055cb7638f8955ffcf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1164bda4c2c6421bda68fdfe1e5bba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc37ce8c31db87da547a64fab9d08c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a61bc6943d8f5856253d7d641187662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60839b2470e7f633e4734e493005a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a57592148b74b69a5881d2351eddf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b18d4177d0a05367bba682421ad3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71587e6b9d54f1788c7a16a71e0ba82766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b920da55e63ec901891fed0e8169f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c871292fcc7c51ba57d507c65d52168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721429d0634d98dd20da3acf8733e97069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aa1dd0a3f7f62ead163dbeccf5c4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e0fa7eb14b934197efbe39a1edafc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc7bc2093390c1365da50edb1672672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355643d4988dc329a3496a7c515c8da673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119facba3b0b2a9f1e791e3027b98b6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e1b8a95f8cd9df21fefab44967a3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957320ae1b9b6bd5a744d3fd689455276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed8056d9bd6895c9f6215850258d3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce4d973bbfd7cdc3e606b21fa4aebc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be4b76e5d2a15b7004791a3c4a19bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933608ec8b2c1c9343bb00032cc27bd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfe20e6503afc8e85a3b761ab9bc3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733edb4f5bbf270f1a0d1ec53816f6bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9b729e4571c5c74049764c81dfe3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0348a276c418a1fb92bc2673c7dbcbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95297095fdfd6b4f2340cfd44e52255785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a13bc815e0a7189241b562985f24f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf472455afcb43feaac98b308a45e7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9402a29bf9e887377c03f29eed3b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4132c7de9a3f93f999d4800ce6a0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e590738001626a6792ffecf0fa2e58390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e132e435cfcf30f4900c67c70611f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5edcfebcff0cfc9922396e95ea88492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affacbb98ea1dc3585253ecaea68dc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452178d4297af52801e6f62207ac30d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34fa540c03bf50c5808b09a394311b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4465a7e81118c17d7b683799185c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9718ff34ca877417ffc3a74aa912797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c1c3e0529db76d4beffd03dde315b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c48d7382d21d1bb1a3457ca57e94c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756dcd7724c589988e7eb6476bca670100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc81498a090a25e8720fd0e085e5281101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d174fa1759f62fb86a66563d961a07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1c2ddd73e241e598f1cc9eb90026b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93661e70df57d91c7b1a175545a1800f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f220bae397a6ec6dae78c7cf05c7d09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633461dd46a5ccb37c2e33d26ac1b77e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf4dfbd58b27eb4d624cf07c8171e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d8c4956fc8a520fc83da9d89898cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398c491600925fae094d0ecd49a6266109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acccc2a3ec34ce06a3fbac61f4cb98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59563147eb15a40dd87553b6e7fe7ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2434409aad139c5b7911bab842eb2a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60163e39371779895d1fd39a671a276113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce4d89f654aa5cf6191b50283bde0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b655f7ef697118e18da8dc0fc5ed48a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549cf018ed90e1f798fbf92b17b965e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f61b9257fc9cecc24625537216d7d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cac35cd96f27536c31b5ea0a98ccf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dde524a4f1eb231460c0de3b0ff35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0bf92d09b0dc6d0620b34fcf19a37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f852de70a2b3e03f09f17f6031c7728121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825391bb7fd5c2b38381056a8f0ac02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf693a14076764c692aa4c7a8ce280123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161085affd3c54cd9db56e52266a0f63124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361dfe082146605857e43983cc6b034125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babc8bd5985f46850117683c62f4172126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cc34da4d186ced5eaa36c0263f4b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5761838db02846d885f20b1d98ed827128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5660f45c421675db134219975f654129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3fe59cf13363e7baf0bb285b3a126130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef2dc9f971cab222ebbc2e39a2a5fa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638414e2a2ac7a84790e82e439ea6c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9e3701b8b914b070634c50bde1d96133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6752aca0a8e5e050679d0ca85f1fcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6f37cf7fde2e289f9462921bf9fae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fdd2bdd39bc09b31dcf931fd3c2f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cbc97540dcb7ff985d60c067b9843137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78a4a6b4344eb652c3105d77f9db88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98cd3a077e7a0451724a40650c81e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cea6dc29dd87cc4b8c8820b807b568140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d46691db0c18b42434430b1a1bf703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bf4d869fa1affb43972ff1d8a400c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbf13cb7b270c9abbb7abd40d1edc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe1501e309fa5551f04fabb6680fb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7b7fa5b485b69037b108856495abf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0d137ab4e3d60b64823eb1eb207e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e3dc498d18be738c29ab42b9f1d70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80313dbdde7eaaad526488b835dab9aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dd1bfe3e619db851e20a2c546d8d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abeeb2929d37b09eab2dc3212c91cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e91984b17576c47f2a2250ba5890151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5be41fb06174ac64a71f0cd977064c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965126b2ede99c5e94d2d978a668d5f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4dfdbe47d7332a9b88174b4a5cc2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5675fffa5615735d03cabdcc638eeab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6187c72407bc8749d0c608b94ce522a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07301ad66f6a04d9bc0ec41aa3bac0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b97801587873aa91857a298fb48cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef8ab9987050fb71ae9604c21806e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7770d75211dc7585dfc872f34b83c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eca9791026e50e19da83e88ba92e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a2d1caf863ad7a22e2c84de4b2e19162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d859b478865f5aab28f5fd64349fcd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd2b253216f2426ea4b29ab6e52ffc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bc5cbb2361f55b998a655067875f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e1d66c40d812cd442408f784071d6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54efc43cc20e9d005e4d57a40610e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c55dfcbd5015a1fc803959dc8587f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078906662dc14ce7d2d8375ff67b545169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244e43b43165f703a19525eca087a3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c92e2886ee84084120c02e03141cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a6d6dccc3af50b64d521b5783c932172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13f77503c6e7ad8a63bd18fc77e3a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b7ef788ade5fb485863eed2de393c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681e3b22292edf15feadbc152dc991c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30bd024bf43ab1c884d28a02c4b361176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf6380a98180eb0dfdd542147101a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209298b192901652afca7d960d690da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ef977624060c81625a84c064570b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76ca1c002e5c4da9f45fd4f799d44c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c686141cbf368f09d0da1cedc410574181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a03e1aaf5dc148eab5595317bec8c1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc0ca7d0f2ef33040953a627ee4e1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653055ef2460b720b446c285a2d5dfee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b942627c732a2c172bb6402764d7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da094440977adc77d00a49b9f72a6325186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab366ced70838ec6a8296e4a676fcc46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433f5f0d76858819b7cc287f83de51a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779e327e10c7492c76d62b106bcfa07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1b5363c20459c0358dc05c8f1ebaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2a47dced4c3b4a6f702f9f1dbfcb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5082e4bf4ecde818741bc4eb980ac8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79811ceaf7a431fa0d18dd455013046193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c33c8d4431efa4b88a876fb7b6adf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e61299cfbfd08c6b50d0c52003d86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9d5a284b73748ef033bf3c9dc52f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755b2adac66b0286f4a8b25bebf84da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f0ac21c381af543f4068bc2c8ec22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a2d382969528cd0db11643cfda03f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbab3c133dab8f2fafc1d7566188029200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37717b53c42d34b9889e09b0d673f826201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995069ccff6e43d3cfd56d534562c5b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52f6bda5c3977b3f64d8be6d2ea9ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddad8a6a5ec4ef5e7b3149226639f9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff28b6e1f08cf2e3e944befb5a552f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0cb1e38425929a7d3651b94459c7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58388519b5478936965ebbb8342b8d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d53e3d8358bc4eaa35c4c4220c7b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97114fe872e9c634ae307bdf59faeb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b0033797b47f08d8547aaeb0fb110210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c0338efb80e13da009b0c16db77e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fd7922652988f3e4648bf0a373820212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a7a27e76ec3de9b1f9b9f049f18a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8738287905237323661c278a9d12a7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fdbfcd9f04253832420ee9d68d6d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f3e79176e11eb919a0fb6f1f26f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7fc579f9bfa75f363342db6377d35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70555cfb26225f91759e091a07a53fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb94db30d41591c38205856b2627fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e07ce2c5798e00239899ed508a4740220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80075c3f9c8c37cf67d77bdabcb56e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30604947f1ea0ab67e6c59bb7c89b49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a9ff02da7144f59cdd50625d46def223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2af184f2869444f20af0f176b3c813224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47778606df588b418425ff8bcb3c88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048add8db53dad0325d9b990af25876226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9acfb140040d66ac5847047f7bbaeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7199b42995e73856d5e0f5b5e7be8fa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5d2b23608b2cade5f3605a7bdf2fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af39cc182bae5784f06149b0fab238230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b3c9ff6d52d23e4b08b93bf12658a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d575d13032611383487b272f7229f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594e931e5925c913a3b1fa463578b95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790c021c51133e1fb6e720d1b97822c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2de6cf2a5e41931fb6a8d7ede300d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abef84d164b93873791969b074aabd3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de11c41d9bbb5376bd3f7edf7d83c1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5fcd59f8cedb69d56ffc89ec6bf36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9277ebe108b80d0bcfd056d1adf0b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c85d798026e31f1ae42e2e7dcb4992240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f2730247c8584fcbe25d1d01cc544241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a1c2407ccde936b241847702f491c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229ead235e7295c491edf2aaabfa2c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac52cfd51d5a1f2072b3ad62f9e861244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6b1f2e0c91d354e10e85a18b56290245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e555f7f95fbf72b3a1f55080cb4465246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e272568f5efd62bb069d66da62b7a64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86e31efd1528a99c4ff000175db69a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148148918d5cb7e5f8159a9862a492a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae46803942bfb2694524a9ee33a5ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560205169a2909b1f41bf521844bf973251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5931297d6a29ee1106a58ac0355f3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bd8f0360520dc77c4a55f03bcf9fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8447bf70470729ba7425979f47183254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ae86049b2248c8285e9d84ea5e34f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c5353ceb6653b65f30d35e6bc47e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d298de8daab19b931117d25ca1db2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3523dadcbcb6f5fa87aa552f6c81f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06359a7c60e4c7b866687abc6d10d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a923d341a8aa4882525f04df67ffc62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3752b595d01fddd411876945b68a5ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618597478d1415df5a613b00186aea9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bacc13cf221531b1f7bca4eadf0ee7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702cd88185823a49ae1ee3ab37de842264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ebfe88758d090174fe966af39f022265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817a4b97b303252a11cde6615141577266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1857e996762875efa641db766c826267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51cd7bd8c207b04e301242f5e89a36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e642e9d9a555cbcfd82530f647b355269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8ccd7e6a7e177b9a20321f281e8ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b322c68d22c7c8ff93d6ba3b10615271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b5431570b8bf6026d5f535c3bc732272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d64e042ce7fa4e232c2ed5cafd29eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8da3d264a582244049cb0e6aa2562e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109c19c085da91c605a5bd724ac1b63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48011f44cfce7c47f672b6ab3a407613276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0593e08d17f16e58d40c68f02b428277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b4806377a082fadb3ad4300a4f047278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bad6aad1b8d326ff0ad7c39642d4f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b141a3565da9ea659b8cf7d660d2b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c43e5d3e09504b0c5d935340cc9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac0075aa6a2e4a48a11107b55bc092282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54539edde62f863b814923a486b454283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62ea4a37bbaffce6672a28886e262a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e460f4e3686902d3eb029b5cdb287285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b9431d16845d4c31345646dac65de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c9c7a76b6ae0ba43997d5ca590df2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd62734ef8845ce0c0235ca0a8d859288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dcac3ab97e992975cbdf427bf2ffe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f4e53833f3dd5d08f2d36616ebce4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f8337ecde7bd63a93f94867a55480291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198785301f98dd740037bcc18f8952f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69cb5accfb322ff3763c566c151ae1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ceefbbf0853a0562ba40c6714bb02b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c78fe4aad6be57bd6e89742dd392ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96459e4d97b0facb44088a72ff3f6ed6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439bb660b31110d67d7ea0bd123e88d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9709c78708548fad3cc8b16f3d22bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beb1cfcb4762d8ef8f0ebabe216a1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243de2babeb094430e76392cc9a8e4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94ff31ce6690218f0a835664833a03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9965da882e98d5355ac25da4ba27c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb04bd8f36c3104fad4f9d7f59a69b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1a4b4fd03760e456d8fa6d9634ea8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518535991651a22d61f3ae761ef3c44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172e5d5ee7a774106e0a987ba8c023f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b9748eef14bfcca7081ee5aca5015307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f3a2631c33ca2de725f45207908b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f8396f3d9b4fc318a8cb8b683f485309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f062e9d1efed675ba67c86dd8bbb0bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d68a74e6b6a3c59136ea399850ee19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c6ffd4ba81725dbb551f8bc3252df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79711e08fd28f5e763c9cae6976ccf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133460a60aa9713e8983d2583ce7a8f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b8b888f46662af4e6ee1cdd978713315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b780826f3e5e217e1c05d606f45935316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8999fe8c68cf409a54274b515b5595e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6ab264c528646060257452da40250318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76bd708984e6b9352df810133768b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa54157f79f0f9a353060c3848e8fb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499b4d3867c5b605eaab9e1ea1ffa4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53753fbe45636688df3fb0cce8b94117322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7884635566696495ebd67647031ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de71eeb1c7be1347d71b7441b08064324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30645c974f4e9ada532900a0a9c032325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ddd6a689da9459e45b89f8bb05622326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ce7ca707c07be3656dcfa582acde5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa098fa08a8dc94175fc5b3d62a594328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a3067672958cdf97c1d8fac2d5b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d17c03b55e56c5281105d6b558f85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6fd1c70e22b5273d19c1c3ee1d0e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821d2c12a56559fae54e5ed6695a798332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cf040cc745df72cc7b04f5b5beb50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc06df67dbd14fe575209398f9807c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a555a05fe259642b075ff2ea70fc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1c273ca372a6c2ac584eb7966c37e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983646e3e46f6858b1ee09381e2dcd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861113832b6e888c87fd2ea3b077e0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c7de9737c900f5b2beab31cbad82d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d2f1288368e45039b4810c990e69d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bd37a0482bc275454738a20f6e47a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fea6b36f5b7bf2d9148bd605b60dca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6e3174aef9ccab97232536380af18343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4221817ddf05c628deba5862719854344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d701b1a51a6bec9d202eefa167394f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf88bbb6a0b5d806d7331116e8863d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc03cf074a0f2f1e79e2dab202638fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f10ca48947683832f3fa275fc79aef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8bd5a8d1f913acc037e5c6c5eb887349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b8f744f9033370b3d2dfbc1f80ec4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfee71c50ca51f48182195f48cb2e10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a103dd6ace8e98ed17f138b91ea36b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c3d907a64222576a8a7b96b204910353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5ba43e0fe1e2996b5cb606daec2a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b3fc6d87472b61363bbf85c11d6ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bf4b0ebd44f8176f2d3579842cc44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d882f0ed867527df941a9705df30dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32855bc73b37fba342ae2fa45fb07b8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152ac60cb575a2239183514c074e8eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd22b1d0746518de887b0502ea98f99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8af8f6c44b4360616f6e2bb887c401361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3fc583a4962cef99c1f227a49584d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee517e6fd470d0e066a59025a44de303363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbdf4a74b35cf5a88f13b79b2d8525364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc482d5d5280474e434e89f9b32034365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759aa3d28c0f5fbbf4dadc1dbe9a13d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34699d3bb911cab340adad7b12d04317367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097c7d6ede2eae2d009d9509a3aab3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29e70623ed2ea819ca98d9d35deac6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5df39299c223db66a4b44b2b904b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476a95b0ff43a30d3ae4214cb0b53bb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1eb3044eb0a9d81040561605dd6e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79376b2ff8bd831d45c8e48d5c1bb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcc35d29df107d852ba766fdbee0d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5df5e4f6756fcff837f1ed9923a99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcce7c5652f728672442974bd38702376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6fdd3a7ebfaeced1f6cc6a59565f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb3621b421ed945ebc693295018de8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01a7839d85acf2e21754661d618fd6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d2764148bc0967bbda432b2b93857380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4b5508a2e7f03a8da5454de5fadc6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d4284fdea72c7dfe3d419c66cd931382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9ef8b6edfa4e5d632a2701ad32de4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505a98b86ba9b09d5260de54aa6a381384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb7b96610d0efe9a8d022999770dcd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5ff56bf0265bcf27a5bf9f8141dbb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931326c833d5c67e6bb16766052dfdc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bf3834762e95a96fd54434de48050388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20989225b609ecd8aed36ff7c86887389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6725680c7b30e257af589c25001785d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f2516719e031e4ed587ea621ab65b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f08a3d7fedecbaa590172ef3d49b18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bbf147506e9a9407242bd109a5098393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c337f0c22d44d03590c99e1cfe6217e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f981ad9110a4d201c8a907038e46d9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b63a493c60a0a2c22f780272421cfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f6a2c41236b769177d8ebea64766397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efa2721ad95f65fbf6bf6cff32978f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e845223115c595e4913cdba09cc8ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37192b1b95be025b06ea550f6b9787d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846c24bbcefb003cb8f50a39692f5a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fd4e086ce5548e54ccfc10a6afc32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89384a9db18b59259f0fc1f47c6d788e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769c30f5eed8eea3009b25fdc735232404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1752104ea4b9a2a7a37bdc3e5635c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d778277b4971b3b755c99290793f7fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7648246c06b8fe3b1e6b8b2a0730b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d35f2f079c85a254ecdd966269936408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcd0ce37316cb9d9a15c7bc8a7139d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bec59679764d255bf9d2e1b279e04c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535d592fb0e66efda248351c186f923411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b329c8dfa7f58ddf60a7d9d8f47b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200ea6df6c736b45eac1de6cdb33b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe863bd468a36c49a294e1bad318341b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc616a4370a48b9f89a4314da48efbf9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b41a2863565eac1da29809c9c43dd8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7c420bb2edf3deeccea591927ef26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28829cf7565b010b4d6eae3652788886418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef313f41b66e9aadedfe387a51ec4172419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7964f00fae942521b924db34bbff6b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986f2bf671e119fb7b7f18c23f643c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13f8bf1b3a6144fef9316d85157933422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091e8d0afaa6992553b88520e074fbc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250a38cb227f2e1d906ae10a28b8dbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74430e90e34c070a5c2ab023421f44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f64d8ed8dcc6ee3ec10e0eb7f80456426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8351f214524640cb86313e9cfc13f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de799b4dcf086d2088adeef7b5203659428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be38ecc3c9a7dbb3f395e1b251df09e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e6e0f4e5f748aaf652f5edb57ea66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213129f598b1673a5f4c590e862681a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d5469a17ec5d9bb3fecf531cca007432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49709ef4ba154805e8c1475917c706433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e068d855776188116f2d07951f8db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a20691e41b83f781f883d2cf5ee55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a4078bdfbf8ba05d542e7c7b50bf0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3217e5201b34198aaffa67c71c01c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb4b0e76b1510c038f5fd052f2a048438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf24ef6b55a4a2b678e19cb42d69fbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c79b10000c07a873f58d9be14ad751440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c4099adbbdc1d9c83575a469cb26a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5df10ed91879a941c3b07b5994fa7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56b15c1ed42c1d4d32bc7d546a4045443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d24b6910da49b533b1e56fdd23c000444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835b0c5e67616031553ff1097897ae1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea07c370e63f6a6409fd1f6ac48b47f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025b02a9330d093a113b446305bca9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cdbe895ecbf6f0e428787ce8fb95d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946670afafe6a91a68da7a97d1c0ec3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72255d341806b4d159e83d45a447ca46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0366b265925cbb89b307c9c489c456451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a54a5629a8517a20367cbfcf07148e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a716aab96a4c36665d926c69a7b10453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031a4915c39f62cc314a1372e552a6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ffb1aef08a49761a8f154d99b2cd9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8f8b4137168ba1b0e11c03675bc04456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e4ad1b465ed0676a104defe988434457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558cf1a381c044114be69b48f65c0df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e76f3fb6e8fb53006bfc3a5315a0b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba94911ab6eec2661717b259007f3db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29dfd5bb8a86ba9f38ae7bc9fd9fd2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f260f6529c4b521f71242f27409b97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd198e09ad1746afcaf873bd4a69c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116c095d3297c5f5328b39925a75370464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9223efa08a1b658f52720692741cf7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c4e80ca3565d82f31846ccf3d439d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaed101c3d1eb3532e1d8941651605e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7c23b3a21aad8e2783b563ecaa873468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b2e5da0604f7984bf4c9c20d0deee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3e84e98bc3947090171ef06755c1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a446680eeebc5ea9e2d6d1ed0ba3af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f97b918b0608ed84af93d469ac9fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409e9356366c2124acd0eebf0ea4dce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759057b68be79e00696ab998b5cefff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a5e97e1f232e3d88d25b5a933fb68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7f72c4df853c481efe1b9d2d8d56a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda27d9bb635aa547177b41c956b85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88efa153983947d5aa505ff832654478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0092f4d56d82e7289e0ecf2b7d1a06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23f2ff0bee91fe0190717fdd67c253480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc3098b778dc0b8c8ee56c6a737451481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006d30f5c01894f3df94f8cf988b16b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f897f9d60b4606e9496087003d08369483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74f23c558ddc88e874bc8ecd18eaa1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d851bd9bc81181adbbf6e5f727f9c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f52b6c5a1d6dfc2370e1cf2151e4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dde8af93c5c2e80c770ff7cb77a4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459b9947a0f77b79a0cc197b110b081488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3c9c8c839bdb6f2f863c2d0d8fa6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0491887bde4e2076dac490e3f74212490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee83703537acd416435da0835e99b3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a949fb8ef9fbfa18ea6bbc8073d44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143df216b5f70c62c16a7464d5e5439493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40352674f1990b69ecf70b6955cfeb7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e444430860150a77eac8b44afbb59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdc8eef847b54deaf043f2cc6ebce8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7c63c09236b81349a12eaea7cabf1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5d35878e9804d0fcaa175d10c4ee7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f9aa7d16db866380616186b3339aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74466a074c80ad3350849956089126bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b5dc9ff1585b24c639779afb1a026501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8533106d231bd744a17887ddc458e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686693d3b5d91e749cc0ff700e47cff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe527ab17afaa1ab686a823fd2d5ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a490e461f54e1c9be94521922d2e0b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f21e3b4969eb28392dff7911555de5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e9f52fbb81ddba4a52f8d7b3bd25f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77cfb4002bdfbc43f286e3a0f7fdd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70cab5b8769fe7581c15aa6728a762509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891ab0fa0317511e6b33ed9ba02a455510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858fd3d56dee38b16297632a8f30bcf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae78faf07a11c9e5dd57b5fbe21bf2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64024ad119dbcc942d106935bf0f5fac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b06131912ec2a4f19fd3581190fc2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a83df9a08aef30872c2b2345ec606515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5b556ceec2391f69c27a4a2673b64516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fcaf3699b79831cf2fcb7af746ea2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc11b20a01d8fef009c4e287675a095518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c86343b557c702dc56c744f58c3703519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96413f3ccbc92306d8ab7a99f99e60ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e108ed4e20d99a96a682be36251c03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990879f06293d492fc8755aafc4f717522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749058f9ef8c0ac67d2465d9d173621523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d385894dd7b4c2bae52f6bb6cf6abdf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5cbef03986a6af7d6b0030873d8a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f7c67cb9156ddcf3dea678cf936ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb3d54f0d9945c1fb8aad4b8de5891527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dedd90f85b0f6b5270821f7dcfc9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d2cf07066088d89f1ccf6c8c97b24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebad17d964c371d89cfdcc77668b41c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9066daa55d25ad17c118529998146531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ecf4f39dbe1c286876bce01e4f6e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2164fc20f1e760cf9caa40aa8c6b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52c4a5073f887d23f08ce9be6aec5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad3780f12e227e75d68ec6c0f76c3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1a74bad51061369eab86b150be130536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba8f221302bb7e09ed042516f487a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dae8760751976bf0aa0fa1ea92e3b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126063e41c5ea2c51fbf5b77723ceb0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3606413ef7604cde00573c2e634a98540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a55b789598a13b1b52926ec9b6f78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c26715866ce933c8c4bbeee1d6b08542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296abe0d78798ecf99e7ed2f0cc6f5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e98ca8a8955f80c978dbfdc19e6194544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4e4d109fe97b3085d1a761a7bc291545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a43c755adbb8a56d40fa681195171546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31580f39cb25d898a5e981fe050a8922547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d208137bcf30daac899a272ba7cda548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b36a76ddab8cc133efb688663675e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a193d13859755d9c65f227e8bd8a7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cc576664ead403db423ffac020974551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eecdd5385c0c6e3306b612bce7e3f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52da767345788325864c9f6680c9bcb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9849f0a17bf453a40ccf014177c3da1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482e74569125df5bbc3fcc5264aaa5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fce265b2e6e0ac72c25241e26db44556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ba927a837153ed12533aef9784734557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b593fd28a0ce62f03f5f05efc16695558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a13601537e92fc4bf6a362faeb9b14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b8507b7ef3c54b1b95c93e9b025d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12790833bc082afc81f2aad92fccc51c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79683090e0250d7b429b06bee289bf04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb214a792db9b697bc0e4a1eca8d893563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49155875677ed19d6e87948129c0ee3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbbcb9cfe0f0e955f554540a692de7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36582ca0a55909dd62e77c936b2bea3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc346280f499782c476149465eb481567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f237f1143f9fba70d23bbcf2d1f301568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab0c2f6d00f678215a13e84d5e3970569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cb76095fcf1ef6fdbf5c78b2117d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214987b6517b630e2bff6b45553e6a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2adc9f771e4ddb7cccb9a3fcf187f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067fe180820d3d87b433d9515194193573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa4ba71afd37ce7d7b0746d5f50b8f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f07b41aee31e9d0e98c6a25cf420eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba8e16d814a0aeb8aaa180b9785564576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50071bbecb01c9fb4157a26ff044be32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656cf2721ef8dfd899372be17da8c68578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567363751801d2ad1c3e90fbaca8cfa5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9183e560a670825b00ac798118d23580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a02568763a29723e831b93502c2877581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf5afe81ee053bd72ffd80911d3ac5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c13d5101b81fc4045542ea375cede583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e89f7172624e78e3f0f19b7b2f7cc5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c718ed97a029de3b551cc9bac3e3e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bc276bf90fc6371b593197f954382586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b09a4902e4c978f38e205a912f0c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d44b7d336ed2a9c06e3726eecda704588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef28706533731b00b0510c3b60e07fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f212594606fbfaf058bffc12b3154590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1a9cb24255b4cdbf82151e0a1118e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e3f1131da600003080fe973c0904592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192f5d2646567bafbd304236212f75f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e727e710212015af80af97cf3c10b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696ddffa56b4e5bffe27253ee7051d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4b44568eccb808ff7a1530e50e24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03635ac2afa076f0d80faef87bfde1c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad35ce68304e6f9dc2521a1fd0b9c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc474d9be6362eb1dbb68c0acd7d48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd21512f8999b641dbec133c1d9bc10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f3c4c6ebb31e7d72ce2155b336e4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3d38e341b3fe6ccf71ebbcfc59e61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d564950058d68b5bbc95d58e8e899603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01529ef4a6ac708acb547e656f2bc99a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0a4b4204090ec6025460ddd128993605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17457c397158120929abc095d83152606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf713c73a14946e11a0a1a3136b2027f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2e671e8246dc8452f8e4aa50614da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a72b973f9d083ca3b1195ce4f67b48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfeb5397606232cc2e354331aae313610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d547fd4dcfb8e743fa0b2d3b4d814611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6682fd53417b73939a3a051a731da02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445a9e8690182b4809d4b0fe0714007613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79969ccd43d3aba2a3fc4b1c09eb21b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112599e243200af1a8e664ed9b46b997615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73152ab28afa8412c391df7701fd90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627994329951e104dde4e21fa29783c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3037b7f3395240ca33543467b31eac8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a91942eb3beedff33ea30076312e9d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fda22cfe80a489360f509c0cce504b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c517f4207e8f21bb9cb56e31d7cc97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7522837cb279de4ecd6288b9837887e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716184b348d3c740b53a70fb61196b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dcf94c55cfc292f09883c974fba3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697edf36fc3ca1e1f4a6f438f354ec42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48918fb59550bca852e4a5ee6b9f7a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286ec6051fb2fdca034315f69275627627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d25d3c1d90ff796aa915842240ae92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e86dfdad256aab4a9a35ced1e8763e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccc5ba8303f042b1af744edb5583ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b16ea0d2a152f74907c6a40f6c2bfd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365bd68674a163e1c2ece90da22cdd7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35585ba171a12b45eceb45c459366e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59ff486001cd94feb217996b1f7e2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113735cd7aae30fb1e0574d1f26f8065635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9452aa27bb08c4ac7882200a98df137636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2518e5b6eea33c0f4773944c18f0ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae12a0b5bdd8f141afc2f4b41d288ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfcf20a1624d4e93f3d98a8d1486a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e003d3e80521824aea5b8e11819742640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596f1898154891abfe1afbd66e58afc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b5dd3da8ae13f129b21a6b64d385d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdb2335f95b903281f369b4b5ff2f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e9d762c75b98004b452a88d93204644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7336f4ff09a19474ccfce0cc57ca524645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81424bc35e5d889ff783d3889bc2f6d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fd0a5a95a921d9080bcba1c0ab9eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd0668080693613d9f98a322fba11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e7a6c93de1bebdc8eeeb0e5621ad8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4070d58423ac08ff4733c0535d097650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cffdb14ebff297172223d0f1591cbc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ec67c773cde8d2126673f86bea674652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d25c8aeb1fa1825b30934f37796648653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc2553637c79e73ad26b5ee2adccfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0bb970b223b7b71a8c049e6f0eed1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba69d2982f0a1c6977374d5ec8513a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111ee9e3e51da2367498dc620b1a1fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233faa357d0887edc2d43712207e946658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf90ef6488632fbbde812fdf5630cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6f54257e48c98d2448a202e8c2358660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09109bf266078394c7afe35b12ee2fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4e9ea34c6e3b69c053a1d48073512662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9f4223e3faf1fe1b811d2d0e3d2b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dd6068724094cad81704f8041cfbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e4b58e908f5cd69172f383d2fc6cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d2ad61d434398ab7bc6393d8459d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926ef945a787a25450d51c72c50db99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e7875925448c89b86adacdd9f1566668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a30a190e0627f4c4fa08cbf9c78849669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a726764be32ef57e3055e212111242670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442528e9ea18202198e808b9134f9ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984e2394665ce00c5ee1e62184ca95a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f31cf30f02d984b9a420f9b4d9f2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bd3459d38cc42ce23913fbe273407674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78445b029d0eaa5624ce29dc50dd728f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb46ef9dcaa2776ec5572c10e6de82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc47a4c9c9509d24475b0de7006b180677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a4b31b85e0f89acd8b4a367e82e6f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20292548aa3fe0d27f2003f048ffdea9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17695369f02953a1f50de28337e1b107680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b38877cf246b03a898db904fc7da12681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32e02b52828aeb5daf24d8e82d8bb6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2403a8cbc977f1b9f8e7fa04cf6519683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ff59e49d2d29382f563f3e26518fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14516dcaf91c1dd97f82151a71320fd8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44c15ccb7599cb06fd357915d9ec97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f8c43dab245a8c1765b56f7dfb47d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52de4eeb1d3a09a85d0dd1f1d8184f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f1ce24d18954d8aa3ca43991e7faa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684b312d223f2342160d50db1df4e7f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde9e4160e0555c846df668a4692489691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3b9dfd965ce54af61c203b422a5ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73167c0d828434ae2e0340ae1dfc49cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58d105ee6a271ed8329418166a9b56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98d763bc31681e959c9179a4dbc74a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa45c7949d5609075ce524e5984b1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f43b7f20784c1549b459fb49a98d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded658eb2083ede672af855e878f57b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfdaf27e180f03fda2b70cd18754a19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45b5c1012782bcea83398732ee00c9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8697d2ae44acf8e1798d54c885617cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9217de80d25ce0b38bb5f1e6f318686702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76986977867f9874b92284589eabb4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7a50b564d3e78853ba770cb1d0939704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df9035b5aa57c44a4e3b647b97cd03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74c5d58be201749e61d509102ff0fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b607375e9af8b0b6097acdd38a7fa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e0cac6e639862ada66016ec6a0d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400e460d6d030edc81e75d2e1474571709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4229c7d3d1f18584a20668928e5991710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3186436cfdb86d459898469f604591711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab3409f44359c195b3038fc8339eea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78465b6cce13f1d8b52757326d0b6789713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1965e03be9aabbfcef11642c4d4e6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4e58bc87784ac51e69973eede2d54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2b78ff05ef1a3dd432c0947339be2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80c515962fdb27eb2d0d5fe0e49c13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eed492ed34d7c9dcc8bba5cd283bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7824810a13683d841c3907e9d24ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f82175d007584cc29b030cc418d6d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31da28fdbbc2c796f45c38f424b63c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6551f7fa45c7b58b136ae3eeb1142722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf38dc5162baae3b22776e01bb928f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b252dfb0dc63ed1e6e7c9ece7cc12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd411553a0a424de0ed88c9257a0fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae91842a828d18ecaaf6464eb75f2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb41e0ed253021b646dc78e734babe9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f5181afec5833fd2f52ade4452fba728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dd8e2660ecc585002d5331d52fd00729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071d31d22e1d338d81a20504370b46e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5237a8d171f65701744ae32df1336731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef078df6e5780204418bffba103f12b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374726c9d5113d965d9ec9197b9329d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdf95a19a789081b1ef60ce0b86b24734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1c37e97a23e518cea770e2fc3b9a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81ef56f55e29761ad6f82a4ee4e232736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425785c5681794e970dbe6b748bc6867737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9decf73c274cad3523c7ca297e1a0e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c19b327e1f9e51a0c68f768662b744739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc3dfadb8cd8cb72b7e160a24b450d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5993a0c527849fb14a3e84f39732afe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7605b2e849bf5b6e3a6684466cb19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e16cc8130e1d58c5ad4e4cf5afcf11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c0ed28bc5032272c887d705365824744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6e5fbda07e36f3a135d87cedf4aa0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85faabea513cd4d1683f5387ea2ef35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8e6f070d14c9dbf41a61197427f3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9522c860d331cdb98609af3837de9d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a585d0ac7a7492ade5783e809c54838749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997c479a5476730a481817a80c4161a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cea74186a8ffa2b072f9e38446c32d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53336bcc7bf61780b14704252700a04752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4923d2b165c7a06fe1bd10c64c24d17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403a36aef1a6850fbc48461ef309a13754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57f2a62a78c54e2bbb4b25074526ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6da17ce810a33bc604194d89859d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da54a2d41eff20846f34de49ffa511757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1807645c782c3f9fd8d1ea15d74883a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81274655d32250f8931e36d8e268f23759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08bce912dda190b837161947bfaa3c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e545ed488fd90ea77e7fac9ab05207761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22873c467688b4420a23afdc1b4908f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65cce1525ab03bef7bf82400c53664763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeb48ff1934756723c6f37aa5dcb5b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e1a61d0737eefc85153c54add16ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c58f5d5ad81086177cedc5bb4cf4de766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e012f659bec041d21889d537991173767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16780eaab845882a1f4e67da06521b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928a1896848de6e3d9e8b0fe89cb8b7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe55d15e20aac09d94ec5be7b101f22770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd843df83140bc5ead3007cdb52242771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211e57719b0b29deddbc755a51dc3a0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa19b4f9b40e3a33146a1a407c4a0a7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f5e12b9d8f290b031bcc2a192046a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a5e86bc94ca025884afeb3efb1db5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a0fc87bbdf74b6e5d1ce43d9d9637776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a68ad99f07c32a3021aa0bfe73c16777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60581a735c5cd5d4e6f6d3bcb62ba15c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72584110c4a322fd74022216ab2cbc8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229ff8eaaa64784db6aff888c6d679d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a656c73f444b75848fb08d723762cd9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84134960be5af8c4020c6cafe50182cf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8516212f7b349da0cd016b09e72c9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1e8502cee3ccad0c65400b1365615784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cd76374ef4c4a93b1cbecf3a8bf56785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b83894a27d5c3dad788749a10c13bb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0268bd2301f3596154722161cdd58787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a479232b27ea54a8e3a3aa9b08f101788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74cffa3c7439d3f7b4845d92b8fe03789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe9defd1c0501732ebb3fa1c417076790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54a624243bb6eddc255ff133f023b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aaae341170be91d3be21e730cbe8f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de90ce5ba2255fb872e34a47e4f7051793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8de19d6ea1df256805443d49e8c96794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0bd45dd827d28d430e77998bf2db1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95348806e86202e4516fbe27b5e525796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab01bd1f6b7ecd38ddd3dab147f9dc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3af43b0eea50b283a292dc28d84a8d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce6a58085b7860ca768c72b5a2611799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e92d7c7464e1522be843726f8fca3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be021c210bfb6137616ef26d08063597801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a5097178e6b5ea6fe2fb65d71baa2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b08a97bfe63212bfab2fbcd574590803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382e666a1fbf8f1352da389a0893785804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb9bfd4f11459fc0b3fd90b574b770805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b370ad22acdd1a6da81bedee3e057c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564cfd8caba207dc9c88eb4326b2b28807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae4662917d84b7cbbc39e762f15455808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ec85a85e81a34f6b119e8ab23437b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6031dfd0b111a666045c642c4cabc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0740267c2261fdd74c2a7da649da40a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee57874909883e2b362e92c2e6d0b4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a5906876da298c66a692900e9a4ef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769527984ae44b8e9b473e13ad2c20b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7c6b0bbcf01919a32d8093c971ce7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4dc52959be7f2ac86881b124c4979816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085d7bf4aac67c8c636ca5b4fa2dd99817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6b874996d98143c0b5db033ca9633818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ea414442d1801bd48404e119cec4a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f2941b4991ce7c38bdbbdc0864e8e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd2b00d36b11eaa21ddd287e891ca821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1054a8e404d7f4b504df0ecea79101c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2deca1236a3e40a2a13a380a93e130823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd33e97a5bddac7216bae217299fac6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11562101455b1cb5ba7ae8fbc24b4f53825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd351458ffb53977e6b99288fde8554826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff34714b75505e24d7b66e53cef3496827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf820f210c669fcc5171e0772253c12828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5bb65d7d0ba69ff521e8014eba60e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a737772a647be8391ff0dfbdec7a67830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ee01012c0dbefaebcfc81d9bfc1bd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f86876f010f593232d93938e422d18832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ece4f41722cc142cc1d2aa4987513a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9c4010b400c32f46a3872a69ac32b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946303b1eae5b4db6d2a367a3cbb8a8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eefac410a9a17218d4d939f1567da1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35766ee5c9bd04a4a847f63762ed5df7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b279fa38d9f0637fbfd7ded422195838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe3ae504708a14f94a0118f64f0d4c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bf7274f1f38e3efceabb2800cebe7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2f6de9d0b2789b590d4a0f16b4dd1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293305052cbcac00ef1656657f73dc0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a2c1fd1d0ac2f853e183d3ee3e608843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186a454d13dcecfec12cd5c4b65f0091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa6a734db7e88864bbb85e476cfbbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d1078562acaf2cdccb98d07db4e233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4fc02d1bc0412adfa2ab94e2a72684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b64f6e776a9d77b0f9ad6e59d6d48d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b7e22156029e75828473a33566b466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a57bef6ed278e91b2d897525de8357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d228aa93c8aac251278693c1f6abf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed3ec64c1c83c636356f2282aeda4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62cc9b7d3b55c3b1dcdf98d389594410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddea2e83e67b2bd5a5b9b34cecde7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb87581252f630e74157323cb1a48cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1f024888c3cd196451693a4c4bd4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bf8d473ce4f39e176b907ce6a6cb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12197c34ead4d70c853234e28f07b8de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040c3a50bce45833114dc7a1492e41816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468859fa553f7d5b87bce5051478123417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecfd58c43f7bd05e690878eabf04db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafedbf031dc18b32e37d0b11edff4819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bba98dfe29c862719cac529957b0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce5570f700c3adc1427910664a045421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a420bc38c9bb8e648cadbf599b50b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b6660361a85a4694433edf09d8d9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149b9d33d6908275dd4becf6bf2b19724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86847f5bb9ec426e69692d9284a987d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a35fa4ec506c887ba59559f3699a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f441f09d3ebd380add32bcae9008f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba36ea4dc18e8b7062217d44f3c05ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bc8b48c588f4e4f539ae68205f95629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c65b530680419cd3226d263f34cd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24c4833a97106b8dcacc314a5704e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a60125071e4b8b8a22c5cc084cf3c032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933609c706d6e1a953eac74567124a7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240a07f6548587fe9130db63bbfd0ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2c9ba58287b6d4ace9cdf612eff4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db6659db3db263e420be86ac67c79b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73874ee94f1b2cda23c1cc83ab7e4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9336dfca0e4421bcd8b64b10d245ed538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706cd1c13c8dac74030accf9fd6b24839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b5da2b1f668b3ec1bacda7674795e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cd5d1c3d3d285dc83595fc7268f0441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a9cd7e5bbb0065d593374072beb7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae69b020f171919ed8f6737953b88f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b93d1fa08b7f3414055fdff891501c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bca7b1eafb7c67f1f6ec2a90e49d5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5491bc5e87ffe8feddd339ee10ae82646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5a78d6f3522e1b0487e01894c798847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420199c95a0e3e5bb19b38e703819a4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e84a46e43135d110115b1d977857a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2841f6e68b8170cdbb52625a87993950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059169c140d1a41868cb23a1188766251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a74bc703046588140119f00b7c1a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c836cfce05583d5cce9e8ba3a163153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672174ee8a00f654334ce7448740a08e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af347e3e813c0b194ab0a7dfa087b0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1615795ca9e028d6a035a53ac16bf6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da17331893ddb93cc82e1d1eeb493a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53b1a3ac3c359ed108b4364f49067558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eec9f27ad50d8b42cce277f867f4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f69681c4ecb4e662c00ac29f90605f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd29fe0594c822e99c9fffcd837b6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18abec83b6f6e8cd1542843ab12208962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdfe5077685f53ee979a43c4ca713563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bda0383e49c97a008fdefc7023317464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a1207be27e17edb67a5ef93df3aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edbfcd807e5d197a6cd9ffdf085f5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee664c4fea744a6cc59b327a7f8e20f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f13808182ee58c5ac73a0eac3103068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a172d72e8507c4a7ecc1a9be1dbce1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f1d48f2d452826fe4019f2043a14270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d10ef13a91a53f1a04f5243ee584771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4099bc1751780b3b342b068495d3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde57c2ef15b850af1900c2d46bc36b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945cec4bc8582fb638f3e9d7cf4ac2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b77a30c65118fd67fe0fcff6df66875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2724bcd71e997a6fa9469e63e5cc92a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc0d7d5a1f82a4264f074a3ec6710877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77477a359c2fdacd99ef74a6229eabfe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9583d6fb69ec590e467d0fb64cdbd4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfb251689d5e098f65618578e247f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee12908bdfce8e7281ef4cee07318ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50850a184bbb8dd4f22f60eaf5c2d4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645ea18fff7d48fdcfd254b985dc04783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7657b77edc99702c5497438927c3b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f25f4f67f86f99bb16d82fc7fbc0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db74c9a2597d349f201dcb3b21e9c3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c187db33caaa9cedf90f435f5167887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae53b0f6401886e7d15e3fe9c6862088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dba6fe696d360c8123f1e2e04579b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3f877568f66f9c9aa7aba0de8f27e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc46c3add0bb4c2befb2611b3a1d9d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dab27bc51a6b154ade2de8ae13d9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fa6b39a1f7f91621bb5f765c70ae493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae062ac70bb642b8689785719b8b4ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6641239f91622479fc7214104da22d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c414e25bc7528261c42220ee6e066796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730320724f7257f93d1f6e6d538325d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ecc5069104a6764bf6d8e2420930498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274571afc722f16734eaea2e3b61c6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106086d096a2a3ef84ef18c9f83ed30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2333177e74febfba71f175e1a73f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff24fa65fd1526a99a994411e7f6152102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e865df52def22cf845727da1acf5baf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bed7e346cb764348a99f3a5193b680104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d947dce3a64090a8858bba31ee52c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d99ff2f54bc0fda605ae582a5da06106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ea8744d07fc58b878a0120903918a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44330ea6213a8943813f627c32307665108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7068be9659616588925009bffcb5475109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ec2d9d6615b8ca8deb7fa74a18dab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170958bf8b458fe52423ee33a94c4c50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef137abe6fb4381ad9ebbd529f971c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf4e3afc27af0f3c68d60af44bbc92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49a85363267a160ab50b00539d4407114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c08377e632fa442644ea9890c0210d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0a479d16852b0ad402be3bbd16d31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564e7db8c44724f84c23b63b748e690117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75fefc80b26114d7c0233eb312d727118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edb36909f7457d8bd910935501f2da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb2ede5d831f866c84688cb7ab7a16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57906629eaec549582aa00fc45af5a84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955feb35ad5f993cf0ad2d23e298c7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9208d11170dbc0e2adcbbc2fcc89cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69fd088a590e7863eac938d3cdc053124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bccdb41c826bff7b0372ca617e44bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bf6c834ee53df30e88c0a2cc08545126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918059061a85c97f6991b63bf144c82a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d3f137ddd14cd60b42a316efe9ac7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9aec1de9279aba8e9b24ff00fecc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57b079403b8d9bc4f38f9ffefeec9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f23f898efe7d9d5098ea40c1c2735131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d986214e1c52d8d15119c6bde8a44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91908c65f64cf653dda8774e288b0357133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b698740b27a89966e96fd0c595e71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab3034f34a709207fcf42ad896600135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840381d46e172411e6f75a3e507ce9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d010b95223b72cc6956a1e49ad46f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ce81d0ecd4b580e3152b4c37f162d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48045ba6add25b02040aff4f4a4e6c59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523abd4709ca60bb3708f51b53d7da6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d887f7cefc31a132be7f0e4fee026141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ee6338b64e9b92bf24df86bcc7d4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b977b9e26b1f02963ab7001a4d6725d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29246409f106cf95005583408577e882144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8234a4e1540f113db52567190338aa0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d3bd1b5656e85164b3d306aea0d09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49d44018c9b6f5c13f08cdd04cd390147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01946ba82e79748e9d2ff5fd2371b1a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae69f2f776248b3b191537cc3bacd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5730b7d72998169645288575d94c06e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9004e5bd353f2d2229fd0234b7befb3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ce3d6f45fd67e7948daf5fcab11dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093556117ad1ff4fb4bdd4d513edbf9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c644e7d1c60a434bca48e70cf0fdb60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e281e1d7d8a3a169c1b967c75cc3c9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e720e6f811bab6113de8ce6dbef9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f4ab44df7715a3338799a2f147f3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aac0b3871692081d1611e2e055198c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e67113df9cf9a0542b8ca28d748fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0f0c79b20408064b3070687b9fd12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f20ef442084411eb8ebb33ab181c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114554134e526297bc5c2c197c46d08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e174d91d49d1c9e1dc30b978d1c0a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf5a640514e35ab69950e4b7442ae3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd95a064a13155ab64df7b0dbdd56b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33cbe594c7c9ff2097821786c9b426166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2381c85996355d04c5bedcc13ed6a46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658fb4a2a0d1ba2e8f4a5188aa4a64c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aeeb2eb97e957263868bb765fd945169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bd3dd07508f6f28aaa7eb6e77acac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0288b06566643e382e67bef13eaa8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3daa12bfb7a84d3a6fde9dea4949a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13dd4e46297e14278210868a6f316d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd811f51f60a258c366d50bb3134a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943ceb448e60ac6205b6c92ab5dae49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bd01b7d74063d27708494f4426bdb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf10f90063feee0484d23981ba53e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a0bd15f846e06a3f334b5993a9114178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b1e175f5294aa950cdbfc6a29e713179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6393159e9eccea2fb0a0268fa3bca0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0902d0fe973dc57d7d7151fc19b9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ca8160a855fc39fdcc67ea450d90c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dbcc82899358d35184dfa846240f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd498228257068e012bb769058be93184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4da1a9d95ca06f40f210813f9b8d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d3048f63da830b637807770d55026186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3409fea3c593680e445217892f61ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928dc3e0cda220c5a0aec7d300e6822188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7d920f68c38061c24f4424a1774b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84853f4eabcb16314c20c43ccc5f1a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858a6ba1d3b85e138a212405db28b1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cf356f47e69bae2c9b42c0decb2e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca16e63498e676f0ba06da6930ec05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b367c048a572578565033f756d60e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417737f6ae3690eb3e84f4ff4f58d139195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5283d147bc27aa5b93149151aba8b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6786195ec1a509d44a64fee2d853808197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070da99cc8ff068134ce05471862ac9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38441940e77163855a38d3b6a20fca79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def2a7c57474f4eb988dea31d5dbc19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7580997707d626f6e19ed51ff7a16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673fb9d40d5736c205b4bdb456c299a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aab4fa3b357cd6963df65db4eab070203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e991a2d95076db567359fad864446ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92067c91b91d4c6f1197295c96cf0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415edaef15e2bc29ac5364c290051c74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a337dfef61aef23d5a321b654fb92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0639a043e08724967190a1c31405e54208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbf59da17a63bcb90bc16c2307c822209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88a134d5be26aae06d1877911e1f48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135e620f5225d72e8fa78c2aa6b8009211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1489ff7a567ea70cf7a0717f8ad144212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ccd1136401ae6ae2696fe4416d4e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad321c201016d48b6c4fb311c81ef12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48435f394df9a6044cb405453b44cb98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7496d6005f68f9a00991b18806c98a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139d14407b4b6f4b2bca595a2d412e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392218e173c718deabf492bd96dfa23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0663b45c2ac590721ed359082bbacfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a38ad4e50cf4dcb8ddc3b94253a34f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07f947dba58cfddbacc7078e9256f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45fe6ed3c2f327f8b3c2d689025510222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec31909f041094171906e753b9d032223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dbded2c5e125e41984513016ba136224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9683544a76bee634edc5e63f9297c8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858630f90df2354dea11e37708a8ca5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab81dbcf4109187fb958fe207fd7bba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad46df1b38b63d925a441c3ba25e624228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a28bc08931d28a72de681c245f814229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124e66669064f56586e72bd877a6b05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbf2b32ec858f1d44a06e8a42d0ac7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e01fb81584b5da7e2ec958be04c622232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10bcfdbfd86818153f3683da2a6a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86258df3cd82ed6f4ef2608592f52cff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea743e65bdd72e74e17035660a43bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8f17bda2b435ae73fc7bf5957da04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985b426e14599d55af575a2cd9bfe71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27df948d11008304d1bb23c72ef6b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff7c94e0737dccb23b47cd2e9a6462239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07234f8965806175053899580cf0f76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c84ec3588d35e1b2c3ef3064078178241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d212cbd9ffae52576a572dcf70ffe3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af781501c5533817dcd693c1e165d3a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08ae46aa4d5c8294ca9724cdf0a7c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d0dbbb5e3e4fcba144998449691bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af54d1d27650b857d026ac0b25e71b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33df2d6da64cd048f3a946b27c8d00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f53deed0ba3f0b0a09b5ecc35ebec7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956c540c4bcc0ed8cdb266806ed185d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f985dac315226813825ff91fbbde2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd76a34cec6b39280014301f0cf55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c4fd05f5b3b41de2674554d798b95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8fe7e55655dd316418cc559fdb65e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c748f56a7c91f6f30ae0d4e22da2110254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0813407ee12f5be7af8c004c4c2d1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ad506653e174e1d3b804b0c380b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887a5b52e3d04866887fe5a20d6fa53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4251be15639d2168ce0b895f11f5c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59779c016c3a33539b1582133460fc73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069ae0fe40b7036978ba5d137fe617a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f6957c97410533dd76576d436488c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dccfae0843805a6a4052fd33c0532262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d7dfcbf66c2be039f96573f6e967d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47fa589e0754c3aac75e441e29d3ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7edf17a269c2dfbbfbd8b29dc9081a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51808868e91e1af4df57ee83b6f263f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3b3baa0d8e3fe574ba49977dfb01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b8445d3402eea9f2d6380ca84aa68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f420007002cf093f9ad3ce9575245b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa50e017dc094bcb77214525e03af08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41459b1af2e82bd31f0be0b2556bb677271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3e66deaba307d712ff825c5b56b47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0a8361aed71927066d6b9f2c5f9ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa55b7e42510097e508a379bae5128274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25756eaa5bd325674da6409028b09c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37893c63d381016d41b6d15d0171cfd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbbf9347d2b4b59699264551a23c10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548def3e0141a5f8c426b6f0abf6d5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d878a7432c6902ff3717d98a42c6d90279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46484cd42a5e2b4a653e906a81fc12dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619618fdf18aebd951e772096087a55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114a7d96171e42d921814bd3e9b5f73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd3883d3e01f929ba0b02a05c60e38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670140b91bc6ad81f4801cde1d7b31a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8510eaf74428c34f74d579ea43cb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920e128e4eeac1723809d006588fa43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ddab56e33bd137266bfeecc204632287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07657354678ce15ede976c660b1f1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33030ab7e6b34f273260665490d53c34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86e9d2fb32058c16da62f2ecc1a158290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6194aacb5958741c25ac32ffe7807a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf9fbeb77c736acd616aded927f5b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77286369b2bcfbcdd361bd31c24cb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aea062b9acb0e907fc2899ceb68820294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97329538b55c5af8d1f799dd4278d1d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593bb5586f3fb0601bebc65018dd6f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71c215762cd1a9fbeccde207c971c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7002bfbbacca95fa2b9b61f4271ffcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f23cf3e2bd826464eda8df541934e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454def6654e27410d0fc0bd584e807d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398e549838c26f04c48146a6e0936e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6887772d27c8057d4c08669e628cf4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6ef6abb3ac9101b103f13a690adb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047d7a5d9704bdd47fb10c4210a4ee1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e1131e9a463cb57920a5449e64fe1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494006d95e3390154821841f12f1f9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d3fd3ae47465e7f666de64f6bf5a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f0f48f91ed7da0d55014d4fb43c29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bcb2402d4a99d12b7c2229e7a6967309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3756d54375d00df5134432bc5aa7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77d63e3a9bfefb3d8c86cae8ac7c1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0bd1fe2bf44306805316bdc5a7a21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b51bae944c80d02eac96498a7d7cd2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53322962e0fa65a4e1fb22ec9e9947c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b60166379c9d79a6e0eb04fdd860e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882958a77fd35f053c1376b547a194b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9782ebc785bb2be0575cc132edd887317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea542f07615e5bd418188cb44c11e116318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d105dc613a9a2722d8984153c43666319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6ee111d3928db125c9b6f096f1f2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411dd01af095929344832dea6d37769321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5796656564d8edc8f224342e8079622322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad8f80b5f688c3fc67a76c68377272323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88e616a663a66d9ef90f24c05ac643324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225346162555bb9809cd09e3e529411d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c886674c8eb5d9e1f5e713148263326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc43310949144e7b055005103a983be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f273044a574e7a6ea6a1189dc2713328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7687fe4e98ac834672370575562ad2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bb7417fdf31c82f54263fa2eca932330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef8a2205560f3e0199410bb599dabb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2280d8b719a4fef00ec3f9c12d245332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc3e16bf3967ba90d076b9b1ee99a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691c2e66ba096bf785b8e9a6b6764d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db82ab8c886efce0cbaabc5a0b46dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0212db38d577f5ce026f1d734e3e637336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d88a28c67b910d892045ec8341ca2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18ab6820581f7161d32c15a5b7d4c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806dff4c677cb5fd60de03751d7f2e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50402d6be79274c4aebd431e39581ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ac7e95e7ebf362a4b466fccbacff7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de187b296f6cc487ee9856181556ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f48d7430008888be162a0f3ea5a46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7396e353026f66fb02d4bcf04c26324344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b8cae286068d579e3f4cd8e579dba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa7cf48d16aefc7135cc3d35ac5e17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6eef364fc2d2ed933a7d14a281304347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398925b514bea8725d1470642ff51e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53956cfd49a0b686a856466db9afbe28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d344ee6b42c04883fdd5e2c120771350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064f3e7449b7edbd8da2a1dadfd127f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51714f1dafd7651cf6cc88204dffeb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed973c694794a009d8ec1f46a88d32d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b778d3522b7762a0e7dfa7c4ce3a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0ce08e9096a1a7c426b352132d1e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90bc8a0db5c7df1471ed6971ef0a7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86056be12c13967de860dbdf09d5c7a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282966371d1f994c736d51f223f1f474358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064cdfbeb7909ec0d4a72e56dc0538359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e8bd8efa56d897ed6680efb817aa3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024fe99456792cf7c668569c8dd4984361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98ac9cce79a528b3121c9467599567362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a58461a3ea4a898f98f255caf1897f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e398eeea15c8363f8f3a9fc7ab55db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e8a9c1db7a5cbed850771d482c619365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cb48f09e0032a633f872e292d4f48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31da5c28bc7294a7039f6c0e2cfb59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e0fd8179cae70d1aad58e861fe35b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62492c3e1a0b9ab7fa13ba993aea980369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc9de0a2ad0879159b13e59e10b5cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf5fbd1ec894d0636f76d75e6907ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea37e28a8c0094e6b9d2731939a1a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e72f0df38a2dbb40ffc94f4ccf458373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890f30719a2bf131d58a81f421fb496374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a1b81c56f205b1d95c80ed2fd91ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b41dc69c0f3099756c990a6c4382d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520591d82b078dce27c41c3b10b93f91377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198f9d1b635c8bfc07cbe96bb93efa8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee6d65dce7993549bea2f45c5dac13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95833f6d75bb22b35deb23a0964bbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14436f7443b25610ec89dea8ea88043381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f5583967a44219977046285626ae6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362d3fe0dd07e22b6506bc008426528383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb8d35ca967e37bdfbdd3be8e430f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6882ce3c66293115f09a1323efb16385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e58936bed540e2d09b3327f92a3ddb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c868d145532b29eadd0048be3206b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b77a07f929c9e1197ed924db3f60a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c943225ee7f574f8363040ba3cdf270389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436d6dc04d2c5df77420a3a1c316623390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a75cee49b2548090aa5cb414c17c03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb66ae584761dd41ad5d50b65d76937392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce365b79714c9336fa1bae3aab123c72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73231419c9576c2ac6083b2cc15707fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dd9938b714fdbd252e126a0e31482395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01a06fa7566db452d9adb09b1b9bef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33f23cc2fb303fe33aeecc5c415bb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115edf4e46b55f545aa62d587c8abbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9dfeda5719a86fd490936cb323542399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0137e602948f484abaaf75b82057ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2751252207f9f09802d8f1fd57d64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716664788dd6ac468e62e7caa78e61c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad992af8cd203cb2d7335c3b7fc33cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1415f285c5a59423a0653a3278312404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b50d24e0c63de48d0da9a309c9411405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273418b13d3016380b2c7fe1aeba32b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f6d9a1f3a939052dbc4a36d7f83c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e9d54cc9256b8d74b422b05ce4327408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26ea4e15539a87f6b5b640d63bd1e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7945172cb8089b42e0f7728620a4cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98da8c72f2eb9a5b50740348fbb284411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c785180b33dbb17a9f2904bb23f14ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22b4f1aae5cc5b44e7e607ff601263413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d94c9807d3acc5ba8b0d2228b9150d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47488b3737143b83d6d8d116b63a9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0927ee2427439f903c502e015af8748416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89ab27b3b3c647a070e69d5a8e5556417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13acd60a582c432c5d7c4336a1e82a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d3bf53a5baa4d41d0101dbbc21535419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba057ae1e5b699b52b8296c7d1f9d1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6667c72fa20e028abf2f4ad2ec21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223072aa5cd62dd7a97e3c9af4816339422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad18566c086c09b1c568dd85c769fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a28d1904e1a78e7cc01d6d6dcaca5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2a3fae19b147d9eba5770188bcd51425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b3084c1c6084047d3d2eac4ac92d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c277f155808df0983952c00b7829c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b577e8334b8bd8ef9d31eaa6381967428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1939a9c5dc0ecf32b531be80a348e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55bd9e7bbe2509cf201466ae979334430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4680b66e638e67bd42e3bc0ac5da9d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa5119d4076b8a38d45ceb51f1b520432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc97ea23327dd66ae0f39fd35a6583433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79ce66dd034ac94920c7383f26d690434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599805f771b751999eb8fa8f2ffbf65d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532181c5086b951777a025a560e6d5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d6ff94b9fa1961ef67dc91f916e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a670277be014b59ad937921b45083d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749eb8153d491a5457b3d63f295ba30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974be3ba3e57527f499c8686253760c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d58c1d123373df0eeadc176fc965441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6366d1465d6f5a6316fbe70529668442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc85c891daca248c5fe5c0ac40efac3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c1e469b3c51e36ff1e4608c7432e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b204d30e16bcf7eafe5f54b2913597445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aa528978ca3943aabb252fd8bb843446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12fce1f5b8f28da3348cd410d7b217447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c12633209257706a20e23191f9e0f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d58598b729476bc518ab565a6c45fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24b2a1c1bcc651e65abab8abab6b4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c89392b55e51ee80bb04501b78ba5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a9706b74e62ae6229b6b0b1489cc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dba26c5685e604dbc363ace944c058453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900de07bca3a5320c04990094857853f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f18d7979584b953718e0866b0a82d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae83003c252ac86459fba49a7055d17456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255eefed1fb4ae877c40468ee1704fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac694c1553a359bbcd1b54b77b1c0d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a40d726a50731d3d23ba1ff778cbf7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a66b93cfa9c69e69345eaffd54c81a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928037f11da247f79731c34da93a8c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d585646578ad8c55ff8373548404844462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c847e29a4637c9b4467a0ee94bb469463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e8e5b7dd232fde71e989c70b44fa4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f9cda4f5809cbdf31de0c9d531ed3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c96280f5964413bae4dfc5bb62e043466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41db50db8f5bad726df7c19f243c41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778ee3afd734feecd4b6baf5633f9a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124e0023bf03fc405c9c111fd2bf87f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe19457c7221bdc66e8a928b835230470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbad2628457a05dc13d247e1ce13d2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878093966959b5d9069fdacdf3f1b3d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a838537b06a2c772a76d81c03692a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c88f02ba2c013796e4373cbe3ab3c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619887e390412298c84508f03f56b73f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc044cfc83d0dad792758d2acf2f6a9a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca75e58a82db6f9a3030b231672debe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f3943de759617fa2dda215cb6a8d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3fcba636776ac9524aedb1659ddcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d883858f3244704b160490b790aa9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8c2f440f9676e531b1d1244accc73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e72ccfcebf27a22f1840d1056bac35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78908770197dd6f40ea77b6de9ed687b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421656300c5cf0ac0186d473124804b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784a88a13857728ebe17c7435b4c130485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7460c34e812ce5653349f6f4fdba8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db7ad4a59b9d987d9b9162e351f05c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a575a3f26891ecde5f59f0d4612f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bea145dc0b98e8224a218f261f64d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb9fba34926b819cd29f5f210ce45a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c3f7d4d92dfc158d087ddde5d2650491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65643e46ab867929d84e97bd85623740492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179649cc851b2f9acfc464ef755624d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1148975d8ea605f98a73dba6d9e6b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dad749d64f2d2cff091c24f6c5abf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907328612ee1a1a640767002dacab8e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420172b56308025981bfbc814881d48497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfd301986c61a521f3353611464c88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab4edf0abc853ce73b8fbdf3098444499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31789ea74cc621859a6b844cbe3a4946500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d620fa2398d04336aaed4f4def626501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cb072dbac66ff95a081630e8ab6ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240a3976453a05583a11e9c07be3267503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ca5ee536fc71d1afede3334aa86e3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4074679a8bef6a7d467675a61ae6c2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72faadd8a7af3f51b2a4d5e412e62ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babbd937d53ac8edc5165d3fa4a56ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13465c6bfba1d6a45a0825f84cfee035508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86d32ef245d77bbd1aad101553f2bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd4d41e0ad0284d6b5bf7c443a7a3f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ec9fc4d9ddb451b74a2f2ffaf4c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf222c12b1d667d0868fb4302ce99d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907d7ccc4b13ac7ab140cf623ec5af1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f166baee42e82fe3a495da3c636371514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34655e5a01cfce2fa2757306ace02b65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10f86dba56d9e39a9537c5167dceae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17976d5340b18a57ed1bf20133f16347517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d884f90e67405e778fed985cd757e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12615b8e2fdb65812c4dc25df8cc098f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fc7b5f339bbf0a22df618c9e7c787520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62ac67f2006b54fd7a3bf7a8e82c58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bb6533e44d2e49cb32f269f40776c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c3f8b73c9169e84397db9f38d5ad3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c1e009e83d4adf65d0d375e7fc19c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b140067f536968a910963dc0f2d19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6504ec85c3067221e2b7116855282526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f55ca0b85a119526119464ddd0a80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef47d5c393a6eeab115eec01e20cb0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cd01cf475e9c1e7fc0ff485a1cb3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4e8ddea727e22ebefe806ca9f5c30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc93ec74b57e489d6f412cab5465dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1b9b7b577848c1159f00c74d02877532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29b5d57dfbb477534af76b78d6403c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaffbb3cf1d8fdf411243c63f51c9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8bf85a14235157f0b27d6656a2759535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306114c8cebaab5ea2748b880978591536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a1c01eb7dda7d76890157b0678162537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d60b5c176070bdc68cd9edeae34317538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428d9e30424c8f76f6e10180ced455d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc20f41067b3637d9f91c0282efd5b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43a6850a14487165c1697cbfe55c03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13f271ee8a55a8f466e7667847d6dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f44bbf0f8fbb64267906a534937f27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85171ec16c59d4376455b5b974ee0dda544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fbbf7e1ff204cea9ab795dfdf9cc0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d74ba369216e24300258fd77e06f5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d920d0bca7b7def345a25b43d25642f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36edf92cf8ce0aa786c678f6a538de6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f25a3a2415be22189139638a695aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a0d56f0599664eddbb306d2e9463d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb923403e28ada3b540b10a04323943551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5dce64aa2f3006c56e5da0d7099af552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9f351969d6a5dbae4f97871ebdc60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a30b6b4b6c69736ab55a9e0a9e5371554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0502058c3b0f90f6f5563f791923cb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ddadade05cc536f4080d79bd9cb4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a24833ad685bd2450ce3f6f495fa6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b07b41e771e50f9d524c86cb910ee8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330729b12b369feb1d4c9e55762e4ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fcfe87cd9b3e045b158ea719bacb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577435c007a2faa6d257528f4a03726561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0abc39dcf0c7922ba56a542b66c42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884938a0a85356406dccfd591e4c914e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b736b1421b9a290aa7ff886f215a5ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391809d9a8dc6d4fb7dd73f26dfc1e5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142d1bce0ca4653b8b61cc6b737e98b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf39b8f511fe0a2224ccf7bd6449b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc2ed3d34637a98b2ed8d93dc88f2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef1c24abda6582ce896a23f1bafc5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf40e62a09d1cc1d6708c498d5ccab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f514801cd3c03fb16804770241745e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aebdcdb2fa7a2ccf6223dd5531141572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5f31c1bdb110d97fe12821e3e94a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffae041fbdfd20087db666c806cdf16574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f877ee143da18c3277d62ddbf22d1e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4b5b74257c0b119525f836b840c36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add0145327c6543bf2352d6d4218d20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c7795501bb484ffe60b4fcef2d45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bff1f9230857dfdcbde8dd7e660b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3569eed5dc9e3061811056a3d65f003580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fef2f6590690663bd1a0798c5b228581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0de686c3bef68bc0a603a2971c7348582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82c1f1ae45b3db560994f06586af43583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce77300fefe2cb553b7eafc926ebc6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37472ac421d272abfbc383ebfc5ea3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7676a453534e835e18d9d09ea9511f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea3f2e0c3b2a35ab6130fd1cbfb83b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e31f01e42bbb17772cd3e958d3188b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8203f39aef45eed7771e3e4024f31ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40b7f5a2bc3dfae0083d755963b95590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ce85b8fd8350cb6e26815c5a6db52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adee81d77fc68c3494a336d43cc94aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08928d7da8453b084f8c78460fed502593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004f305f868d5cf9c435d05ce5e8abd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c661a728f504c4fe8c2c494dcb7fd3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff605383f198dee7b09f907cf08f6ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e698c99ac0f339c8b7920b780d16b7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fe6d57024c2eb9174fe14091f7993598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aef3f047c4d90833d1d9ac5424f063599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c4144ba71d9787c46dbd43e9f1d5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7413235a2b9bb80ed78411aecf0235f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf61689c69ab2fa54aa0d2c6ed46f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3d853d8772ac5363778eab9869c26603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b958c5bd73b630b6cc29375035a9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d939bb20a1c9560f22e3f1f7c6d3e6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba1268f2d75ac0d7ad9ffc5a51b341606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e71b9d5dd145969ee1d129387973f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1c13e4f7eda388ea7165b3808eb77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e213825e89b9cb2f4868ca963d95c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb659b9b04d3af8ca08afd43665379c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44165340e6b729777f2f8236396d88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafeb82b8f5f7254f961b4d3f195838612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106649d930a6cfa4a00cbed0be70afc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1ed028d795a072514229286721260614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaa781cfeb0dd4fbed192da4eeed15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aae3c7d11672957ee235470651664616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2826e4f7f70e68e9a97fced2b0aaa8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c843e51b461d313022bb2679bf3ec1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24327c2671822bd2ad60e1cc00b4eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbe8dff8f0584069fa2ddf73cdf2af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe7f1c7791cf0a3a741ccefecd45a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c69d060e5d45a6641b7363ba22c55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccdc7b17c7eda58e361b484047fc95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb2ef2aba94e17d5090faf2665747a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e878cfe2045def43b188ca04acf95e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0421c92e0a96a3aa16ce0429db9032626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c666208b6dc5c47084d328cd097c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fa68327e1793c48ca1c5983979389628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fbc40203653d3d4bd2f792a0e1aba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09217e452560fb6b57f7e0287103734c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb695185836795510ea03dd5d38b4ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113086ed7b42ac2955e253b929d345bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8a46452a23790b3cba4280e8bd3a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a598a888b05a4dc349fe0faf7c2aeac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed925247456ced4a267d0fbbdf262a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f73298a73b93ea129ebe55ccbc8bdb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde311d1f4503693b97a58784270d35b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d9e89fde5bf878180de8379876c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3a7a3b67c78fa14667fe1fe1cde8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cce87c4551edc930175425af821ba5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be15802f69fd00d3614c2872b72b8f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2fa1f4e059e1cea17eac70dcb7f77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa3eda0f18dbe0730dd3384928a08c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc39a0664ee7cfd574b7218869b21d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63bbc4692027bf47e6f2c43802149c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f11f2c77d4eb7aa448fa5685355dda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71565676c0ae30f0917da3199a6789c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cd2bdfa5b775a35fc9a7a1314d493648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be7b12a796445ca75bf1b4c0f1503649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc360f58048aeb2cc67cb5e85a8e239650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b483c0ca76c10d84b3ee4b7e8c42490651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf437b523f3eaf67800f3c329f23fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf7bbd85e88572102c970d037f708c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695bd2c0351ad14063c3e3ab3767021654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64924f5ce9959d8a5d129d9235f85b8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b986479cae8c3b681c8a3ef629776656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542b318aa5c8272bf4c43f4ed46f027657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16308dff5c5bedb49ce2c527e037a30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74844e8d1a1cda016544e8b444634a9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41189608ff09b45a6cbd5f52f7c94dc8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7bd3531ccdab272b8f4fcbc4a9f09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4ea3fb952a22011a021ac2de640dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f52630573ac0e91fc9467fc6947a39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e5a2badd9bfe685242dcfabddf393664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124c3bce7a6461ed9a13ebae5bd6b72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bee2c2c09c02682de51c5f3349ae2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f938d8df86e9450c20f58c15334ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40b2aa7dffe851c95899e5b3bfd1fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cad5ad73c23520d665854520006894669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e4b8e3a06ddb6904698686c3430b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd18cd5a4fca54730a39ccdf8fe56a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0e06913e4f1afc9e05b48471f30a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a62c723fe45997d2da24c1d99acc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e42798f348094e8cd7c8c2520fdaa0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f51a23ed9d8cddd9e00dca3efc9d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214e1eafc707e35d1f328b6b21250a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4e0a3012c35f4f27cbd81a6ba4764677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84183232cabd6c7dd5f7dbc60ccc8f33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e48d1fc6dfef73f4022d10a00ea30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a487b7e07973c565519540be40859680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61125a038e7d8f37779cd657271def681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0c578cb9355dca7069b6a0ac20a8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d52d9a42ea899fcf732dcee83931683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4ec8b9f1cb0f2a311f2f824320487684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e5884a737ef89691965005cbd38bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d84c2562f3feef2b34b7d714ce5e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b7e4712c9e3e802815f7ce01359ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b14edb69bf2f22557bfa4b62bfec3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d409a92364d1efe93ac80301cb2f398689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd077bfffd881929600b2ad440d1d53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688c7866622d045fabab0616e5a588e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005619ec0c76227b739e1aed9bb43421692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303350e7a373072485e9b356e8cc013693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac49163b08696543c6d0aefc7c69b7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e9683a370a8a5d0c7badc8ba6016a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab8905261345f769b907c0ebad1fe0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a799d77ab77f81bb621ea1fe4215aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9545507aec1bb1e0e57e293202119d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168882f02c9aaee040a185fde76d42e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9ff38cc8e91f0683a08385561fa3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59302288e2102ad2e3d1fcd827577b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d91d07882a6b99bec93ba676b9cf57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e39c9dca23fa05cc1bf466fcba1e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb45125cf22f668fcb445a8c0a03f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa36a1e18aa74d91bef33a453ce3c83705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de911f41f871eda139aca0ae71b8e00f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21d6fa839c64788de1d1167b4caf86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ee2aec7b7ae7a75bc8a09060b163b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c4c87b57a31ee57632417dbd81ca8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cddcda28b963e4e81eaddfeb03a027710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b4581f2fc3aed350949752954bf94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80a6a2c90a4a06da3a5812a2e41f4e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7853c5a0eba0a4258b47089907006b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a714e3cb7cd2074896704990db475714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d997062f503b71bf5ecaabbcc1b32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31538167366eda8f250587cdb6d222716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af4a9ecb9189af7e833ac250a9ef87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f17d1a8424ec52541106465888a23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97f7f1ef911d1c36519e0c45fd909b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605007238286ec390503d72d6bfb6b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a023d8e7a0b15227215d61c17a7586721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3685435431d5b7945cb596f28a37ba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f85c650cfbf5594ad036a2687abf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598647c58ef6b8cafb58b39632d5dc0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e6e047426c122849d37dc6d79f55e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a589d331ee5b811dd8c1f3972352d34726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba061e36429a5fb669c4e8d5a57b54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49747cf9623ef5dcd4a543dcae84bde728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298096210f5da679996426d276192773729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765d93a27818437f7b2970dc71a08eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aff202c0faed2d647789535398140f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e0f7c4de0c451b338bcfce546e1d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb1dbf59d7eb470835749d317240ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d388adefd5c64289b632366f8ee37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bcfe07f04ebd80af6f82a58e00aa0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6a947db41e8af93429279b6ca49be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d132fd87c549772a4a9e33355f8364737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da1f22ceb126bbc561cb497cb34b9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ca3e0d901544c5e039d850de42c00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def47e37ff94b1a49530553beae742740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c135baab6e9e3054dfd4e2b8357a99b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6945c2ce85e5fed4f049c30db017d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300343ec3c7822db6eaf4bfe088858e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee8cad6265c7aba3d4baf5661098fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728282fba07fe8ecf9ac217f20fe856745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b33a0ae2d6292a8eb0fdd096da3b70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feecbfa251d2b5d95f15ea8f36d96e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe6a807f7cecfd882165f024dd0aa8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e6298eab765aa923e67ac33d1e5c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c9dfc86f860142a4d071bb005a6b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca8615092a5e6b73fd922396bb6a97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e30b7cc72598b9271d7a83167277d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce3a4ce4c3ae2d8d132c740669ae40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71a601afb5535a6725868bdd7ed720754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36d3f4406bf9e616b27cae6dc908cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4b91ae3de74ac6f1af7b63db6c5c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861de76b39abc7ed6ff929375b0cf69757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400c4a4dba2966681924016146a14a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786dd63dbe7b05f1a3f58fc1c191a1f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a82fdba5d8fa4ace0a0bc79c7311a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0980261be3e98df60993d580e2f39761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aa93cdc8673d1d1386b998952e28e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf97de3848c00c2295f1c80f3e59fb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba57fb7fe1d71bfa742a28de7e08c72764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc841b8a9022c658091ccb019c170b4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72f2f68736327d31b0a422248807e4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5a88c83720275807c3743e6481285767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>