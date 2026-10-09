--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3067,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3451,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3541,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3659,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3766,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2566f4b6c2957540a6994064169531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0582aeb8e5f8c09116a006b578ea0992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebead5be5ea3949950c21b9744709833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15477cfb79e7357f06d505eaeb1fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2a8f2f47e169da1232c7f4fbd5e3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400e4b72ebffd6078d2544ea3f5d3b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69954b8dc4f360bb201bf32abe1db5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63167fcbf0a8af6e70dcfa194bca1b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a11267a901899375d872c330cc76f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41a8859d61bae28791aa07329acd7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7fc458afe0b3680f7a46274f739bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443142d65483d7c7913c7e823db1b2a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a9d44d9bf94f30a40dc88356a1bad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b1d9713d964c65e223529702dd02514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064983e2cfce2a681fe1f789c160c67915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5912b98d81d679e99bd890537304816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5489f9a81724a4cffb26600593dae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116200c766bdc31983cef8b4012dda0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb64af8a1b3b49e3beb641c3062856f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c39f84bb5af8f7b766fb6013eae73220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520154593e2716bc63895451451a771221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1545f464449e22e714ab811f9a9c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48420f14d7188650eded623c4f59502d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2de184a89bf036d78de9c1964cc8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db369e79bc59b1cbbc9c30162070017725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eaa315fcc901d9828c91390cd932126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a987850803f2c3954f77c62170f6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a656c254ec260bb805026d4704e3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858269ca7821542b333ffdc953d8ff429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297636b5a8573f3909ad7de3f81fbc0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23877e042e155806338334b61461bdaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb16134db1907646a2a2c77dade192732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40b4376032c007013cfc33a897630f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60882d299dca50fc3d5fd1092c790034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f72dbe44569f3899ccc92d5a32d8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9582d7becc4944f44f5e7d21afe1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779bf74cd7f729ca7080830aa79792c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54c5787226973d321389128b08c4fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616fd327b0fa3991ecf8d3c46e1437739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253bad38371dec2be4779a4a985351b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc02a77ffbc77b59e4d3db48ddc64cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3affb8116dc38359473bfd3d8a6210342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aee3683e5d2204fc7d7f79e0720d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606273a4a2a154637be719fbcf760a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895326e35fd2e235077ac104c3d652ad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4116ad33bbb2d977237907b7c65d4f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e823d41be4d107ff2214d4ce6bb00647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c576f2e7b1f8306d6d23383d6dddc0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100cc607657e19da6abe956d4df6bf749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1aa67a4222773dc464c152405c26e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec873ab0ecebe9454035623c366ad051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a0c49632fa9556011542ebbb9b85752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57064d9bb036701984f63c583f3684f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da139e54a5132a61cd036d59f9dc52154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6da417c21dcd167b7db63ff7af4f6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a3b3812a15efea48e03041e2f2ade56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee831e6014fe73329a30b9da0d11e2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bde83d233e3b9e97637ec53e0ee89158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973330b6f0c66d1289057152f8c3b1959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249bd301c6be52d37b4cd1b216a5a5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b438154aaf116cdd3b927ce95480e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa0843986f1dc63b710dfe89c67ed362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65440cfc0fbfe854c3dd3327dcbaba5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9d74823126f33d42e007ee88d0b9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1132983c665126459f66ee6047b6ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae088d1694e1370a36008937557c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c95cc58c6232c0efd9848f2d809d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262bceec443bbc0907ac194f59f8c2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa24a42716d759e5b5d42c01046170369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdebbea7ca8e630708419a6dd37b44770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776124f68ce7ab284ba349a46af9b1f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e62017bacfad103ea898823595f7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c62af37967facb6abcf2cb9c33fe873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ff851c07c71c7b587c455a42873cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe4db1a3f9b1781bbcd42253597a5075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273cf5c352efbe75614b1e19c7e256376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a941e094492042909090b10a246db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b48b5e8d34ee56a010cf42ca3cd3be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d4cea85b625c8555c2bcb7988008e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f1bea8f04fde2b75700cc0c8bf2a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d169c2210b29d7e4a17832591d4d0f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b5ff5ade38f9cfb068943eb6d745882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c94fdbc06f731815ff820de8efc3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15704cb2ab4cb9d88b94a958a942f6cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2daa1ded672aa62ffb88f2b57d0f22b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a44caecde13b16b4f584a5c2f0fe6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12999f9dbec55cf1a6cd9aced2f1a5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd86c5db64053aac096be001311519888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e333d76416ee8bc26330d19c35b2d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aae8ec9eeeb10f9b17d7eaa99007a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb2f7b690b82eace6acc0814fa67ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837e2a91d2de0b5e03e12cc6b57238392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479cb7e22e8a98711cc9e72e7dff01893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936368943a913aa80fd670ca578fa0a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6dfb63334b19a376f87f1318cf54895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3643284ac135daf8287adfcb71b6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132d00f8d8f67fc61d033dc88d8a2fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47761f36c64969e4da03ee31d2332b5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b436d0fe94bdeda7946b15809e7a1f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770f0d16bca2150153665331db3f9eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfac8ea8308cf1346cedb4cffa43ada101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac696759a5cb4422e07ca12622f59092102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e00b8772e3a4fa10e86fedf2b6d8df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b480332e6c40acaa8d2b0f092ce9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46910da59faa66518ef96d362fe7a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e17a1767ce5b57acaee9134fb6c636106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41fb1d4a6b0d289b7d58418bd0dc7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98647373683fca76c2ca4bf91df001f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe7430ffd10755942e3ed9f6839585109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe7cecc508520623f554be716cce46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70570da0d91f7c7e67e185f7854fb51f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7778a6b41ed2aa275a86e72ed778b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374affeeda76c8e8cbeea9195c6f2d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f307029bfe0a9a6158ad9ea55ddb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848fbe8ae4cb9180fa020a8745eef1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a429bbcfff7c8a9e04a8d35839189c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00798377ef6899400c5970c99ca5dc41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ddcaa60b37f6fd87544b03c19eb10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ab21d9b549973aca88334d47df872119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d0c6ab5f2b77d13cd5e93320fdd90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f0935200dc9f00bc01d19512b72f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35311bcd243af1a58255122bfdbd3f22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c8ebe583252473b819a74f2fd6d71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a4c76903a68a68edda9bf861c1560124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc59fc1b2fc77be9fd76732e4a7564125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072920927847ca228d202400fd1ac8ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7353e3bafb0e4f7c2d7f04ad195472127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caa3f1edd711e2737b5741c12d91e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2efa70351daa9725fd3b4652a84835129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d766ee13c45b38f09dfa17cbc5195c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9b12f466c871728c035b48772f917131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7eda28fe9244ec8ac82c15d7b40e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce609fcfc4d69fa237ea38ce3b5c32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914717ac8e57e8169d4271be9681b675134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0f7453d4b2b5d337c5891bacc8ff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7db503c226914ab5ddee870d5d7a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67823d2f33814ddbdc9b2190324f969f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9e4495954967d03937304637dbe22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4473f36a17624f46b3e5094fd9161139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b9bff0e63d563707f99b278775448140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df885da7f0d0b8ac6178e1318d9d1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19067f17699379c9127f529682ee08bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fff177707fb84913c6a9e29256f8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dda53cf6d12a72f09afd952b9a6a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805fe0a3e2cdfb671e7d9a01f3d7667145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94ad4dd5c8d398297ee59d2c3fc8ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c9adf1ac67be041ba4a3854c810e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a912df2a2507eae6e6938f45339ecd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157f51c7eb60bb65a220606cf420dcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1833b5002c1aa4bf7f4c86fb7561e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8f23c4dee4f187151b93d7fcd33eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cbe4cff14cf09e3c6262896b973aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e958c09c8d071fb9ef9977d5ee3a074153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53bcabbe887cce5a9e9495fbc84b0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084c853cb58ee33b9761a27c1732b4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8bb7b0797fdeb7a4cceb84e23012c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf46d97b5e6a49d6e1f94ef80555f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653449f882aa2e727d8938fa094a136158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073364f123a554bde2bf8013525d821c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bbc0e2e374578afea74975c3157cd7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3bf96c5ca92a4061b7775516748cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072e09d0f8cdcb97c63331f46a29d5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350f79374918f01d66aec8c2ff498fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404b1083381890b66725c176ee5c10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5902f0d188b6850e2302e46106f00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289c1da29e8cfb8347db26ad4983d69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b900aabf971534fcdf65bfbcbaf2be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beede9ee8ffca0612d1ec0bd3d8043168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73df1a5db83496f7fc6fd7b0f9c207f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a182a5f702d466be240a04c0b2777170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fca692bd7ad68c18f592bc233d0e9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83104631e5e577c0aec35749e86c145172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d755e3406b287e94d06cd23c3d91668173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235477d9e03b0b6cf7cb7eb6596d324f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a1b050de934cca930177aaf50d29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850518d64b4e3aa5bff6cc83c9bc1c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5b2ddbf0fcb5ec133dc152c4147e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd425077edd4a83b07d3e5319efd70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1ba4b92e8e6bbdce5670bc0a84596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f298dfd597d461d0576a44f03bec754180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b36aa8c6a4044f88e586dc9872d406181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffe6e552f306e98e4c80f57ed89481182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0d3593778186dcd0d6b7cbe0c219e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1f8a40e5585f7c958499cf2237f75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e293c80ff1c88c22ec177df789befe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6631b6ee37c1dc363245882afbf05f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca10dcb2224e118cbde431e3c6dbe2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae26868b4e932248da6bf99f0e9972a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e4ed022033f55735ba69d71ffd60f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ccc164d90fb7c7f05f4eba454126f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b789d558eeb2cf183373f605deb3c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c297314b8b377222fbc136c03b815192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326a62af0704e81e5270d5c63f84f06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d727e117b8c0e240321e39a75bc9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4570f074061a059f932f3a60c7dd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421341fd8a0226c6aa5b3fef21281e9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00b901901bc05256cbbf53a6292475197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72cefca65bb9cf772a95cdf348d321198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900aa1dba2f6f586a97f58c95007333199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e3148ad3a24ed60235015c2b7003c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996dc7cd0443d4980e552c7f31950f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3db43fe3afdb4a19c0ab222340962202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff76c5fb2a64aec3c543aa985b2942203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0f2a5eb5defb2bf264769675fc406204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a1329a8c6933c9fe7dee0f69c6310205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31267a463e82ca4696f6578cf7a92141206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856a7c137b793c40bdccf2d805970c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11a1e9b0c22ecd7d50c68c171ee330208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad85be988d591a50fec3d24b4063c5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa65e2de4e567873f5be896ade5aa6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2e0f34568a9044e354d377f633096211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9284ed93db71d0da5c17c60a482ff3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e8096fc4a555ddafbda7218fbf060213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02306fa05dc1459ee4a4481371a30c43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7dc9af5e9e87dfb5199d64c9acb07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0e93c860f1f756538861d7e4cd5f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f8aa6a9de069112281bce2c132252217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26535fca81e9abc8cddf5643d00e640c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818148441e1b10ce9dd0539e01ed1f76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb991ddcaaa44862d832fff1b6904d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1db910ac030332bf048c27a889ac6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da9ff173344d607dabd494024a775a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e169d22029392f6d406ff54cbec6fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09abf0ffe928432841a4f28cfc9bc4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c356e79999928518a4c1646bce978cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc56ce5482e804d8a7e5e0c8ddf859f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187564521cd0e79435a33e5fb3846d10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9922ebcd497e88fe383caf836c6834d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a5c8343a5e89a38f80d5c06d65f33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767add1a73c2b411b9e09ff3a49407fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4213baffac9664e5219e0703cb314d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf35a76f56edc075dbbe9554942b6bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455e6094844af01f963d54faa97b96e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6e5658fc0cae01071f31153eb0d68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015fc896c6b909c3df8fd9b019f1db7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb6f20c38be1ff5c777e5372bffec7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0d2107dccce345ef400bfd27222eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3710f7dbfbc6f6946c21e8c5de5f69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b103d0b3b375fd174e04eb72262042239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720aefcd4f782a7ac95746b81c7c898240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171b9f8b7c0152f7d66f5db9a7bdff0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4520db3a71cb647665eb1182c8a21b6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d60ab8fa38a5bda1050988d5a05f4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda394e66f1e2ba5209282056036747244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04059192a30d23b460af86be9396b29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387fd17c495fe0ac899292f6196eadf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e2cb22b28386fb8e1842e187b0b39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da353420e389910adb4a286ba061ac6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd62708a75b30f388cab7070fc6c1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed7d4f2cb342d29ae6b4ca26252575250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73180df0b4a243419946f18a20c545a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7aef84c93bdca1892eaed89512f0e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347ac557057eb28e2fe01dc63832895253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18329694a4f71f9096827afbbd387efd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b48c620da580d8a6eec369adef740255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdc64f621363c36f9728ed809b3c3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceee75256d73f780b7b5cea14546ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8613be6e42e077e232eb83a7951a35a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2790faddfa4bbbad62c848485de516259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580729370dfc957fed704d34ab1f92c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8074fe627abbca8e34452b47d290b18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbeab3ed42423375ec782446f8689f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644a1b861beac8695b2fc2218884987263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f302515a52b9a69bc2756cf98168e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44628e30ae7585686b9eb478b661e466265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffad948cdd331148c22ffdb7c8bbe6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e5b7785b20b35d0b104ff0843db9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ebe5714094d6dd651fdac7957111e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf00ce3c916d6cb109b97fc084157da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f127e549ad2772378a6a190167ad6c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f17d5ee077f3b6ececf7fc52fedab1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d485efb32132baef83bb7d6f93ced52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5410753fa11259a4c4e4ee2578fe324273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06efd90f218c062ffe8dd77492e5ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a71b2c2e649bfab4faf451732cf4ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133dd26689f1714875975e772a93646276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51913d4362377404057db00b469233277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f36137c385cb3c6e3e9e8f3244306278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05482fca674c80107ff94d18ad33b91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08bdf353becfdca8bbeb5fbf8f4c9f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f03a49f52682aa7ce5ea07a61e9df1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7125b8e33aa87edd128d4a9b4aff9b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd019cfa4b232166f3eb7445da540d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce61306714599b92fdfff40093f072b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f246c223428034e85c2f7fcf6b18872285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442a194dd190d6120d17ebb34fe7a1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b9ba67fd6a963366333392de5894287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc55455ce2ac5abe36d44a8158c5d91288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c8cdf15d90c0dc9e8624b344ec48b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb030753acd243f78bb67f0df37717290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f314f4b8cd2c636ccfa876fd3015619291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14376c384af2eff090ccdc686adce7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad397dae3fe8abc65a46d44fea391b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fa1546130c335b400773b730d0d97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d0b732d956a305d8cedf816926a6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff318377df36f5714276178f1036c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42376ca9fa025ba588b2bd89270bedf8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413a83b85b802d92b0148ce030f6f2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc312f0619e53f005cfb9703e269410299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338b13fa1eebc4d887cdbaf18d1aef6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc84ec48a4ca831de3deaa42762d3bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98e4fd521a7db4271b618b355ef314302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb00b2dde81583c23c1ed0c8a31867303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7662e45a5e746b2ced5a87392d6b7d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd23b898eb2ba87f638df45cf7f86d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2264f1414b50b89011081906d2313306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb79e9c58b49828e80282dead6ada8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf76c2d3b0a83fef1e21c8c25019ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265eaea60bea8f011b4bac1afbc04a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efb311b456515a1e4ac902b0da30fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed55af62d9fcb48cb445910b2a09e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc25bf1da88fc1a54f5dcdd98cf1818312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af696341f3fa0111e52aa0c16143c1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad3d2e68ac8311893bf597318b9442314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f33dc1ac96069b8bf7dc1ba68b453315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bbfdcf5aa62377fcdd9726b08ed46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb155fe2ff2544998ba449c73ac8983e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea56be08c64b89b42e8a3454903dbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf56fa9e79c2471c048ae4711a17f0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e360be970db9931711bf1b4d45af5f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777997c44da73a3fcde78013e507b1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8d58c6aee415b4777a1cdbeb30596322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e54b42f3c6f78eda5ad9ad0b70b07323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8930574adbd416ac9aa0d74a279b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe7f920ec5ff63825e04979fd3d66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee903462aa5c4dafc252970642418326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2f1096a7fa0a0586ba4085f584bea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a357fff33ee8a7f5d8a2111a8339ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaed1d26d7a78d81b1a08d01558eb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70c3d6057622268992005e2364de0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631033d89b92d95cc9ceb6709bf4f495331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfcff50f0e7fdda4b744ecf0bac0f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b420dc5e03eb90c14560341e3a4def333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03874f6926cf4cdc53cea0a21ef85d46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c148ac363ecf0befc34637d4692be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceb245028cff009394bf9dca5e3d02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be296c60e6131cd25ce8c429c8c580337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1881eb6d73d562192663516e47880338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd1d6b0f6aeff45226b5325441d03f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1818a9a5090244a097731036a9644a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcf328f53aec1691b2a3a7dfc590c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e091cf44f0fa551599fec9081f5202d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ac4213ce85588ad311ebda90abf46343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64855c4e7e6cb70354972fa7641e3e81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c560cd06db94110dcfdd3655a02ca21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231a6ac4924c76718fecf47ad8362e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a4b5ef64022bdc2839167a60d6079347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720d31205a9509fb7fceafea6741e84348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c735aab84b63a44218709148a0599349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ac7f79043b13c83fe5fad1495dfca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459422f0ed63fe71707c3b7537094339351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bf9935d774bebfb7b504ebe67399c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06b0c8db52706f6844aed432ef8254353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1967529dddd025e998c5adea8be607a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101ada9c6227fc8b136b697cfb0a305355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af578c08cc7fba71ce811f5845a1f42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8cc431679a5c18d42c357fad3adaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c0bb3a4bbd89d930c069bc2d1c4e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd917aa0f1a9f722d39068d53b1983359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdbb3b7a62b51fc758145a0ad3d44d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d24ef2e211599861a29182afcdd1cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b96b31721df82b753c9dec2486d4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394c5cc9ed9a7506d3cb8ad3c41f061363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe073c56d9d12cee7f9ebb3dab3f47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291fbd165187b6e0eca76486d9943f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac2966700f551003f6605dc919c6a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20be0953e3d699a7df4088b391d6e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0db8fa66dae64befbb01f74fbc5afd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db695784997bee9939dda3ba15f1c231369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ada68fc2a4166e129ba54085679f78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6480309085d39ce6ffbab1d2bb1bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c3180248c0c01073bc366bb5161e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf980f38d57bf444d1d323c1803a2da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69ae39ea4c0fcb7b385b2857b26e29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a64bb034a74eec9125984eb805f08d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1102837b4970ec593c3ad99aa8a3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9ab474b04013383b846b5aceae5a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ed0d7379b03d8ea5bb34242ba29fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e236a19b6cec18f826737928d22a7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97061b78b4914a89dbbdd6ceccd7f649380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6563ed08fef7c7ea26e7d5db1a26e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd449bd496c9ef7dbfc6d17ac528d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb802104e55dc23922a688a37ddb8bbe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcb786afba68eb50529e08036a8396384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1ac1d1385ffaf5f2be6ac36c7bafe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ef628a7ed3faf9a308a7ddccb4261386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af4029dd6c1d255a1d3ded18165fff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c0f6636fa5be3631165afbf66cf2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25e218efa50097676571f715dcfe27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bd99aeb3ecb20a8c9bf347dd84e86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d680afd5dffc95c9ed21a7cf73b879f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc18693803723d104f689841425a188392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc06715c67b1db1a8f68fea469834e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad146ee645ca9cbd94fe1078d347db9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e929c6dfc36f5519605a5b3c56944395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c29fc00d83943e9a01fbdbcf917ec8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee4ed84305a1a049bdc67b51fa2a40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628a835b9fb836099f1c63bcd3e5434398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361085921d2d9fddd82509f664215f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e21183993cc83e52ce246c0390798e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed645155e6a66adee51796c53d35c035401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faba9ba44dcb5f015ff3c237c65909402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c524824eeb0fbf830cd458f8e1d09a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677284b323c54769c0e77d653e2bce96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6ec03ba4a9c22e4f73243ebf5434405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881562598f4b88abe6f9e3a78fe8ed7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e8a957fe9f1a09bb0c44bd38d9ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304282757688d17a9e1bd89e98b86d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45572fe1f8bf3ad4f2206cb34dc875e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f095555bc03b6afd60793417190cf9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57708034c645dfe596f4c0312be3fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c7414c79cc01db855636c72f4b000412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ef34c4d6709ba59e4a1178dd84d70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626047545b18b96f01213ca6b84b397414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f40cf038e45a833080005b78b400ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b774cce27195c77ccc2d6933198342416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e4d6dfdd18ea78d153c303f7d2493417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde343c508559dbc553359b0d832702418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9b2ec0ab445dcd6edcbac654213c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a771528baa2b3dcb57ddfc99e47ff36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200945b4eadc4b3e290cedf1e8a2564421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81024258029f36f881424465829482d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f24535d69c2f5f70a93626e366b35a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecc59a83fad868720f775789ad5a41424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95618064a496a0c9a26021d2af51aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0c2574ddf0b423fd63f703cd39997426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9452f0514446ef855b8355ef9d86a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f45f76ee8441650986a3146c46e7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c64a4d76a2762ba07d1c0606e02d03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769068c6a16647288dcb6ee1cb464f32430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2950e7f707cf2ca5836854de12c4f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b74eecfc07c89c5dae8b3cb77ac8dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bcd468790d5c853c02aeb9c05c1ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17202de157236c95b883283550a40de3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22db1b39770f7c407129a00ccc82267435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580436a3d47a52a1517ef2805639681436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbe0e7f9e5758619200edf01a25b9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542537e14b4c7ce27bc55fa0bed7319f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe56c74dc66bae05eab7b0488e6651439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865fc207e910ea24b1b42a41b1bde5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f499c5bb8939745d32c65046610871b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d8bfd057c9e269a5423a9e77936d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248de0fad79933fd2de7ba41c5f0f51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf87b6c09fd38574f641fbc6f66b013444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3050e7ade96b4054c538d221b83ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a991584b785c9a2954d22ce8629cb3d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1baed006a0a7e06e6a50742f1240dcc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85809d89af19a947779809778673e07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eac71298013b9af8e2c4ebef8e518c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19053ebd66701103352aa74317e82c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c1729a786b6b4098d8a27a475ad8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f2a1c9cc3cadd620c829a309abb89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a60d2c7f461cca522579dfc07630b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c02b04b75ce5741f88a3ec08fcab2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49112a9acbaccfabda36bd28009ef724455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb030fb28b18e06890397a6030be05ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4abf28702776b4818fe1b1b2aec425457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ef444e24341e014444aea02978f47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b80a20025bb71b59015d236fe5b68d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe1a76dfebcd68dedcd17499bb10b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7a51c6dd87339981a4772b96b030a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4630eb808d7bf33e6b239ecdde2e91462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd5e3c42b48683be372562bb57b88f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a430d623299440a6cca5cbf809989b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccfbba7a8ce6c7f806ed09ce4b3ded465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61757cdeb9bbea132fee9240cdc4b470466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679c3420f61f5b543bd549b52b5db12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b29ecfcc626a65d02eec6ee2063066468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888c2a57396cd5003fa3841f2e550a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fb83aa0283f75a91a931da238904f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7aec380a2dc28104952039af44ca3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f55a064825c7b5e38ad7428c4751a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2b995a364e0eddb3262617c19e782473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a955abc95a5565d91fad8eeb1f21c1f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d6b4389183e15b5f9d789d4c345ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b9ed016dbeca27cfad3c9ed33c868476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80723800b2343773e7cf40092e3a79df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d1c6da37d2c9100c81ed80b09d67d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905122142c9cb12f633c732694bd721479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af43f49961d7ce7e20ee890dda9f9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac2ba4c9af5fdc1cbc0e4c4c33d938481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2d87b981687cf3c8dd35eb6b5858e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603764614671aa9adacdbd3dfe7fdb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3aee1c14f48e2c63afc0aca9ae91e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58249b3dad01b81c8df0ee8bc06ef7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc65eeafaba6baf27206f45a53216ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ac13840e1800c2f8ca85aee8d211b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183c17e8d42204f8703a58b4e3b6267488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a597430e30b8008de6d2e9c589727a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cda58e12340b1f44f02312d4ec3fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12bab71996e38b59346e6f81f4fe37491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2239fe3abb817a3a819e9b0d4060b10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17413e0e49a38eef41f87da6a3b3b7e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfde3ff9f24bd1400b3fa66c1a2cee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d977d89a64a193274b98dc500792c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36362be0dcb75fc8235a435ade7a22f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6396837e37bce894830ab9c044064497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec6f52ea2cad8dc3116e992ef5cd47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f81795a62537ff8f858f3c4dee298499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ca69ee352b3ecc13429592a6894d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82317f13b007a650f0f37ac324b9c4b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807e38639cc47f4cb704b8af9e8e535502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2769e1e356bcb91f083253db6475f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a96b939bb08b93c58c9dd14a358216504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738abcbe8556bab7ffb552286b26849505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5a7d531afaada83199a549e245985506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a00face6a876c27567cd8aa4caf292507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc08dce65634a292f34609221549da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bc0aacc885f9235f447adf1e5f968509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997b0eaec12d0db0b0ba51535bf793510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad76b027963b5d5837da5a024a9290511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fb18ce528449b852ad2b6920a6d4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046a677e6a46446c3fd4f8eaa567fae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa899345100d503c691d55e0913b8026514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9d205ddb5f3b75b404c720df94602515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a43b3fde3ea42b9f2b196151fe9d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349462366b475d488802463e25a35951517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d95de76f874b6a9c8541515a3cdc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d935b037288f2067f67a20daaf8fb44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b486ddf80b78dd37d1c5611b34eee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f896868ec096f3f5e31156ce6007a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aef7b651a00ac17a169013cfeaaf55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce6cdc1daa08a6faf577d5b087a25e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57715c15dfbdd97092526623754314f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bc1fcaa25357e235401770bacb062525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cc10f4297dc4ecd524a8cbccf56f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fac2613a1026bb5a5b65a45c085f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c319fee163cf6b444e44e29067fce4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d4e27c8adffa6764fce0b85394bc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad816ecca1aad8f8ecd82130760c34530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528932f37afc54b28913429af39aa4af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421397e8a202d272ec0de8baaa364f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efb1bf063ec0bfbc0fdfc2da605fce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f673fd8910cd1420027558722dc6eaa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd65268b1ab83600d0c59544cd4076535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09121d302e5f4d5fc7e867739c738b26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce4402c3b34db67fecf3cef8d42720537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f8efdb203a575a06296217e8ee748538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f23b21f9f05fa105e21fa36340a4b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bee0f588ee4740ce11cff4298eab07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf376aa3fbc24f7ffc799949ea30b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3755997a95c9636e8f9a0831786ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b283bcbd4384aba0a0f6eecc06594543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853703b70df7e4df0bdde1e5d7f9acd4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55e2829672a6ca87a2c41badd478e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa257bf9ee43736054a6bc20e7733a79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe585ba66b4d349a672013e1c508962547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2ea8ab75594febcc1626219953db7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0ff34d8652f744f91f71fd2416564549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63758183c5af7e2de4d0884f10a3682550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15016901472e8b555a5b1790924d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77398ef941c5bfc58fb5eb6d527048b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21ea7d1398a7cbfa1096dd2bf5365e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a60b72b31ec62597c5cfab8d8ff34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e517169784b689e4b5cd2b466d72b2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6de8921e53575f3b1926ae1007afe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40e2cd298a3c05c015ae084a23a828557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33b14ad931e902ef142785ed153941558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d77bd34551472f22fa5f18fdb0c8ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73893d0502658b4367922dcaa25c59ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbe973f372c0cd6680660717ce0411561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a52ee98dc8b68952481e528422e60b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784256a104806facf3fa2ac1c70dc762563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8044e863277f1646a6c9b16057f6bb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2ebb9ed36134341962b0f30187048565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b27e638df86c96d81709aab2a950c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516fc8108d0b697ae1f24f9f220447f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f579400e3b8c66a86c0c6785434a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07bb0db620f3ae9a45033494da783b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f9c2bebfffda4aad94e3d7fe5656d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd43e9c9a21cc21e3d7dd66231a5ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656da61a31285048fe9e1204afa75454572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec4e04d8c9a649ad5c3a9d69bbd3f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1de1b19767a3f8c19f525cc7ac20cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6697f7dcbb5dd0273439453fb5e79c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93252fa5e0f5460b554761f40754d208576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b0a4382b515ea25cc2b92fecef4cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced1f85458aba77bfae461b2d7141f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baefee05e35ba17f240766222687f30579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8332d5da406750e143ce78fc2931a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24111617baa2a1f2de20df1040db5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ce7de0daf891f021e689c969700c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf752b39334c9d833e8f6cccd40177b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bf5b9139899d47922ae69250ea5b1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50c23489072cf2f99f5040d6631fc8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853a09fa62b1f631a539701a6a8cc1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7370d373b15dfecf5781b0324d25e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abe93b194c0855c0b1e17be7efeefa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df47c8d5f5ef366796aaa7f0458f182589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fb8d5068d43229a67e8ce2ff9e3fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b29f3ec6dfb6afb966d4d179bb621591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cdb41e8711328693a59a688a0f52f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a55253ad430375cddc325769d9ee7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f6e19e00e97090560f369c1bfbfac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e0a0cab50bace3f699c7980774f70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e6934dcb902a88f9f5f156feb131c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d8e12522caff1fae55c113aa43f7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecacbae62c5429a164ac0a8eeda595598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5388ae8bd95382ddcab1ead8269476599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd0fba631ca763a5b4ee95096ac2d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb67d3bcaa31b04f66742279292bf95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fceb96d4e303d609aa2c7dc91e372602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caaa36bad3519d126505c1b11dba3e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba625a8b1a9662249cd86a871e1ff4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c31363e3f25094f1f8b9dad83b0d26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913511b654d4bb576d390cd28e6453d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d33cb91613bb0c2bc22904fe6238ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22852cda8d156a2e191fa8ed52e845608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df94b99e35d69a9fb5ee0e86b6aaa5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21581ce38b29c3653e443ee879e511610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbd312fa2c288eac5e3eb12d01e2cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb5ead8e7994323aaa9cf023380c5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc94135c9ea5b0e291b07efe7b601b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f3958bea66d1e1517eabd6140d914614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791c7d38f79061dfc5a55612d635721615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607996137ede08e11ef952116c7e0aa1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b31ea77d88596baf2234b1f53b542617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ed248a37eb551209931bdd609b132618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6ee9b1962a0d541037ea12c0469f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e0b153faa0cc22ad9e025d6ea7f88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45b547d072a7550560707611a3300f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f348988545dd1a1bc96552af60053622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4fdafe7c2472556da4f1e2fd13694623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677271c413e048f48b6915e8da4f15b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7850a3e3aa3aff83c195dbdccb6f28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889280644941180badb199aea040d893626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bd6ffe6068753e6fe3d417ba6ecf3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168f4f2af069379d86181de941e06e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce09acf196c0dc70d10609d3a33bbde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea5813b44eb395abf4f0a4dc9bd449630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5036b6e1f76aab1ef9d0fbc0cc876ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937c75f96e7a17e45e62f362e2e633632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af1ea75ed2d1efcae49ea901e711f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6f97dad518af348cdddf4a4dc17ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0fd2d740c58ff1e2f1865a98fddc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ab7ed09a081e4b86a3be42fdf2fc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dc9b5967f621ec7ac8d0a2ff4c727637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70c333c0a4e710e0b2a8851f285819638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be10e4dbaa3779fbfc99ff4dde9c9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbdcf191ab62c0be754ea2ee34abb2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69571cf698ad86cde2eb03185e0d65f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c12191a89de154bf63741bc9cd17c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688bf4428e12e91358cb0d5a3b3e520643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4981ee9936c7fd0ccbbd1f7fc2001644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2582667c9d48aa3262bd597a533fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cb556ca2a6afa16fd913ae865316c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62b300a2f764eec46c065851701acc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1ea94beddb0edeadb5af67fd2ad10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c608c647aefced883d6a403279d7fac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fe38f0b19031c803eec7aa0e639ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8994997e9813fc9ceaf7ed9cdc1f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becc7d5ada5b40358561ad7d4878ffd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4bc916788f1a2fb28789b40ca646a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11b9dd7a2b9607ebb96a806fdb2483654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dda7250b4d5661a268fa559cab9e55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7fb09ac9f4b2ef2e2eb6feaac2f97656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cee834161cce600ab49e9d3d4dfacd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b87efb60e05acad7ea54680db22d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af48e541eb7871c8e65b2354da9ceb9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d8bad58555ae1ae78356d7b475663660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810fe314c91edfac98435ffe85d5547661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d005793b78bef5f97090643fdb736c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987933180dfb6543ec07b084b3ae0ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2d6636ea8d7ee9825b6c28f35444e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a9f454d19a4c4cf7329cafa9b0056665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8eb23b7e1b3f3064c2b73203d36bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6505480ff6bce2b87452c02e7ecda667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ee58badef467903cf8cabc35c4590668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49d90ac1d1d7ea665dc8e2c87989f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaca920dd5f20245cb66df57673f626670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2940278b4452f0388e3a44d26a57e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174113fd05bc21aaa5a2b5427a8c5864672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88971cbf2c026156c2674632bc660f24673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df458e6183132114bc76d1051bcb5094674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d05d62039aaf2a8e86ff13841627e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f897e87de3041a86470527b0b15ca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3fbd16286fc471e564629db1cdb53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d53fcd84a336a2f842e029d9889ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593992c4a82b9d8ae0eb99d6270ff6b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfa839b0c08e6278a4a3d2a572dc2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b825dc6bb03f58fecc03fa5330fe9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959fa995d74b7a0c485fe1ef9dde0d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217112a03b456c3369d819b08a3422f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef436f4916a0595a069d983bb9baa6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757d13678d865a5459424f929bb9b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8ffc7353208f2953e3891b811858c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dba4e82a36f192c9c41f0376bbd81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df436a6255c011425442a589e28a2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a04117fab4d0202dbc25282092a02a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6926664ac39d32a4dab264771c5cc4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8fd8dc1e00584d49877b072ca465e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9317e827b091d54d4515f97c0a2507692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c22ab3fde27df7c93d36b98f7c8a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10369221ccad9e1af6d5c9604beab8e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fde830a00d9d69b7a646de19ab553695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbadb725d59a7974377ab31840c4e21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1101ce6122d768368c3e728fe15d52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af25435e144ffbbf3b0b9032b558c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a919eefeb97a85d688cc0d1bb3ba4a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd235721ee6d0e6f770ce00a4eeefd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6c77248318ed1307938e28354cc8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18862431871ec65387b44208f22b56f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279cf62fa5416b771f26966caf5bf6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b322dd3d0b882a16a087e9445eb6352704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0adbd655edca624e329c83be4f764705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d50f81dc71cdcfd27cd2eb98f33918706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc966f420f31967272a55fb1a51e820a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95ae424e9de9cf093a0e0cca1221eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c429699b993842e42d9244ca25a3e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dc1a6023a7f72fd6b7603063a917c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae840d7022fc7d4ab3d494c17d80296711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a04fc517f0b82b085477b42456c46a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3a7486b9a3e6fac12941f13fc1b4c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183125e529ecd750964d693cb1c9225714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca590a51d25cd709439f8cb694bdb9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185cf36802087f657a039c728f01240716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd31a51ffd9eff5ce74b254564d61d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274994ae77021f4f3f568f137b4b959718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aa92721b414254f84dfbdbff772e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd871f02cf6f48d8da569381b47240f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18850db5180399aeecef1b5810d148df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d84e9f4c0d55bd2043eec3af202a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05f08b35b8389c6aae2e3a15409c1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da21c8c2bd19e3909fb39e936e42b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfefd07126cce50e4fc3abb5d6235f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cbed4420c24858f4606956b8f730d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df741ad247da279b4d9f4a7ebbfdaf48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88209cf078c58ade22294bb25b31b6bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb4f51b9e70f165454bde8c5360734729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36366647e2a5d60514c7b0cf7ba8360730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515ffc2e9e27937af5bf80423bd620a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9520364e0d1b13e3e499734786ee2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c684f6c6b538bbca794ba3ac4b5d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f72893d2e6dc9b135f40b42410c8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb65dffd6b74c08615339e46c8ba97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ce179adce117299eacdd2c682c60a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8144d2f744956bca6a4cd56417894737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6b69cea92e2087a9be60f5fe7066e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beb69764581fb7b5c5c671a8403a79739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46691159a205d0877900da08cc3d51da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954967c39f72c33ee51adc594e9b0f13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949359d99d7df053da0155ba703373a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ba70edf1ef4306a23d5d928ad10c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b7df08b174ef399ad6f0c46e7c555744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103a7616575065b5efb30b252afb7db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b88cbf2885d6629e94eb41a5d6c4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4bb214a5a4dd196e9c79fd34d7157747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea975f47a456e3709f6150f21088c363748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e6afdd3be6b6e415dc46097b1b4a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa37741d1ba8b42bc6ae7fa11dd120750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392f9d51b629ad3b0885efa24e18527751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a93e5849eea2cc4c15361e33cc3d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b17ac69e5aba8f0df59c8e0fb5f2a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ba0d7a606c57ed1bfacf307cfb8ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7625bf7971df49c074455aab3dc3e27755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0483680669336d8c2c543cd884760756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516c2e817907b34d70d5c39a880fd9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ea36dc992df1a25d4328a79307cf8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e10b145f4860d3417ac4b3caf9bf52759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c8f418546c5b6761e34dfc824a64d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e84bd730962524a8d14bba0317f55b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3357f45e035afb5c54fb04b735982762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d6cda5e89b947a0459f2ec75c8433763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b2180cfc5ef9d13052c898bcd6d30764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8f24b3ee6886663b338e049a394ea765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e73fcf568c446b4a66bb63e30a5f2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07ed7f95b0f4565b952212a5ed700b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851e7abbead63a5251f66a64ecac9b0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e5d11fa0a6cef8904071394c5a240769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d10cf53e127f2f6798463eebaefa8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2bcf4e6da0ddec7de882d5144367f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0dc85c47f94dcac892ce6e9f5fac9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b089290f77387131239119e703cf719773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addd98816b4dff4faf01111e8b6b035774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc40fd807dad64897814233f284049d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774df1c2ffa19934c388453ce6a11491776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7453b02e07a56ea010d6cd09fc2148777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aa0c01b17220c2a3bb1438a69d872778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9cde00370a2c671affed9a8f1f294779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a990b8b88141aef06a43b8c423b617780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1540a6f734837acd044bc9c2edd23781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348d9c530e1fff479744d3ca65416fa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0666f0239e90ed9c74c2b166db5700783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b086ba90889bfc9c55d58895b0256784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac857065751fbeda76384e93f9a871a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6b97cab073a4ca1b05ffd4d7ea651786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8368b7e3931ca83799e01eab9dc537787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8b6a8a8ba60b075bb1149b43a164b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82b87daa2bf0f31e976abc62678a67789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ef060719504e52af6cd0c0ffcee15790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad7218ae82c94ee0e6aa9276ea2f7c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421ef5eaebbfaf7f03d1eb8f15ba9f4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222f7293f829bf9dab4fab05260369a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b643f76234f34d676b836afed3c8e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9011372e8e5f4b5d10dcb6db4c0d60795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ffb88df2840297cfe9bacdc6a7d3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf98bce47580fe0b8173a4132b58f62797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0509d701abd61cf3d32526acdcb25798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eff409c065f4a1c558b0dd9a7beca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c1e98d49b493ca07d90d6b294c636800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1313a58f850210f3e15b70487696f5b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e56f04c14e653ff43e0cb1ad8fa94802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26aff06e107278cd1c8034b4b9f589803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c52736d1ebac59a26e785e92ab17e9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a1d624d38127826c059e4d6052dcc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af64dbfdb09c9d33c6b652fcf1a665c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e72d639d8fe6db58411714754c915d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f128665c84264fa2ba5e8936774e4b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3720a7e0ab69fe6693033e02e71b8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70575e0c856cda4befa781824c1d967f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa07112512dccd7fa00da5e69bfc578811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed32d7fada643a53764f17edf3e5c6c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d95fa35d4c1aa807c0a8fc715f865813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7744f6e29dd2d2ca203097ffd9bd3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d7508e88ea12e504638bcd669b268815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d23cd4fc864a772c7da8d4da88feb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f65f8fee6d78e8bfc57bf3b719b96f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30d38ecbfa235f6e2a094910816832818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239513edec3b6f57798fe241d859076819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ba89b76fc58d07e6f046daa98389f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f67d62442873ab3220de2cda3151472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f8f0bb936b189a51aebefdb0c80293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39f550a30e63faff3c430fd15643884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79aac4aa44cc95a2ae707211642d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04de81110ae11b78a88c933fc1b72306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41d52b40e4275f7fea195a3f9354617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abebbe367a7015a4cc5411c42b07ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc64cf25145195789bbf08907119c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334a3044199298925dc732b465b902810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e5b690c500f8783e4e341e214e85411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d89dd04a9da4f284bc6b85374eca9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11849d212396c0fa4821c16fea645e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc345b26807171eb077dd5b18df355414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4521a1da48b0a6bc2895e9dda1c43f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78a258b1808cadfe3ffa954e4cd96116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be73b3af9cc08e785fc851bba459a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0e80b03f750cf765873061a29dcb018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d357a95aca54694bb81ce8291611b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11e357e654ab65a0713b0848bf60d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfc55bb5a80249f1be8bb604d511db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d503f0937ead930c31c94434cc4d4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b4609674f4ad643a3ef2cbbe651e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ef1ce6ef02543b753975133ebc12824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98209d66f4971ce5acbf9b32d37161dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fee78a68088c4f905979571fd3cbfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d431e826b7eb7525765bd30f4775027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dba32d84dc8628740f7fe52a60d3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f523127b6ea636ca749f10dc54435129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b7f522f5d2968b7df14b8155496ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590128c747726f2f1574ffeaff5128cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00656869b12b99adf7aa855de3984e3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf78a8df9c94337100172141150a5ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa2f2f2552a2f7d8719c4d3c05356834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce985e9f4d08f51bce4d841ba8d8de535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d47dd4d69972101a5c0199508de2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ebafd1181730f48dca03608a6c0a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c21f2057e4b7cd1e0378fef070616238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a7bc690dd38522b3c0cfc9f3e12139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a1d7a48ae4ba81e3c8389667ec4ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196be8441822f8e46b0476889a1896241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcba2665aa5baf050d07ad516a4796a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de306f722b84eb0784a97b6926005ce443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3002292c4b4e0b470afbc780fd42044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a964d81780abcabeb177e828459ee045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dae0896fa907897eddd9c4ff80df346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed383741e03d816553ecb3a31678f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99a3ba7749607497352a117631557b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfc80702a65255c9c11e77d595425449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4c226bf923c3986828c4396cd616950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d59bd12c9b7b2cdbd8a596e0a358651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b361abaae800af584825f68a635a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a10cbd804256ea4c68627999af61b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95647e634a569edc2e76ad2b498b0c9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443839f5a15bd93449bbc5b43d0270255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58622c92c63e2b93f2ad80991564be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2285f5f133bb03e6ff17475151af457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a1f2457c0c93b3e55f5e34350eab958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44c8d1416f1b1696b80d9d49d455c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d79660653fdc5bf6046ac932b9ecc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8de9331ce43c684cdbd5b7c13d7b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e272cba733bbd3b6d3b3497aab3c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7d4b93c92f33b7df4431588075b0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7704fd4735d138cd2a24f9d41c4b3164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7aa624455bd56c18693523eed3bbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df788e0f2de9d5f936a452395516c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f948fc1f8029c9a2c78e13aa867ddd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb448a375d939359d5180eaea48e58668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99349d618991c6bdd1c086d5c2ac20969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30823917428de3cbd12eb41fbdc7d2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ea4250e795438c659e93b26b319371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d220b877fa8b4b76bb05f2d51caabd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63690fc89a46776a7b03deab9f9a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72feee826879bfd78669f778a3fc1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b7e2ff8df32afbf700c0827abb46f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a702057493b754ba8b0b48c2c62cd0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215706c316d2d28f4d4190a9a5837a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89f759871c40af8eeb254526b1ee2f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95ddbfe6e095ff5033df2a2a21f3a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3a64b71c51fe8d895d145b00786ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241c1b214cec5b0ce2613c53bf80f0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2bec3fcadb20bab116d0efac5ea4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68889da76738a1988c29ea48c0090d0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086e0b0720cc790d712beb4522f68b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1d1eefcca3e1ce107e3310c362f6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62ad3e9719aee2786a4554793ea2a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2aa5c7c60e3c4be7de050507f054187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681831c734b804206f9293ce32b417788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b9deaf6037bfb274b624f6334f59889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d73405007bac86161b46a1b4f303490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855836144c151262184e06ea1c981c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd107685d6254623d17613c9c8492de792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ce619c1e3db98132bcf85b1f6476193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41272671a632a98fd2901559889e3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b7ebe635802128c720265e91e973f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85954a108cb14be4524ee4c4655e07aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e5de8c773d14e81c8056b666ec71e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a9be74fb684d407ac55daf980783198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4806c2818ab91d1eded1b91cc20fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf8f32c518cc307fdf922d5170dbdd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637f262ce79f8d475edb9d1961be51b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0b39a537fced0566832ec891f252f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ec6be1b2cdbe822daf01faa947858103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172656e3b4e6c51f1b2da97984a4b5fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fe4ffca6465028a566125a7873c9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70394a1a47f5a1a7e87db2fec5d569106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0094feba04a1e5f59f997b328a5f29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb3d713cbe19f02fdd5488b55fec41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f9b9140236d4d44d09f19c2c94e68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bc0b65ea2808b456280cb5dd80631110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1f55122e861b0dee4385f46d7d26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bbcd5f96a58af05ef1456eaaf46f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a40ed1cf4fc25a3455b867f5c7e0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a18fb53d4c80e4532f538369050a18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24539e08d4b07377ffe06f87681aa9cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3899ae985bf334a54ef7da183a1769116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d15aa9c1a07a01fce72bf2ab16524117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2ab646394c7ddd977ae153cafbc3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b34ace5863a8219bb26c5b8a466930119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23bb3bc80482d03710726e36838dd1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d8042a8580ac9d828b3616be79b0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac92bff7a8f22503722f5ffe42fbb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beeb74c2a63ce6c9966c30252f18ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a5e7c50a5407ffc281a19c476a1a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b6f5705903dfd873e8600ff5e0e2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5050cc5a5d98b5525909f23bf3833126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a5af23b8be5cd922a953bf1e5e416127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422d0aacf30bf5a2048f0f7d8e2cacb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9128ff46750b3a743e3ea5d6012b1c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d840bb5c2ff2537d1be175913f9fbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed7e8652ab77d485cdcf76bba10d9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06fc0ed7c15129e00ce6e8bc29b3c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc187b716a88b0d7ea56e45b239cdfbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef068bc2cba4f6992ea1ca04712482da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d964a15346979dea719dda69ba526135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8f56e09ec192573ba77057bbd1946136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180a641809786cfc9167b31cc67c4a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610daca8ea1481fbc593a8ade2c2926138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdecd7792d2e5920d3e045f3939aa7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97490cc621f152d4430714e9c5042892140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce521530c3a6d7b7ad170e710eefae31141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c0775f3f669176f301ddd9fbd1c7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7102d393a8459e727e325adfd8f3129143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e0f31c6e7e9966763c46f896881d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec0790e37d27420c6785290200b0b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bf6fa2fe73a481edb197e1e7e7aa9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b64e087c9bef0e19b5c0cb6ab1ec7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce220fc2f8ccd2fd27a0e5a6697e9d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62562122841215b8089681828db3d3b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d403cef3e690e2aae029a7489df9045150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f1c0c373b0dfb93254ae30fb102a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c11bea2aab758dae3c591db824224152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1572e1ce3bf834dbbf2922d5bfbb83c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d806b42793e1781497b73fee36aa5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bf5f300fed4d427fa4d990ad7fe65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3aeab5d475936115dc78ec51e6235156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12339c61d9c08a4a6ca0103c4ab9e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3a3bc48e4b970dd44682526db1bfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6662343088bf8abb5da330cc7fa66d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fb62ddd7fed47863ed8b900f7c10d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94166f5efd778afdfb22ac9d42e044ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c90fb15985678ef220ce713140542162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae88dc846d2750b863842ceaa05b58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499e66c0a79faacdddb0d4bea4e0643164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ba173a587e9132814fd23d6c928f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275942e5c7447c4b2a18a52f75f5154166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb86ba38488ac514b105eef83e9255167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f63c89b3267109082a7b3dc7182d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d8be4e3b8dbf9909bf4f5b9a83bee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99406119268acee63a113257f10ebb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76057bf0d6f0df64c153d2a428b4b46a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93955de56c3fe9b20b02baa9704a158d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602f4ab820bb538cb2cf513486c8312173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60ee7806eea2619c74a635958f0e3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8054ea24c7198dff09b7540351fd883175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef1b0b4c6582200b4f943e5671410e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f81ea57690c8fae06d86e5d106f41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27922b81709f0a4c9336d10023744c9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b0aa18e7b58a774523e2c18a18bd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded7683b39d4afbf79797a740409cfa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f937fbdb3bc60ec729ad6bc99652181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fab43b52d7cf4c7dcc42eadffaaef6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e476ad5dea6819bbb395de7c903ee2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8cb907c2a9386449d4ffc80bc2fae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c55c38a16cd95be9b71708ffcd97ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30a74298c1d61d349df1f0ef766c73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2fe5bd484bf1615e1fc7bb2e014fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737641bebf0f763939216ed4515bb315188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c82f30749c9227c184b4b08241059f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f187d567b54521f28d8852f8e6c67b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acabfbefb418517d947d3298536480191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1b9a4ab084c94bb48747f76f1daab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5c519fe817883ac037f3a744bbbdb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73e6f08e86091c96ea190d0a940d1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2767b279bf94c904acd1173995cc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec230bc77104c3a86f47782ddc30e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67f3dac0759116866d20ba75130fbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b534c0663c27e3c50d86314d9a6589198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39852753df8ccd1eb57cb1af66572b58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf29f96aa5dba1e0d75ed6165cc706200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5de178a4cad302c2151bc1c81b8856201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30356b6e53268ecaca9086e1397ce20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a1cf4c5943d1090a4cb858d05435d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f7b9f93b5aa85a3ae7bb71e12f670204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576cbaab481378559143ff6f4554751205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e118ad239eb8c744931bcb43859bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce32d0a02282c7f90094504e68dbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff5be20b6481d3aca655f803638882208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b65de7f1d3bce6177b0554e3c9dd7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5ad2a82922ff7233472be5815ada0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26945d43dc3d41ea296fd2145d9b4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e673a91159b9d930f3a9a3f44beb4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df20b250ad5653840f8cec6d986ba05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c47fea2fcf3fb6afe3bdbfa03bb84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8872dfd06fa6225d44711b19c55f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10572413d805a9ab80bc5477f3ceb956216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8d34a8d05596b002ba32475630353217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677af7f18b2c6ec5230b45d6eab3ee4a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d34058fee5dbcb549fd142fc7b6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ff86ac434de7982aab166d65b3d1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b793b426096d31cb7a8f25f53aa1f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5b0a25b384d508f948ae592121ea0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690f097b8c36fe4164b0baf6b0e4419223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb921c53cda4e9d857f16da34763480224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a7ba2f76b3cdf7291b46f3c1c41a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d21bba6537208423053b0d3cf92147226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea70905d104938f06a2f29fa50027f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfdcab68bc3323bd9ac186abf233f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd7d40aed24e40706aa02a86c0822f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd606d9a83ab1db359b4c29129962a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4693f4821a39617b17352ab5a08cc29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c77345aa542566154aeeb55e03c1ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c190ba5dec338dd00fd056497c884c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6389e289ccf686d8db1ae2c861fff3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb618cc1f6db2824890d67789184cd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038f3b3db484a79e557d7b8a5fd8070236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b3dc1e79dcd6a58abd699db86cca7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0336f9e28972437badc31c85c8c7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bcc60ce2d53c66502bad26723a873239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bc03469f364b9b8e6f2b48f9ca0d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed509ccf67b993ebed83770518231241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced61940d4a44df0c3c297288ddec911242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055a8e265c8de3338945776e6436b80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918fa2a2388db1142f1995b71e60b56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7ec8be9266feecf1f8c0c0b8519c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae7132bba3f53e3f82b8d3c81f0d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5211eaaadf72b45931eb510e22b14c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a39185fb379ee978bfed3c04eff51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c8a8188f334b8e4bcfa1a837c3a25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a74a47b8518fc1897f31ed9e8c642a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582031a18b1adb69570093b0298ff47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f566c48a5567859f64bd370cf36339252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fa5c6cd45a23d1bb1416e5b10fc14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20030c933b70b336044e451f05efaf3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf294429ee41aa0a4d1f6d86b89f9d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a86ea428be3642a4ff92e2dfc1a6ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3489b7900be2fa11520823e416c31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777375d80dc40d90387cf52ae9614b4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905853999a8e08d8d82473399fae1ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f8e8c997482e4d60e2b8b8198b053260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31a79921c37d4ab4bb533b3da728ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78b2361c0610cde2db7bb78f5beeac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4801b18d429906ec3e7c19a79a080cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c561923f76f7af847ea580fcee40078264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93916e0cbf5c86992bf5716237a4fce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa31f286127aa742a29adab912b0717266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd8710450e477ae07d51a86867236e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83b204c34df0b272d71e17504060dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b083e4a8bde234defd7823c9e8fc9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a88ab6345477beb0891bab9fcfb862270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f694060b393b92c3f3fa0df98871271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c43e07e45687929de3234d664bb23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fedd8024a55fde8abecb36daf3d564273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcf24200bf742ddee1b8b4501c7bf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6779dae3eba8fc6cd49f9a2bba086a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a2ca57c37115055c88fe0120e4834276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5198564889e5415c316863fd94ecf71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b55edba76e746d577f5a0a37dcb89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cccbd60435ebee05b456fcb5cb188279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee48289aa94d64677ad9b20e31e460280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80dc84316df4ce1d2634ca43f489da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802012503dba71a0636721706e54772282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91553b556225c756cc7c432fe3084e30283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce83d7115a0d4cd19ae389644b4fc5d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c497693b104fb8a032cec18cc8673e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b168d7813e9087d5196e7a7361acd40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88780033071302834f175bdf56e57c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fcd01a0a803f8c0143f99eaec9c3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c666973d8e5e6fab1fb84476c1c827289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763c77492b7d0ea205f525361252f21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c88125a05d4b2846c6298a968ebfde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedfb0a0f0cf8a6b8dea2bdd0d8b7a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2e2b78f5715f75d364c10b4b234f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a1fc1040fc031180657903873f6b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c992c52b7a41350c6e6bfdd64ceefe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1e10acdfdc5bed58d03a165f6046f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5200cc8ccf88981b6cdd3b2a8e3eeb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e86ed8d867a290edd92c8ef07dd9db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca202a00f6c32fdaff2e708c17fb05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071753c15b38f16bd38a228d8de8fba2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b849e03a692271c5e8b49e4e0189c75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288accb2e2678d75fe6340f16a00544302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83588096320ad8c5b67cbc7ae4f619303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8d337849e3333b9ad340b4d34215f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73bb9b4f41235360e1b02e24cf7e71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff6176d56f5c691ec23e0b8e9adc1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670fe11220514b5398ab70049a1d0fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529152501216c8e1edf55722c3ada68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420edc6204e005874939d57f1417e0b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46f666117d76f9380579fc3144985b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b40380951bdd168c7bf7faca856b6d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270074215432adf23cd8839d12bc6fe6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7eac3ce7566a7c3014c27bdc8f1a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9bb80e0e205c12e48ecbf40f0fe2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfa4de1c58331848e03f718d2c2c5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a25d1bff1ffb445d905d18feb6d8d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d028d76c6966514094c1aa7d022b30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391a49b3dbf9f931ea37b1903408680318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c2a2ab1484a6024d8929e175ab75c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc18d6f05cee30f012fce12b52f29a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbceaae348f01ec543cd82eaef5f74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a5037c899346eab96c0ab6b44fcef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71888201c2f73a630451cff416f323f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5e24946b59a4b410d888712d30c8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c160f5df9f8727838c8a9b197bbf134325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7a6fe5a53f3d7506cc6f0506d9a1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fc10965dbcf8227fefa61d78f8e21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60672193a2840c9c9aaca5d610ff33b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b12640850313c0fadc8ac2aa7a742329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c42f8d60382ecccb1395d301a47902330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4c852d40d118238e67a91cab4b582331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259649f98659616f3cb1bb60a377a77b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a3ad84f51f27078af2d9983bc7b1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574fea144a3241f9aed256d0090285d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf520cdea3f1f432d42a4df197c5296c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220148f6b8446bc1bf7202ebf19cf8c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d3df99c76d01f0caeb3727e95854b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24ac3feb32a087560ddc881cb06a3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9726841de2c61f7a4218e880b6b0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37542b537ed26a182840a9a2c535875b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730610ff761fa3baaca2e6a60cd4745341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aced5125495c770fc692a94e63f242342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120d575fb9b037e9e04aae37536174f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26451ca1a24f5ce94ce42278fb0d5c3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2f935657fc533923c4c4456742e54345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e5f8e6d68e54591958f3df58236c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab3eb08c061fc340c2d65458b147d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3168ee20c56a330f88e34d893d3be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c61fcc1cb32314c621d685c9267d5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f27a91d1e6d9454b1d65946522866e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf90cc9197a3877b148691b686cdfd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c14d5a88024b8daf3114ddfe9e3bb7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61741acab8a5a6dd94ad4b267a497f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fc6697035117466cd5771b4d9724b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394fc0ffe444211ebe72c6ffdee15c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376099e8935deb5b1b3522bfc3d378c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c69abf3a96e97a9ccc1ac13816af5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce61000a7d0faee33f76e3da608ed4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7b3559c1de72d7238528bbb06c7dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c18a10ce4171cae521314dfa9231b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41b477e55ee03bf8b100d816d267ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b689f15cf137232b180777faa1f0ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f421de994c997c4666ee8efc94f94e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2575510c2bf2488f73d15d18ab9f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b474d8659091f700a3d8ba76466fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0fb64c752c6fb47f19fcb1bff8d99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9622dfbf1e7b79be0787d6413f36ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e2d6e5297e605842296f932b9c8f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addec61da01e64dad90e2bf0ecfe176369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bc4e44ecd94139a695b9dd97cbe71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb0626abb77078e0c731ffcc8f05e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640e3218d435bd4079ceaac2e8e45b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e940142f6ab7db309f86643963e177373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74cd2964330d66c8c5e45eb0021d0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d36efed9cce48d76e9e5b43c1eaca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732feaee5a433ade624238a9d3883a15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc45a5103da1b60a9d5124c8e44bba4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d265e07f9961e89285bf9081e8ebcf6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc5a37ef471b283e796aca7a8d2713379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c32ef94d320fd5b117ce01f411432380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2211e63fcb3aae0dbded34d648da342381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d783894c1c44da7a1d86c7ce6f420d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9b8e0c1d269eb5eff2eee1f77fd39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab20f1f1abba3038c27aea523a1a6f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e047d8f59846436dcd45253dcb4a8f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0573420d8e09a4f39ce3fcfbf5c0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43cf8a4802eccbd0b4c524f4cbb128387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61414a9a113cbb6d00fd48c287f7f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b020847171946a8a5cb9f895eb16af8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca51501999cf0a14825e02d167c25b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27393752d006cfea3bff0728ec961594391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23ac5b8321d3f16ca58772aadf2ac2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6481a9e54804662b2b891a636f971f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816960a584f2e3d6564a9b5295142fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632d9957a6c71c0e1b0e0f4c777e614395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484c5b43b00a1d61bc89bf108f9d95b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd09da81e1e83cc29bcdf4ee1b9b0eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf879100aafc0b3e540c79b12fe12d7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a49b801acc1824bf8a46832dbb59f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178c19e1139cee25f417378b94c8eb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e06547a406eaf2c6cb1ca1e44f45a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846ec130cebcb353a3d14845e6d47f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d431207b3afba6aceb12ec8ce40f133403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363735122c16bf6602999705a92132c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31543ae6044e3be7102a4f7e7ad574ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b4f99a74144b009417d72ff95c75d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8352c8219699ed8ebf15590735184407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7d17cfcd2aeb50799794d1c55103e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbe39f2d1c0df4f8b86946d96ace17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bd8681849bc291af37e98e3c59876410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a3d73911ea5efb7a88910e94b50a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9be8cdf888c9e13289917badb3dfc1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640642029bcabee8ac594d6845df7bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6716c089ba61ba3eddcf2e640629b2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0402c2a16f0fbb0300ae60b96e0b7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae2cd94758578940df59a6a264bc5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a42d14bceece7b4b13b434385021c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cfd4efc66997f80a5bedc32833fb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51265b486f022b4dab0ee3fd1d24ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde455248fed6b0c63e6f021de34c66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58a460d956425bacc12c605cb1df54421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526296c98921e7b0014e7ded53ddf3b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8367da60cfba8edf7c6f41d6eda70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bca1d7b01b3189961760b4b02bdd73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefec92091e0f508f756ed77c7d4f79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ff1afe1bc1723917e0a9f9be4e76c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774714c7a2e896b28db96af5cd049e64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b029ebd3d82084c148298c15c87bb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed02605423588949cb74b1eb01b40d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec6228a195dc151e0da5b0a7062a87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce7fee21e470801bbab94d562c6140431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa350f62e0fa3d9b5cdf8a9d8b619b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95347b643e1ce34fd34bef3464cf1eeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837030e2d891ba4e2095a8275773ea14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f0d71cb8bcd716c3515321c6ca2a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5561a78aea2cc6a45dbc0b240f79b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53a4ba9b3427f354f9c1ab4df4f0d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43811a4cc09062c8488c50dff7125e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b978b41f30b2c5215f14af5bd3545439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c4cf218126cb942616d870d8d987c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a05ec7a718be823f7e7bd4a792ea0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0293d532f554ab97557d4920045c0a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035c7db75fd2ff5c45ad242a7640794443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e0f3dceaddc87d55685961ed13cdb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5031fa0886ab35f21ca8eab10f259f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b0b9179885bdd956421ffc4d34434446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4787c065ddbb38021ea9399d1914a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e470562bd9e603c43b4c0e1f036ce5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7442729865ccb11939bc0f977381f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cf76c4f4e160a3f743728652b897e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1bacecbd3ae46281e175c72bd888e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5cc6fbaca1b033a38e0843f9636b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015483191af74ebd74da3d503856029453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46b0b2f1ea3896346e5769b2628df9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c063f880e4cb8da70797d3893fb02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf0ad6d16f5caf10c2d2748a53c3f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab397382c14a1f47df7a0c528d6b363457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bf818dbbb3dd0799b20d9f081af7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ef73ed289c13e53d8768f91bfde6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9d351498cb121d4472857d2468181460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7768c7b1623cb9ba65aceba944d7a2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6da9750e38c549f31308b34b07134d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51a374f7f508bc8275e79448ac1c2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8f83a4545d4dd1a76a58d1697cdba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1a6a9b27ccc2975f9c00d1a2f8d2f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea228856b31745be69a7ba2c16312f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb622380875d2afab2c3eb407a507a00467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752a993a55a75a7742c563b50161515468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818dc2ef8e020c1d24f873155417cec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7c91660f3e3cf8d621b21c031bd45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb82993bfcb3177cc9a91a776f504f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d139020401940b62a1aa55a1ba5f01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ae3bf252964cb5d7a3ad8019bb41c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f854dc5f3a4eb0cc05d3127cd9ad0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d630eb79d5451b7b64c541b079657475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2df491deba69618797c95c3994525476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23b31c353d6a2035d273876caae13e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4a3a49da2b80e179f00e060f6d118478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de889d964b448d4c46ee43be5bf617e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19f9fb59098e38cefdc256f392ff37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bfe449072914a7ec0ed7293bcff7a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba23c2dab6dc14a24435284b0aaf48a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2677f4df47bb494f3f8ec642820c2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa01b4315b354bd496e74bfcec14204484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563ab19579e2741366fab11974eb2bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75e95b2bff3491f4844042515c6d0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de3c4c67ebcb5c1dbcb9584c53bc24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1cda73185a59eca66459e0de3b063488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aa1147819c86ea704366a4b3d7662489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cb5541c5c4c2e348e0fd735c70dcd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7612f1c412574cfe07422ce7a8baf8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6476faee4df49202afaa51f12fa1f17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ab2d31ac572ce39020c78927f2036493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96d27f50cbf4b1754b9d967069eda0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984f115f45d492c62f253a7b795301c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec73ed6687538bf287ecde0f918627496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f756a8776f92dab5027c2158b937497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3647810546e60eb7e5aa223c7a0ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c706cfd0ef82d47e10a802332fa154c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466b101ca52a5dda09d4b1cce4d26fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643fdcec35cccb0d78c29b2807ca93f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23b39cbf365ba9d516ada6dae59f63502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978be3efafb316eae6e708736773f5f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803485890e075d927a10f894b9bcc10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cacacf9a4600d5a45aa3c01e76ace505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb295b26650a45823381a2960cf794506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0f7c56c6f51311924f0bde517a6d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53d8ba3f84054880c9988fb9a57934508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76de4cbf4520e3f4eb2880e31fbf4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aedaea0242fb4447f34840ffc9e378510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457025f79292fb01e71ee123ff8a153511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be44ffa05c78d92f74f766bbaa98f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e9d15e42e25e7b1450b9da935e1e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e259b4b2676bc60358d97c998eeff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44575eb855841fd50d3c2cd24adbb6e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8e1bbee80dab839ed60f339dcc552516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90745aaa6a14e6d89ab1860733634e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb67bd36ee9f1ab97da30bddb5ca39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc1b07175b13da2749b880b467cb3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f9d58771d19393adcf1013df013e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb93930448c97abc0a4d0dbbdf81ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d9972fcbd06c7688227af6151ea0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a978d58ba14e9ece10a770294a6a0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008648985a2681648110f1979cc91acc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9993e52ec33ab10ea815af995bbe7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ff2560a0f7903e44c0556512d793f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de4795e55f8744268c09e74a302106527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026504140bd39c4acd9d5c6bcc440f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b08f97abfb1b4415bd112f5eb31ef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ade8e415e4d881f92d207a9d579a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99d8a9b8da88a238ddd502c993ffa5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873392188687a836a195c01016e26ec7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027c6534affe7bc8caed4c34254380b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce43851f9e48b69c2f88a585b07084d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a687828e7f37e1e7f684de60ca5aec5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bbd1982e8cbeafcbf86fd74605b92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd84c7777ce920241ee97a71dd129f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26de73702a25fb3f392bd991f60bb41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74207444b1fa56fdba49a9f84d7854df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d157c39af01b88261dfc1b07dfade540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e0c70bdb2565819caaf26497a1096541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382df78df54c11aa695d3db648ffee6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cfaccbeba5850eddb46fda93830b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449e7b3f47d62783acd28fb5e3c88db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbb1d490638f6dd62aeb19a676755f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882be30b61c18fcac4926d8d6044ba6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00828db392e2330daf1c64800f6635dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea745bd215986dac872e1c72439993f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9912f79f1f78e5a8fcd02ef6591bc86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a78ff1f1625648c439df8af6521149550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f299348406422a6874c2687f5a5963551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa6f0b81b81865a7415f7143fabd44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f206d45fb6228321c0327792e7ec1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303be0d6f092c5836cc9d3e807bfb73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472764aeab00f2ffdafb0cd767e4f1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ca889eb7f273ecc0658be7d304417556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e584686e7138d0171e595fe2710d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ff51638e4d9089c352c56867a383e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702820e7c24be69975cc3dc192a80815559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec42b7a5a05997415a1ad1c99779a44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ae5743ba090d822735a7bbd7cb81a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c21592dc234fd0d69db72edacca5ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ec76dab451510e0a6b2738e8fb42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0e03dbf45b9420f778d3fba97e055564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78236c236d9b7995c3b33f73a5ceb79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11597b334c55ba768e5eadcbf23b7350566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e8a2c0076b532231a9a293897c276567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3e561e86cb541cf31f17ecc48e371568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e925f8e6b32cfb3858897bbed716e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aa58961e98de243deccd9bb0ee569570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae764fe32fc16b698e1aeaeb693416571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b143f94b5b3cd23383036471ea2700572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46837a576839b6f8ba28b985e61a1643573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1391abbe9cc6a40198520a0da54cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a26acac108fed4a3eb485f79952e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf52a08d9f160009f4746af47f534d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f66c0b9000dbcf31b408c74240b09577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddc6ad2f5647bd99d1ac811667fef2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f678ff4e35399c5d78056ba0974934579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05538c15f0dd5a58725d0cfb7d1513d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441714eb9656c4356ad637d0e115ead581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae64effad716238c97b9d649c17b96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582d6309ab6403bf6d418e45786fa00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d9a07977a665475f55096c83b9b53584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a2cc3be2a990a6e645643f1c34ef0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeeba9682f1800bca21aa5f01fd344586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2288f69f4e2c06224b43c46876a91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbb8363ca3b3ccc4828ecbb6f03bac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325d5f9557b4de1e864eab20e7829f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f86b50fb966bb782dd24b9da5cc9c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05500a5399787bae5ba30223b78e60d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ded8633d3a5806eaf27696ce3866a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0337938a91b11ceb23d737c6db4a28b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2bcc714fca24de2863317c36c56f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22555c814ec02c5666dfba30e24a0a9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c1033df55eb50cd748bc7b7b4c54d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a100c5068637e7cb1b5166617295061597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43d2846e43d2c06aed9864ab85175f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723c8175a145715576672f26b70727a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91239e049d924729a01f2a40498e7ba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888a4f8c3dbca41c504815a5edaecbc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b711cd96bce4c6a7eb8f9f4db5bb1e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174152fc042d5f348b30a6b53cec9e01603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea442b79aef21c8f2d7586c86652a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cd32aae7c62a36c96196e7a096601605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3404f076ad47bae3322dbc132d84378606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8405f8e328ecc10117cb657084eeb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc3183eae06e6251dee5d25f193f26608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020023443581d697389d5da1e68eb51609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898b47735b22c75748c60092e490b9b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951be25ca7573afbae9057b474bdbe1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480db327fce06c853a97491cd846eada612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268859c38a1d98d569647f7f91350b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2a43d8d190ba272753e388f800959614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751325a6ec43e0a2551ea12eaaf58c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb19e76e21cc7a667c51bbf7785d543616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c112011876c78b5f2f7d411e89e4aa1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007e59d8f8cd90b985f937582d1f21c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392461354626a4e47b42ccfa0cae13f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a429baaeebe7638d7384cc2a8d276d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a379fed10459f23da62bef95b44350621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1100a77aea08691e885f03037506c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794661f0e211fea13b4a076e685579df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0165d3404ebfe7bf17fe800a90c3ba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf981e5b5a38a3324dcc7ea73249510625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa872ca92a72768598e0ac6b1125fcf0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38b56d6a7f52ded0f00893e05eb4d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacab56c2215e2fd58bb2ed802170d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3de250603e54bec8714f852f7fb52d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f557fc0190469ef6bf0458439d850ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bea84611367d3d3b4f0c57809cf75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db68182b0762802c86c9ad6e9843f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d254c65796d4733ade6f5f48862fb8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd8f6908bf14ef9094734ee51339c7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6299e6e1390a593962f7f0b1f031e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5a960a23ee4695c583eff4b312218636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a1012496b757c4cafbfad5b19ea50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef00b050748504d0071388de9d8b116638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca252a86904c701d6ba3a09140712c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742f402595f4ce710d237b6463553f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb28f2917ddbec39fb18b5872f5ef69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77785e74e098379c45689a94e27465d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af43c1093ca35f0ded02de738b0b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b287b78aa4e067bd68a4b08b91402c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25075230c34102b10f46f2660f6aac1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476948e081be3ce39de22dad8590ac42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0354f76ea25f655218e63b55372140647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fb56e419e58f3c75800f15fcceb2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b202f73fa54a59b476914f37e8444b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4456a86a80fdb64732d1abd3bc50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f630fe800942b2a2498bce59dbec6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479bfeeefcb0300e19d5172509e667f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2e11b775469a2a7a30cc1c7e95c46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02086ff3de583cb0b0ecc1bcf2ff1a03654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5006a93af8a438cfa2dad0d8f0554d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e1df9b58fccdc22a81f09cb8cb4d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddb44b31841fb10584920500cb8676657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98e6f5b9f6edbb3526740314d456c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28426991393ec67d3d3cf86802c63d4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0a7c7bdbcefe8790fe9fd11afd7e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51407aa7288644806b171b9cc12bd704661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7159988b558ae692ea781176d701d6b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab3a630b771f5f04a3e1b0e560ef2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22510176ab3b60cf1682ecd2b33b3cc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd92c9953638b47c6d32b9ecf5f119e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1bae0d12ffc6191c89664f99e31a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd6fbce9c2ea7e086e0a47152d177c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747da3819128dc9437f5877cee0fdd46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fde2768bb72237a60d47e7b5e857d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec5dc063757e117d7e92dd84bdfc04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0622ca6c92e9a4718dba02f53e24421671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0599e0c4a6a0e520177e1e53a5efbb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805407416bfeb8349e5f9be5646d92f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be371fb34931d913c92457b413cad4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02ede3eaa554406ff93f034268882b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8247461d63a8097f638f7c795ca6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf818858a59c8654a1b05377add3ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d014a5912f063c7eb643ce8428f3a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786cd0707658f8761d2c2c8cb70b12d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe23b6a118309b77326d8e5f7998e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a7cbc59f40902de65b1f680a14379681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e07528334faa487002466c9e21f62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0d10067d1042f86a12975a9f784b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c98b6bd412914a66b905b9e05f5e68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdb730367b99821e4c1ed013cfa6c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9d6acea8b3fe430228013ccccd604686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f293812ebec87869bd1eb87853cb14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664ce35eeb84095561280c593d06103688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04478ca987c88f0650c5f82f5626ed2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9ae7ba4b84ca693c6b8482666f221690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e846eb352de1cfd0d3a6dda26fa136f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cbfb251d55e10cd398af1a01a5afb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9379f5c93c76c31374877d6e91da26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8453d6284d277f64e1a5e1e9042b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f2fbfbab82b50db0f6acbe9afce66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddba01f04b57e5e872b581640a51c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049404b47c1d0c64906367c12f6f5342697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776a085cb292ddd79735590fdcf83af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f469ec7fda22a58d881e21f71cf5a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50187a8cbfa40486a4be961672070618700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09b99edb2307733d9ae56f36df4f5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8db3623d81716c8aa0fa606131b44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d4d8271e13999c394d3754c7778fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1744f7f71bb8a3ad8027a63c86522e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed4be3b3d52bcf8a8895af9a34facd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab612500ca492fd7fe1bdacc23bc4dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d637e3d4f6a28733c387351becd49f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db37d42ec76873223d1e785cf6c899708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4b4238cfb0c3bc130694a9b34ac82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb718ea1b95c9ed4a852ebe1dde5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e22434b091aca52cc65881f1a8397711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c593483c5be2e4d43ca6a6b4ffb85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3d007d7fa1b17e8680af404dc1f37713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606946e757e8817ba2ab0d54f4261cc4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0e6a7d377bb007bb340f37ea3ee97715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacaa40437f475d3c109f3a0b1b6589716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7e7ddb4bc9babbe78ac9e1c520eb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04b480baf082edb0a5e7b9babde860718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b11ef7ca84af57e301db77fe13044f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08473e36108424cc4ebb936cb0e811fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438484041dddb923ebaf2c4560097653721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece2f7850373eea8c0e45dabbabcfc0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192650d30f31449c64b0823f4a1f61c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c5e4a8558178d0b6ad6dc43434b77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3c147eabd23bb6ebfcff4ad7f9a6a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78de5b0995359ace65e7e0e09eedd56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbcf877b7f68897cb8f813b31cf082727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0c789a651bf984c990c243bcb751e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9cb6dc060d6cb5152de59ee7a0443729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167e9bbab300658deb69218eeecb9ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67878f6b38e9aec99605a990cfebf60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46955e4933f4c13464dcd860eea11370732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849a9ad21d423ffa4708a24c9ed9fc7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0f43624951a4b219e603613443f37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653778a08d59208d50dc2b0ef8ea9f4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacfa22d2b1dba966b037555614de46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02e5b0a2362e2042c4f2ded1e71df9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dbb33615729e2be6f762764fd5428738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473bc17d40e5128c7fd7633a85a02db739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b020d0f491ec436653402c7896104f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a058fb81e3b17c5ce5a58338ee69562741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5de768a955a4c1defb90bf356f2725742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765b22fe961795698c990641896f301743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bffc9761c034c6cef03d018f23ce2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c4ab1be6896a83576e0a49a1e0321745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29ea1c346e5795babbe67e5b4b3c46746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2d47ca4feb87bb3b061091776bef5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e445a60155ff5eb848f1748c2decc0c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677515f79c732dfa1b309b2897c6cea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b9a92fab00a2a1f084d5a4bde04dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e51b2cb21c71787ecac4e59d2e43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08945102dbb7dc732ecd9ef9b1677ce5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6400baa7d8c34fc6fa96c9f4cc3ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20568d6b0c59d0264b936fbec401d80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36547715282dbf3e4f1649a6b71a7831755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e409f4efb8474c7f172a38c1fb5c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b89184d291585427271040570d553757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42638065cfcec0638fc7c5d3b5cdb0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2b8e7d9eaf9cbff4a5e0fa54e06aa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a724a62cb12165e1fb422f69486af760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575638569ef0f349b337990a57223c7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1daab595920042f7c34c019a7934e9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e618d5bceed5a8d6cdb0707ce573081763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334708e7f58c37c97498e56fedd13c4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd712d256442e110e4a32eb8155e59765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259f64396218d9282dca71dcae75312766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e02d9b3d522aae79d8c3e6be765a5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5848,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6148,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12323,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13078,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24383,1521 +24146,1521 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26768,1610 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28638,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29214,9781 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17100</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17109</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>6.75</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17247</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
+      <c r="F335" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I335" s="0">
+        <v>26.68</v>
+      </c>
+      <c r="J335" s="0" t="s">
         <v>1003</v>
-      </c>
-[...10 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17533</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.05</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17590</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>8.619999999999999</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17605</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17606</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17629</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>2.96</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18255</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>15.13</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18270</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>45.75</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18305</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>14.02</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12930</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18245</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>38.56</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17291</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>25.06</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17335</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>56.05</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17377</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>20.82</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17378</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>29.17</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17381</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>22.05</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17491</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>25.02</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17526</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>26.6</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17505</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17506</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17565</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>37.59</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17627</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>26.68</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>203</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>58.62</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>1088</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12553</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>3.73</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12621</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.92</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12705</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>5.22</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12826</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12831</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12832</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.92</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
+      <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17007</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F371" s="0"/>
+        <v>1106</v>
+      </c>
+      <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G371" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>1.98</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17011</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>4.69</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17988</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>5.36</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18014</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>19.83</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18017</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F375" s="0"/>
+        <v>1119</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>4.49</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18057</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.98</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18061</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.77</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18164</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>33.8</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18194</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>11.26</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17250</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>17.65</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17251</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>47.29</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17252</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>2.56</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17507</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>18.24</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17635</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>17.32</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...647 lines deleted...]
-        <v>1232</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>