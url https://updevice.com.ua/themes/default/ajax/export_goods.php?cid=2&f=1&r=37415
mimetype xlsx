--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3874,51 +3874,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb639d9cb4bac043224c701a9fc5968f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a295aa7fecff44800d695d672db952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b01e6dc3183cfecc8ba0ccb3faf1473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7e106fbde42aa59fe4b84e039e5084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905aa6f96693724b7c3299e733966df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443604e491d80f88c3814f1fe6f2dcf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58a56775b416a41a6eebd14d6429597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e75cfd0424bad0a19b5cdbd871228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62db6dae3ef87e3e2c93caf5630f2619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c740538182e6540892b909c9f2051210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2626252d939063f5251850605a6a8ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1188c9a213419d8d1c5dc8376afc4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923367024d4d845076b2990b34c51ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5603545031ddd737b314b6f84f498014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b3d87fb74fdf48cc627fd50b90a1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d22e38ab357addf2650255db69136416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327a37461bb03c054c55b1969a8a0e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb08fd3e396eb97e2b5b5b0f8aef5f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79802ad744eb8e20edb41f162fb7fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ac29b1b6ff119ddccdbb87811696220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50db9982feead5522612c38ad5fbdf321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39b6743088bcd2dc1160f0364753a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a45f318d19a356ba5ce22c0556e2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b405217eb26360f29b7f2eb4b5cc98e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab21edcbcb53100bcde66763037512c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d42c2354774f58ba4d94e67d80cafe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49142452a1bdc9466247f5813e0936327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1becbbecdef8095d4be1d5c7239a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dfd2460cd4731c5eab3dfea61ab9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0e1022c17efac2633691943f9d68330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e6ed85845946ef9a7306ee67c8dc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7967a662536b82b8047385e66be4a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113151f6c9f2fba51dee67f582dc660b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86353d60047980d0e1376884e52dd9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1c98c7608eaabf9d56e3ea01c133135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b72d4bc3c7e79600b22e8a3b2a78d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f622cffba574ea9a3335236540e6c6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998f93fcaaac25390372c75a0b4dd1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da6ab310b5d81265a302f772d3818439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15bf004a7022bce49c2d98dfc4f2f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2d3d1fe7ee88c79e08d05cc1d9ecf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78aec09c6fec7076f44887bf6b3f9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b4f7e2c0ed64981d6930fb96f50c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f319af294ed29cb13b0ee8849d9773344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ad27bf902b14082f6370ee458e53f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cbbfca5cd750b1cbf33b9a2c2a52546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30644a46f904a6bc8c4d3f2af92b3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424be3e4ba65446751f4da2ea3037d9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedf8673463babbf25295828271ba2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b54e10f1a93b47a218e65ac8d189f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c5fc7064f9713a2e29f7ea88d327051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708f96f644f65bb99f834885b83db7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6a45af9c9daef2bca8cfa724f921d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b468521e1cfebf346fb9bc0344bd9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec68e6b90a25b8bd5532db5c22c4b9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a173dbe2c51421f8db87115af2ee856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c28c5d414ff34c0fd242d41803289157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91739183d12ef194fcf02d32e0e6fb9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d6fb72125888254fe6a15a5dbe62759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e133575488b61b9c819e397670250360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09233113768bfd17fee958ae8c2bfc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd1c2dd47241eb7d8130df451a17b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61d4d3a6b15d506bffb1fd616f2e1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced52b7290788a1697879b8f172fc5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7688926f7266af49291415b9e168165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a142a22cb5d485b99134d51ddabbfa766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acece0a03ec9c5ba3c8d0c0f2f40f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbe3788e4707f3d53d2a30c662070468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9cba0563fa1da353306d1bff2b69c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580b31e851afa743733e299e45a2da070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b9bcf6a8184c5e084237591783bc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd452e2b44b0d894f4d33b92a18d8f1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48539639e8f580cc5b16b8a7143ee173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb33e6ebc1cf17237bb14a41e53ae0d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d957c9e299a1f1d9be481a54ee1d15675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2499e175762b04ed1b402c12f938e4276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bced1ab6953b6d3b130b8e28faed17477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7300261bdc969868a0146c7e99c098278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc41a8909671498051cad32f368aa3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eddadd92dd42d4ba3d51cca96ca0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c73535deb4a5aa68dc8dcd00983ce981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2503e86a3e76365e49e3268d9266782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15d5819134a067f8aaed3d724cdf2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c868791f5cab51e21469be526f0f94884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ec982e8a7fe72017f86104a0967f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d790ad20c821754dc4b937a75e60ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754cee1c9bd142e3a73d16cf0a5fb9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ab761feded5f784ca36e1444e395d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317deae543ac857834d3a97bb27daa789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bd71bce2aae86e80317233b84af0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770e5c792a45de7af6166fc7990eb7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113b85863603d1fda83d2ff98dd3e2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129310abe5200b860659e344b05062993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915faa0921328a54ee0e7e1f8b793c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb730dd00ba44aae68d35dbaf4fe81dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f0f0d4a33509ae3d5fa8bf1132d6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522054b73785e9bcbdfecd90cb5d653797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249990aef82bf9cf43091efd28b9809f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48ec61133bb699998aa47973069d7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd158f94110166a8253c2da546904fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f8d6212a2e358a516d6bb1a276d76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ac16f1bb9653446676c8d2003487b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3598e69f327838288d51e460a61e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec92e02c572e4f36a80a24538febb32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d1b6b08700cc22a4b467f988e26ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3ff901d6de9a93b62b2bf16f1bf58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea317d1bc38a232bda3e1d04b92cb53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cefd108df5de764caa4d74ab48a4d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f843a2922eaa784821af8c7054a21d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ead28b98710d43f30bba1c21a79bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21132883d1d190c6c2dbb7461d71b126111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4e98d74ea06b8cc0841619ed79fb1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1c6680c7001e94921ecbb6ee97048113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9719284a1f4b7ab4e94f8be5d736d04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622bf10d7c5f587426c8e884936ad80115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32134c473b2fd0892efad18372da5079116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe104ba145f7d37f064d7b26bdd6cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9057fc68337c7769b721a72a81472118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ab30aaccacf93971bc67dbb82bc54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7634f9545246d244984643c2e64de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a1c5feba1cb1833e83436d87abb0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e246e8f8534b62e93b9b5b550bb63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79cfd15febd5845844589a83f739ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ab1018e6e483aa0136e2f01f7353e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e0b09adb4ebfd011c7c38a9b65119125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88b7604422f542c19c69143f1590f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86892dbf26c355f7034c987115d6bf64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df99cb1c2bf9e338c9efb1b2fe910dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e57f8e72d6fd2f1fd82a3a41a4e34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b11d874b3749fa07a28c4bec782413130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdd37af7d368158b6614f137887c1a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d253502b3164b593aeeb9b3b426a134132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f9aa00b6561830bcdaa99bcb2d342133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f76e85bd01e3a16de4b08acc04515e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba4720657cf47ac93551f6237f83bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902957cfd86f7c55d6e76be484b8e920136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25c703b77b06491dcaf2107031b2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463859162f56fcbecccf491a5f31be94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bef6b343c38bd146d85500d7bd0f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1209d0b9330573d2f34514c002d1188140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c541f966600211426eb05b94f122eb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455fa974f410fa13746dab9433d9325142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa568c4253315353998b677c2be1391143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe566b0f81291cd14d1bde5f6e3f5cfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ba5e0988475d0ed442e3b2d32f064145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b5c2fcbceb3c1170ba5c13c8a1d4f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c3378b5deb0464585ce9a976547b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cb2d920d5ef15f9963500a424512d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ca6ee1a5fe9890ca565a50fa354d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b804cc467a6260b1d5263cd13e147a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d70f74bc636b3115a690bc30b7a14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b4209aee9312978ebc21fb115959d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634606353c36cc6b99814138cbaf36f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b695b9891675021ef496686da3137154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8b79533a336f2e5fbb710a1a5fb5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee47ae8191a1f149f45209db73f6acd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40561d6b80bbdf4e46d2fc48c8148d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b270454a368954238eff1bb4257c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88802c498c1c2ec3e281efa7d08627159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650bf3a8e03aa2ee80cca3bcd8db1d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36071a11fdc88e8b8777955e06ba7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55eb5a275a8bb1628a0c356b411ba6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfd657d7089ecb92a07169553052bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fce39f3774a1780de27e9f874b651c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99770efc2aa80e3997bc2236bba6972b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524b2342b512c4d553cde17702a13fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed117db6fccc03a4fd787b4ccda4686167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44835b9f8eb63e48bc7f783c6dc868c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ca4da87e1b2f4df6fae1b947283fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b672e1fe65e0ea3e3a4580b9b9cb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f445a6a37d822225629a277ce554d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62af0b39feb2ead7220c84425ce7cba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75809d4927b219eb309bd76b5b3c618173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e303ed657a3820436cf51152d8290174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c6a85bfaf667cf3347e87100e99bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efc41b9ae123c180869c57137bd9b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7582b5a9b0c0c0b2de78ee541bc8a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf130905982d994a3458176535c571178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd90944e808e1ee69f25d241ebd38d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3ddac84b8084ddd1d5a32dc5c10fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ee73aec1cf9a029bc2951872e426b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6794ed32045498c80186bfcfb9bf5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c1ee8c77f257128c8d4c02dcf94fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37280065d03366d1f5e8253470ba402184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e1d57b4aa209a98702c05f579deef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0983280022616bf6c33e4504cc06a6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8d50c47d5461ee665f3c8f413647a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722b38723decf731f56fba173f2688d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62790690ff311bbcf809637680dad00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721acfe3d286a13d67cc00e596a8f5f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1685d8bdd9ade3931a77ef998ab058191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408a60838e02c1878a7e0a666a2adbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cacc64ba96615df7ce048f642e981193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9da3ca47abf81f6a02e4ea7fb8991f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1ca1d3b697ff606065c8cb4e86e35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e98deeaf9a9fd3f6c58bfda6cf6ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120b5eb75d5d9b626dc46eb70b19d2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6b4071e98a9eeb96b5eddf3e0240b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37337098a70a099ba7ac7265821e9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d6b05ddcd0a9058b965441cf05f93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48838a926391b843d31e1aec1902e44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c6346491ac02b831ef19e884fedd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f6f8e453a6471c7e944d826f0e623203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dc2d420f7ad6b142e7dca3385cb77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3686628b567cc2a91a0aeb81cc4cc78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eb9397988ab17e5be65865afc1e72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36e9a528228f162b9eadf3dbdd0bdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e12fcb4621702acbd74cf6977dbf0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f68386f5f724232ec4b32e81cd8fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073c3dcaecf0adcb239b1a131c4eea4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a978f32bd2432e4d31acebaa37fb227211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee76d1db5017e5a7f6036ed1ee6955212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a52c3dcf74537b39f9f4452cae5b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7b40acccca42bd5375110bebcad66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8ab9ad65f9047801a08a12228e2fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1382d5a072ab5d2c114ff7d3d46ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2cce80a1218c01ea7badb97a3700a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ad6f9bc4b6d389623c896d20eb187218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84187c7bd3832e6483b62a849af2c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cfbf5eafe1febd5f9634ac860f40b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce75e5de4588bafcacb9742d81aceea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc44c00eceb93ba5482f31bc9b4173222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c2bb03c085dbf80b5223c50cfad33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fb2fad182c39ed80a3cf7e969c2d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63107396e8d7a8c50c8a3fb3284f8bdb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc0cf007a003b0ca45a029a9eed0c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f332dd4946474c226aead583236632227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e69ac375060d918d4d5e1035d9997228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dd6f731b5eadfc2783c2afd03772c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1ef5dad44e9d37b7310f7e99e9fcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ef2b00a4d8c31dda11f514b8d9190231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd472862fe8fa20ba72efbcb54b15b98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd565bd67bebfbf6e5a82e0be7d068a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cee18d900ea2de40fbb5796a77bc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41640b02f4f0b6105b46f231861a6d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2659aa28ad85077c35589be52a75c91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0d3a19da28a819b111bc2abe32fd9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8541685754f53e1992739ac92a41568238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a81a72e6dd6ebd5ca932e21e3280239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2a838efb48e617e982cbbce89354a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3e1cdcc7b8ad041c2b931f3e8e2cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae542f56ce82f88c771cb2c236ee3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20786a6abe98b49bdb2f8e297ca0ada3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e51bcbf36364ce2dea0fc711494ef3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50b9f80fc4c533b77d9a81bf0a88ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce0554eb9341201eff02bd01efc17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26a545ef3cc04fb0e27dc28807c71f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bf367077bf050541860f291da6059248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f6acc211cda0e444f12f8d17b28f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8a9a4bde92aecadd39524e7270869250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533d68d54137dda0c3829677f92aa00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576eaee8cdd787862f0d53c5c77e9464252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2ad3d6e4da53707ca829a2daac95f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc7247fa2db5cd5b39d97324ccf24a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42b23d966248d5d371b629c5b94cd3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1b83492e3a40c11309bacdd0d24c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683b626319e98110c7294e77ad60dad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c793cf2cb8af31f0694285f1eba34ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c49c3c02f799bb80b3a044b278467d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fda108f008b4d32a8a458185e7668260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51644dfa3e718aea24ac31c07951a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a144b1856a5eee618ad51a4e252d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0f91dc120a25a69a578158a2152bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f611ea1f1dfb65e1eb7e5add3a464f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7c0d88fc263f28f80684c8dede2f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433eb6598ca8ec69e8866be5b9310f0f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdc18a6cd78ee7a18e9ddc9a407fd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f195e8defbf14d446fbef158c44f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bb37bed72c88e10f6357c14a10a2d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd02f8c8c40caf046882d2fb56b7ff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b87877506fc8ab3675a569b2c8ce1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4417ffc040ff9045c104ce844ccc3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ecd2cfc172438fe7aab85490ce94c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207b473d0b8f7c6dfa7bdac9d856850274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f446cdc87ed1dd73754a587e8169ff7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828c71f422a2f2c13e3c923399c83df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e62fd933aefa3202160c37bc6d60a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b20941135b3e5938fefe40119ee82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14108e699f9059159fe76c7a7008b4a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dece0ff7d5ada63c3785e89d12cb00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd01ddcd878e2e3e4e519d04d2f717281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c02ca2626e60bcb6ee7fce6f1c0ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f90a68de1568897af2048013d8832283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da16b08e379f1fd90a2a5001d9d024284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f91dcd4ffe6dd712a4fb853b23346285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adbb3d57ca82a56ac565c6b6abc938286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afefb8e613cc3f3ddeba06645193132287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f11f40604adcda2513728807f78e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c392099c6e6c38e4537737ea907157289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f84b8972b1d3a1b3bb56f6c3f3ff6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eefd9d129a28736b5e0b1392380c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e6876850fd187deb05238d6458193292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0a4c0919388d61591e96141e2b553293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434686f61481e6fcafcd273fda895302294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b65c6191948a6109afb2d6cca8140b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edca7bc601ac705771aa5047db914d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14897cc5b33efe018a385dab11950d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ae69c483e02d99b380c659e7205e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454bad1fe49a2f058c78f3381811c1e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5646dac9f6f8cd5a0bfc9a6a1fc01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5293fc36ab24b36c8fae4f7cd1f56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf760b7cd28a239d6937c5a7585f9d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b06807830c0cdd92114e3a85d7fae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd25cf9a39a2cf866d46503eb24bdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe244452aad92c30b725fd8b4df102305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d516b689e0e2964aef13f16ce4d0c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e31ebf22018d3bed599846e1ab7334307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bf927f9315de0f9c166d7ff348b91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff48629791d937a08bc3b9f4aee239309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdc2ea3b53b2e9c17dbf9793ec67ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289c76f155f31dbb2a532b529e2ba83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f0f7c68ba2c18c86cc28bbc5d482d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fb69528feba302d46b85a38040d36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ae934418007f5fcfc4b6cb7b2f722314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277fe2c36a2b4a0dddc57468adb15a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c4b96bfd3360b2a84348b174755cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10110af730e1c834bbde0f812e50c02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2f20bf9002ecdb3725400636840cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71292bf021bb1e2ceb765e89de2ad93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f4d1470cf67170ff199384120d75b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed809b94d4287d45a7e3d949f5c199321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e918ccc73c7025d3a282d6e942ccf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd83da4e7a1b663e805ac36e802ea69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658d8b23e16bc395d1a0c12d5a730bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc33ecbcd99b0c189a50ce24f91dfff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32fecb0d95b7b2ed990540ed194be1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514582b81bbd4d8965a3594d44140c3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718c3b3c81155a05a5cac6f415899a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0e471eb69ece7784f36555484cf3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96962c0df48b6c4ce16c9d7e3628932e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c41d24d44a491bb64b745c752c5131331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c87e8004c350b88513a4647dc60dee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55807b00f36ddf05f2955d83a7aee8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419a9636c6671d31779f20fa273d2b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca56e8e2b60e23ab51b2d37e0f44841335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516910b963e07fe7b8e678bdd50a870d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62709d3a1bb006d7b0142d1df08245e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f943a1254b0fbbb82cde77d7f97f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c535283abe90f0a066442563922c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff54c5f54c9b0b512584b7e62160c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd9a4af4fd0ea2437092757c22e94f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5221d11216609e7c1bb2fb8a85d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa673efc7426356ed965071ac828509e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081f901b312911133a4e54112f19310344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481ed738ab7c6e23ad6787df244de1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9ae472e9d7608781df1a5320653ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838530dbe9b2556603ab585cb31e084347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b67368aab5c6f703bebaf21199ea7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1ae053627bc12b5f7661900a9a4cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492918899774ef59cd5ddd5f6a27f28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90194e57843c6cb1221c72cf4b495c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8b430c10f6c153887d3b99c7ac423352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d64a42685a06e148ce56dd3641300353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbc7beb89d21ee836f8a1a85a290fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3f417286c700b85af4efdff43dd37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aad2766875215bca0f90ec25d780d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5e4dca1fb11f22e109afff5a42138357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05074df2d1b59d14551080db7d4050e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff65ac29ad428073aac8f182bd6094359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c01e284fa0827047741cb076fe2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855252a686656376637bdeeefecd88f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a8ae862a809e88e266dab5df3ccb5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e110ca47924ded1f576e98c22eab950363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31093894bf783b6fcbec3010519d5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a73029bf9616a853e59b1084fd5bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bffc25511166e8e9f1edbff6224c21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b945c95332180cecb408060efc47dee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282bf730837a0bebbf07dcdc11ea07d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943e22c9312c77239bc8c51babe7128369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf25d83c0c2deda4a2c155158e73924370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b1e3a04c873c7f7153d3ffe336268371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25def0c7066160384daa05cc7895d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028508480d840e319a76bf4729ca774373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669cd47cfe6ecc48287a7a2739d9c7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e627eadb9b9d83f6dba79045629d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4647288fc7bf479218a8dcbb149c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa1eaf6445e86549c7936fe81f1938377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ce6c45f4c6353f19b51f3efd7bcc4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f3b281ac9caca76a5adc01771ca3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801040117d9cd98428fcedf54d64f15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf7aea639218b41507f3cf00b43af5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a548d6e209b0e5903e80e78df97e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa88c79ccd558f5b672d1c41009a0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772f8ef26236e1ee686e6ff8ecbe7a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38718b4ccd7c71f973fb263c5e35267f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa1015897831bab510b79e5b49b847386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c7bdfad8bf19141b4068ae16d38e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5bc0de299619b859079c34327ce0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e9c2456a7a959809ea2f0433492e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e4d5b3d5a6262ab8138ed51a68965390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fb7116bdcbcf204a2e3e693f478cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db564f453e7e5883a7ea3f6286591ef6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7456f39d4c9e89f3a8ac7b43e7a34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a19512772c43fe48f258104c7b0e53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27050101f087fe3843998bb55234b907395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9288086bdfcb58679fafd8ad26b1b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca240d29657ec67bb054e1e9a448d47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e3f2eb334f2e6ec970ffb243d85e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa35ac9cff90671bcb834c4d988c89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d8db01e1920abd8dcc44a6fa89e3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1df64560d7e64decaafa7cc0dfe105401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e522ce98510bddb3d45fe6bd4d9638c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fd8e8f3638d9634024a91bccef583403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fb3800cc42f8f20da9d6c65a799d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fb0b149f7ddbdc8c17e9880fe1dd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677f3998ae383a3fba1f38b13bfd0db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8506e68ea4a2564dac59b54344980c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4debc00430c625544adc74beb990748408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a051ab7fa638f5c502a78c6037008409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1595ce12c77cdd8ced4f5882af02d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26c6052d934cb255f0200856b81ff5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50df8872f65d2a5c190ddfcd449cd4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bef5bf632429b46641d21596840cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ef02c20b05507c33c9a2a035a2c7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80e7e9ce3f546502d64d0ebc52be37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcf40904aac6df01e261eedbedeb63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095600d435169c2ab58cbbb039de4652417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d232dfc1ad7df298ee9e538947072418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a956a7900cac839b505a3c7d138de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffbbf9c190f320bc79b9cda1775fdc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc66d3121a626a5d6e20e4ee3cb3ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60584101ed51d112b213a1f12eec05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f2dd1314dfe814c78f27b46479d13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a5eb3b1d01430d0b09428d5b65bad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc11f07a1ab9c48090dde2de4df7e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce770cca109d6381ac75167ef70fcd7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57685334b442bb1773412bce49e830427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28045a15e4066355be3dff4b380b57bc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe79d68d5a9489a781eb635fbd7397429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ae57b51591be458ec3838c90a4e6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdefd4c4629aec1414aa08f3df03326431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e88430d497e5d05bbeacb2bae1dfe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cff2d5c309071f74a9c09da5bb2b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d28191b23b06d35588efd8d883b13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd43d01e6a585eca25565a436fabe89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df7e19cc02457c13fa43353510ced436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bb0d1d36885bf7530c288d310430f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde6ed3ed6343c707700fbc44c73bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a34289298fcbbe458333c8329468d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13a984914be0b2bf4905db71746033440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dae944135b3059f2a4e0449ac42311441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a2ef33dbc29ece9885892e22483ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cfde86e901775314bb5309b7258c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82248b711d5c4c4537a9f7ea61e934444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2941e5c6d27fa7588899f67af9c34c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc72b7e936f9253b9b5ebe6f0e7ace7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d895c23e830b3cee2837df955fa6874447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e48a32f9bf6b390268d2fcebc4aa0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacf3ff3042939091f0921375085af7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e0f25cc925f871549d332dcc81107450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95553d076bb40c3a438d0a26d2f94a68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f306d3c6a8e9ae28575e58f03f48f92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7680a9847e0a0221bf41ea74b3ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3f9fd709f77683e81f41d3f0113d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597df280a4e43a74c3af821da0c2549455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b6f112a50c541260f9c95cb42cba6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c4bf9924bc5b7ed2e756ca7566e6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f8cec96e7f44b45b221589a6e2aac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf6a646cde0dd204a6c373d305a38f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5b88901209e51f338a02c012b2d91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2730b54c5e2b49499e65f1ce3a6232461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6211764537308aca56f9da33e7420462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a5a6157762ec652690d081fea70c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86169e7373e8138fa625bfb5e1a75b07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984f32d6bca7b82dbeb4521d89afd16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb233b36edb3b87a5d47872974f8520466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e3c26d54e2d93ff9c27e7bee4d8ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac4de9c8af12d3da96c7ac94592fd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad614129a2519408ccfeffee5fb6d52c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbea09a58ce14327ff8948650bfadf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d969b42a8b546ff679321ff2a5cd37471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f68803de2e201df84c06f094e7272f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57121e5d19fd65dc0f8ae7e31afd95be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09c56b3d7ea41a8b773f7d6354cde7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912a7ce9b43362f3a3c617ea834f715475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd78920db2ea44400ca2c2285db383476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9ceacc541669261e3ee9c6dc15997477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ad07517a50c3758421eb12fb490f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfcca72654c0bad71620cb188ffc95479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8f94e7b86205d429577d912ab98e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cb95536f03d81e5e153259e4b372d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff2dda33ead17ee6ade86635c65fd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce1959f339fa79f23e61e1d8b1d8cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d98005407831679d7a7b866b12e41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ce83867767525daeef19c006577a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b20d0efc5859466861b626d36f579b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec24a4afd86fac45a91617b9035117487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70808c2c071507ecd2396a57c7c51e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b8beaca5c2ffd762acbd375f9218489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d0ef678dd1fbdbc2e8e2acd1332df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad282343faa08836132f791b2785b066491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac051b10be4a806c686d80c6eea3bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bd211bb7f4d8eb1a9639f8cb9c664493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a90421d6e366c78e138eaaed23e41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264bfbaa363a17834480cf0bf658e19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cedba3370d0e58ec3d6927e1e0fb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811576269e598dd8fd9dc6130741e36e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d121497ce6c96abf69b7bfb0f555a1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1ed3f11371b41c5bf81a15ddbbb77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb584b1ef60428688224f8c8b14fe94f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdaea8893d5ddb1c4bf19ddde5334f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e700861309567e0ed65be8a0cc3156502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4962e1f0afbd61ca7e60dc832f948503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e10d9c8843c672369cddddc7263aea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b551a282f7c27609e8b2e38feea49c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d277199c75e9d746ed4e6a5a34d987506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e3e75056387a3d44dee1564ed5a51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a0d0c04c4b1416486bcdd231756c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b176de08429ff88f5df4b2cad0aec8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c045e406b128656eac5342c7c0fa8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32deadb2986d779c12e4314e11cdab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d409c44f20d7ccac175a077ca3117512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c457b8e4417e56251c8f8098a690f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae2b5c12751eafd6362a182e631f76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437832c7249bf97a754b1d375c27897d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82077a1ccc460cc6922e3d99a12e6ea8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20298af231cf0eb0ff378e671747b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14473f999bd6b2b4c3c6f9588a691bff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9f74685dcbbbbd00abfd6e0283641519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a0c46721beeb9420ccb4aaf8a0550520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2761b227707ee498e85709f67b6b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8d4118b227cc4484e7d165532575c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4594a26cbb7e1e4a3952c67fea806523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2515e197c7ed00b9363999d11909515524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30dd42f23c7d02448119bc164c0cf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29888f9a129252e3553518a8efe5c75b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3991e1cc34afa5bc385956c7b3f25ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceca49d0657aac3656c8de76b9dcd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51de0e95767f58658ef1ff636ab6a73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09498e88326b885085ba6478592c70530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b613b1b63afdd966700968444bc0cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307039ef99372513b38f8c9bc1dbe7be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1916a13376241a923f3daefb52476533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b79dd8e81035ca32aba9cf54b9267534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ab2b98d2612c4a2881e92819ef0fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc0fc6c36a10293892510a7d33d70a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8da06217e1cb29fd1a568759c3628537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b99db67d026f9aa60d87caa8c75d47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afff5a3e12a193d1fddb5a78ba4fb1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc47674792a79927d34e284c39bf80540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9958e1f3e5838cc56c2e70ca3456bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc692534b058c87c25c5a067329d99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ede146af96f1fcb1d6ca894843fa18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ded25bd40c6ec02d62b5b86ada587544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d967382a98eca7d32be9f103c1047d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e70f81f4f87659662e9c444446f5e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca368af1c096e9d299b7982ecdd2a420547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804913c566b967dd528da97e84b86a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a54d9d8181fe5abf264c7cf18a5d94549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2ff98387ec1a7f4e45b125d0ebac5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9df830368ab7b144ad6712209ed052551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3ed4e6d0208b10093f12c444fff9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91fd332d3048badd143023496a18a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274157fd1df518e20e783a89a7f70864554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458fa91ce527a06b6f603666d209b67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5f02795a6cacbb519f3ede0dcb26a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a639d4d392e2a069a17b69453cbab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d9c2e2bfb2fd1c7b0722c1c517089558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c7f742ee34e6dbe8c8b6d544317a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc160a6b42cfc209c88780df077491560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351d47606fec38d719b826915ada7d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876ef3cab97a17dede2dd082893371a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2701f274b007e433b211ba5cb5995c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e82522a7caa780e4c6975986849550564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e26eb47fadc5c9ffcb4724cd74934c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907353fb1184179cbdcb94915997440d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf7cae2b01f8c90bd155080e52e362567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c14298cf09722d505f00c29095784568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eac4c6aac421fd0f7111c77606490e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51887843feca2510da058bbbf7329d6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654f6b6f5e6fbf947083e3f1853ddfb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78089e170d21f7ec2fbf2c216b7bb80b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde66331f8ea9996974a47e3408f8875573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71a24792e37ae7f8f76cf9e85de195574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57b9fc66d4ab2222706b1d5cbf90b8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65247b0a423461d9abd03a4651eb3b0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16713f998a7f063f5b7cfbaee987dc59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54bf973bd9ed94f004344b731b6355578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893fae64374ab5bc3f7e1c54a70bdac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef241136fec6aa36129bc5d7463f86a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15a928fef5ad4ac9b8d44907a2f2b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e865bad274dba304837415d03a549582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89586432e6bd29a0ae35536f8162a1e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8ce218d247d4363aa96c1bf55a465584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb9a75fdf1b910a951c8a271a1372e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec508081fdb2a3cb0a22c1fb2b408cb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef8dd8b0feabcd487c1dd5b2893a8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6a863c94ff063e116d2fa11bb7053588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edb1b9ca00fcd8e7bb2f33bbc74d35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfee544ca98bdf93dbb7f02b02f8fb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018123190cb8482a333e3aab5a22bc5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cae00cb83184dc4113019ff672b56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27619d0a0eeb121a2271c9b7305cdbb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26b74c507d8e5f9d79dc0dfc153b1c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37680d5b81fb0e6305a03f19f1712940595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc5fe1202375aa004b5f3a2557166c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205f5c1119d8b44537f964f8320161c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a1261619f8cea306d778b838f61d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435a644ea8515e44cab3ed4cb662c56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec101a88383cc05c71621639b1b5cd4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dacbfc8d4ef70e8d1843f331e5ff44601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f555adc5569e68c1029782e0b6f96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e53030c725e89e8f5068b6d75a190603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9eaca7f5ee88f0f5f1f0757cdc4a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9f03aef45a3fd282248c8d1c9654c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff43bb1d63bd217b14423d1a03ed09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920ebdb73fc2d2c356f6ea222fd03bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88a0e03e56f86749f12a1f57cfdc0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36332278c3b6a9d3f0449e538b0f91d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d08b011dd24874c31d9001ab36e3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406524a774df93a753d4c3a2dac6668611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15099446eebee34dbd842ac9710ec5d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e13f4f1fe2d5bd39dd6872f2e422c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbd359717bcaa1c4927174a5cda166614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a58dce16d6baf4d8284b3d3a29cbac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea027fb87dcb6c9459f686a64c33f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b868054ba1ddf081e5b5712d950e176617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8e94d26c44ec366314dd885315731618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53755fc1f0e90679004934c8de73a3ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e5fec6a57b8cb6975ac4322d0b1d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927ebf47d850be275fab439c1da279f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516654c98e15ca1bda35d16e47c0d84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e6fe2f3e4b8b0d4b454844e636fb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54deab7a1702c461698882a0698e634624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed801a5d03bef4c7ea9917d8f1a40d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e444c3c678313761b8a694af107234a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03021eba25a02d20b2f50a2db8bdf591627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09597569faa35f278a06b24359f381bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa1563cbc7a12ced9cddd0e2f8c239629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5f182e8b4f35bed749933d9318514630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80276114faf87ce4badf9a5e0b18ac6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0834c8d573fa4695c42cef8f8f6a873632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbd0eec9242267d4b358cf7ae6cae1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d229ddc0a93967d2bb9fbc7159dae2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6afadf6fa81c0f972d5620fb0e31aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eba7212015d6be7173ada4655278f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac661c63c12400eed60381553f6e7fa6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b80e4948a8c26a7e121e54b70564fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7daad6ce8e91122c025240e72e623639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15d647ad03b3afb450673ff78f0501640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44521077164448840b4014953118f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d2b4f1ee5b8ae5c2cb4fdc1692864642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a1d29944271b645840177deb30119643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f5d591c83916225a9be3f29d5c754644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e4d83733137391bb02f9467897648645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e4b5ba43d4b1691694de95a6a8f1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f21d508149b1bd23bf66cf98b0693647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b8d2f0a1f04d038ac63a0787ac4e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c97bce650185929cf382c8fc85552649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac26eef11a6f9bfd87df58e3d4ac760650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f214363ba783be5c729d2f71d6f1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130696616d7552d70b7071b3dac13dfa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba625155edba2c72f22228c565b966653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad63f44c5088ace811dcdc511a97882654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62dff281596c38903e280bf0ef4401655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231b34c95cbf8496d0a7ab77146ede0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccedd1ea66e22b630ceb282a6de2de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a433058119ccdb9d02689537b8e907658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13e1179c1c5779ae0fb98114bff94a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483341d0ea29704a0e075f033c07649660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f912c99c30a3a8e63469e5360303f19661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b18a9c38cdd971442eed5f257412e1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d085d5253319ba9309234878d3e30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77839b073bbf72c736bb50dc30d6d77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de490e2ef3ee4d9852abac9379542ddd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbbf09c9df9fc22bb76c5a3906dafa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634f06a2e490f964b4c7c264db4d6d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff641d07253d8bf767ad6c69816f099f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feca43b4a6f52b18fe52d5ddfe5afae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420ad6526985435b0dd01c3e95eb3ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad8a5e86dc91a565007e2966b08653671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986b6a171a1b60a290a23631be34605672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2120a949cba6a419a377077901144673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc1aa171dd80f14428e5636fdcaeef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327a1395d708f9d42e9610a91ec98ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e164212f33ea1df5db5b279b07aa30f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f0d74e4f3202c0b39f69de33d0a67677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43316115e89e14530b4e2fe03c7d18f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5077211038cf69a66b32208cfeaa6a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3e320043be2621b6e300740d6f27c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f2346da03de8494335e3daba84b27681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb987fdabd61f1fad7a96c692c1a9f61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7619a77d00fdc36b7272bfa06d66a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4d02546e1194941749fce4944ddaa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf0bd0eebed65c6053e99984ac6b1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbad6ec36481508ccbbfbfcf74c8969686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64657a6789cfccf858f06fdd30e662e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a5525984eea9c215210de62fba11a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f90dbbaeafd270ff80708aa686566c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811c56779b0f12a3863841907bd2b23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbee845b140c8e7ecb4330af1a50cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b5ba994429a2d285e76bde9350a2e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a8688a99f5cb04641021cbfd720d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685122a103b99170998010f9b1c5bca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ad8cbf1c2aa8e1814925fcf976e66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528620ae13eb65526c6eaab549503e14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576089f5a8b7461a398c68e8ad425e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1189118b4c54585753b12edc7ee9388698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f550f335658f85e03699a4840b87de4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606611a15a3820ef484f9f3f661dbde700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f9ef96bf4734bc1f9e61398dccd6d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd22a5cb5e6073914689c72bf87b5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13630c58b91d2762955eada3cffb25f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef378a887729e68611c89368bfac72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959dc8288bd5d6c9b901ff7bf7acd9c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0492f07422349a49864157ff883c6f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dc005bb4da08644c2c1591272be98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c048f7902d74bfaf2f5fd393774beb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0bc71e49c6c34ba745ca44842adc1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7846e0a7d4df553fe01b2861bd4387710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e12cb7ad7ae3af8f1be2003e4b6650711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81994caab04eec109b6cd81263dd098712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23b0076da374dd53223470d44cb954713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ce6d3be66465bcd07b0462f517ae2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fd99dd32efd7c1eb89f06297a6bb3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15113a41c415388227aa22024b6ca47f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd04010162ec584be79bd8d36ba386717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca691fcd37ecd1f46858d8d499ccc80f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9f6a73004147956f622271e7e800a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4ab0d23123b8021ba886cbeea8014720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5775651ee5f48f2ba090b8aebd7be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9a1a5bfc48781a88ef9e84ad6421a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d730074042848172cf1e0926b6c76ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806289c51efd44653aa73b2e0029d983724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccfee6e3a1787bd18f86df00758599725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe13261af31f056a9cd10f2fe258ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddf6783a7ba25e1a0a51c005764cd2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03b89b18f58800a9d1758256df090b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b973a5cc6af6414ab2feddb22795d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49de26da1f36a54e16a31f0f958c64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947972fce2219a0fceb5b4883017a9e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec356bd65141633648f00272c06971732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda70f47ee2e1a0e8815adea7651f114733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9340115ed77ab354915244233ff652e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4b4403bcc2b60b9306524de0d646c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a43df6fd71272bd872b6365ee23ca5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dffe8985fb17e318af42a48f3bf65e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205da0d8988966b4d19ea18e0053f43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf227dadd07a7432850c2e254d579b8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30869fdd95a37c63a23d632ce78af2bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f624b07dd6cc666f442baa44f14b66d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c69708e40ef7f822699cd3f02b7bb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565aa71999a91c0bb4171ecc1515c62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7201af2bff4e74812dc48947c0463744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3402f08e283e1bac67dda80d404be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e584dd80f65187d30042a5f997d95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713314d09a361b911c1304760ededf0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75667ac6ec4c13c94b0891fc6a06769a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d74d7427dc753704609559ac7dd26749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0cc0c710bc7688a77f97c44b5974f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540c284aea9c5560e1aa92ed2a87413751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d86ae6127305daf1a1b852145a69cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb924fe39e3bd832781638ae170dee753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c118a966f273506f349b5d557d2864754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db3b0ba41a276aa30a7debb3983d79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033139c2a1c47c7571540b23d9d1e85756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825454672ba6c44a0d5ba836c1952e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf9c28ec4549058c7b9598b6d2137e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e28f06a8f260ca8ce63a6d20c4e24759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d323a401f28718b7c368046626432b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c624a38704ac201f8b4a64227e41d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8e6ab344e9ba7803dfad622a08b0e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cfdfdcfd7773d67b3ac2143886b7a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a71a94cb139d1f2676931fff895869764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e612d2d6c750993641181f479b554a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1433a4bf1c6cdf1f65c77001d44f4da766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cc026cb9f0d347b0d7b30028c6236767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7c86e8e766d41837d7bffe657f7ac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc8c73abdcdf75253d15b7098ce063769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e932e99fd93c21a7c20059ce042fc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea120e8301a06b8194a98b6caff3f85771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b956c01da94dd7aeb086401fea071b2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba8a16386d2522ff2249963ba17515773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2c39180a169ad1b1b4c99313774d5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2cb46ebb767bd333d37cac8fbe658775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2f5923f43428a2e39da62cb55ad3a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f4a9450b695ad96d4391da1b86428777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e89c5aa6a13464d806525b15117b3f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db887d60a3d6a7c4d29ce92e93a8cd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60884f79a4b70a91b6606d4db102499780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90039510f07e7f8b635bf930673bbb4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a6f56045504e28bf96397ae3f2bd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e4a80a32169229a596ba0eca22e34783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78264c05c73a31b1ed10e39b76f3dfb4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21c1ce9f73043eda4829ea0ddf2784785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea8a22104190203568917b8176c306786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ce0da6e26b6cbfedfa1e38d3138f3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55abb45324df634dedc54563c1c8c6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7686010dec480ff2b5163012bdd26789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e610ad7e4f58559a8bc8ba77ccbb0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f29a0c0ac4abed696b0be1d0cd10ed791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f08d9b4dfa4d6b964d087ac73b1d8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154b1034b6e0959dd0d2264af757002793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717a8c476be66b19c0e1506092b1aee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd12dff4c391fbfdc90e181f7164de0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a3b0d16bab56219e568ffc28ca4a4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21058267d3ab015d0a029754ee874060797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8377395b64b77211c3cfe1bc10fef32798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7747d45d3ef6ab7a17854da4c50b5d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b2ed0dd43c1e30db5c3f9ace9b90d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d30606302e0f0de377b6326d359650801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b7c062dac0f66b5021d3f0e7107dc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e2bdb8ad64c7e45a4ef64abde5541803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81626d4127cd6ca783ff28c9d612892f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bb482a57edbefa08b739e2f53c28d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafc425c14a5cd05b21b648f0322668806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0841ff9d2792d98bad54a4cc8414466807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b7a22c5d93bb45f44237bb8d32a44808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871d1a869937a59fa25def2aa1d6f21809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed857a4a6c0caa6ddd1212174c7e6b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44b4186088fb93e47d1b36daa9b0fe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd43d4c6667fd88cd1ebc2f37c9262812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64991f995b30c6aa757a07fdca0b36813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbd0245b610ea16718f3042133f221814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889ae1385b130e165279cc2a4809362815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345617f91168f40cdb5c8f263a4e84d1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e7f8752a5a4193d4ba967237ada41817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4ed8700bcedbdaff734b3de465c89818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46208f10639f2ab66eb428dd5fb9d423819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4a58ce61790d768924878d740fe4a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4d35a4feb81e583b0d72172ae8c10821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4983f09b39d7ce2a0cf14bd44c9e045822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885107ce722223815e617b80133d289823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd330d37ab4cf5e669794adf445f95824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd799e80cc52dc5bed785e86967c71825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc78abbf0337cee3be41027bc6f04c9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb6c6789317bbeac090d7a59ac25c9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79305850a4bca42811daa1399cf429828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedebd173ad4d00ce0e5a961946ffa4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee616fcd25fec7c13b0b238f2debe203830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061202e65e161178d762b5e17b5d995831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c99b4aa8cacc327cebbcfef1af030832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6f2e92b74bedae04085cfa91e9569833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c12b0bd1197b5f59baca0c410c2ef834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273f521ffd97be88996d2422f225161835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c4eeb4091fdb2436358b672399a74836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41038713db7ddfa4ca2d438678edd9d9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e4d05073806fb45c39d02af2add4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb52ee4c3cd4a87c34d208dbd9d0f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f85c01d0155a93d40569a247ac599840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb41f18951f48b29079235ecac678f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb911c4910d11712bd6b71fc45ed17d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792f76c63b90c1ec15078c4e3348998843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0536de0faa57814e665d99d04e2131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4ad2f6e4a99b42cbaea000dee88512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148218cbac5466d25aec2d3a046f9b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7c256506101a49a1e7bcee1d81d074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e073c9ea4135c31b5da1e78ca9852b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a42726bfadcf91d19e19a4d2040d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b01d9a5b3b6ef9d0a6260aa06a44b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a989014a731a1ecefe15602db26eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb95bfad0bca583db608c5abb282fbc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e46c20ff12e51eed196b97d0c1b5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ad30f2aa299e425974374d4588d7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c721048270e3a409554be5b5f7e2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16111033b241f21b15fdcf6bee2f3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf567c9739b5679f078a15770abbd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8267feb6089650a3cba8124b9af35815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e64a598af8175c9a2bd7cc3bbffc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbca66c426685d356137269ec685cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344678ddc353e5fee284ae325eb888518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552373ce85cf684a55f65fef642e071e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508831089883c92f80ea4ebd54d573720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cbb68966f5562ac6b135c68df74d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203001d993eff2a0d10713e386c0cc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81598c35771c36d3cb3640decfce82e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81e9b9e87270d4279497710eb1e38524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d1a43540c5db88c68efd66d4ef8de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dcbbaac6e946a0a28195a42eebede26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07f6703bc073aec1ed31c91a3bdc7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b00fa8cba2428c0cc4ec9d2c61bee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5b83d7190de224906ec4a2efc300829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6a59fce06195c61df53bc44721a1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464e74945a6ce3d3215e8a53156f65a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa3f7b7f288cbfb887938930e6663732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4b7a360a207a5fe402bb32493975a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec42287c502b0bae5e3c87b5d16ac634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ff3588af695dc529e60bc06b905a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac8584e8d90a9cf5b4e5388476079936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64140e3eeb56da70f969bfa36f488837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bc510ebbadd63cb1da0be3908e3f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2045c81f494a15926be238b37286bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9f509b923cc76a490e305ef74f78840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726a53bf281e615afcfcea53c40b9c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22ff50b9255096dc8bbf0682c155c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b79abd9ba8920713b0c7e4574644e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c088fbe9f165a4186a743575d9f0d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19038ab0c33c4242826a8119c6989af245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69882c10d0e34929cf780a4fd6676d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43fbee9e493c75ea4d6c2bb6a35a0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab288b801c1f9f74bb93ed921b47d69e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e5f399f4793ba51fc1dc06e2228d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c7198f847a280029dbd643ed1f35250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e3967277edad98c896506b65d164051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449843c5f31cd0a8a74d0ea6ae9835d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b919eb9290c4e147296b64307a7e9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3a55389ed184d0a9ad4fcd1a1a8a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45017fe351f9af8ef600e5358d6fc855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114eeb6c0eee2c800be4ac6b9b1f98656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d317bc95b7e6cd71d4a76b00e88bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c382c6dca380fac506063f6afbff758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ee972def3990d47421a7f49e03b7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b15b183d82294d17045fa71715a5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de63333d8a8867c538d25efebb7b4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c8fe8c0d0061f1ad86faa0c770a7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905279a331e5fa6f3c81eea34465955f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfa7cd06491998a499a4681fb37f3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea9c629d47b36c13ffde8958c3af6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc8bdd96351fc52c6a870e576eb33b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1ec0ea9f23a2d3918a85ddf15befb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729887219219f6419a7774d8670df98968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ed1137ca6f426f4675e26456771169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0707f4a268a2562f29c3f9c39af4c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b242a0c58180d411dd6c13a833fb2971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82cc9f743b5d55927d47ab5d1e736b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dea71e22716307cf3c81bc3dd4cf673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c61a1b65415c9eafae9d29fe5738374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca06e639ec0d21a30ed4172ce3ef4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94d39bacd791b23ac33c1219bb1f7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8750063f8f5cdcbc45333a0e4149e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806af698cbe13eb0946d4f5fc0fa3e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262daa9c78cc804baa0cf804135144a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f7d18ed73de35dd604cfead3eb3d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e04671408296759ea537fc4d5d9e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73797e90253fad4b0906d14e52ac05782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e2ee9a69cf6af2d42e9f94f548af683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12212d918dab24746242793f986bd89984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaafcb76ddc853f155f450e2f498e3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11560bdf04951720714f9e5b799a020d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c5229bae173833024090115d3229587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fee3369ff11b4619a485f25d30f6bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39979b09aead4a381a3443fbb0f6f15c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b1b458013bed4dfc81fbe2db4401790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f8150b2acf7f2107398d760dc31c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92c30f250e65a61de93ad429a2821d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fef0da08c8057fa6d2966a217b0ab693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60cdcc6a1325291e7835bf3859a4db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559a0c70f73db02ff3d1b1c4a0b8c7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ab212c9330bf22babe74beeba831096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96df99ac3479e2eeb2bab76a82df38d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c9d15a4237ccbfdfbc01d3176d34698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe9a43df59ec0a4408eb648373d1c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf302283818fd7965440615010a39869100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cda36577b01642cf2953b270a67c12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2c1f1754cc4c02d4c807948b76f6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfd4bff44b0bed8e84d73669a4d5e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d255e4c11de64599883cd7299aa8e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6aa9da252bcbb37f74d938c292ff8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cfb626a9903632d291e2eae74abb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81b668b8b77d8afa3b4bf991bf5545107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501ce6f8d22dc8c51936672a93a71a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1a8c58fd704f7089f67f2289fc891109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220dea0a8ae8cdff8a9b05858f99351110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a058fb819d59a98f4830a3c1e4a1d9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580fcea44136ea6107341aa1ce40e4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc22a423f509434d1ba5d7050046e18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ecc5ef1b049b89de6f81247c399a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3431e34c67e7fa481d7f4b5131a616c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b220350c9a9759c19b8540694e391116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540a516641ed3ef437d2c74c008687c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b0758ce5f356d2daab7873042c569118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9ed4ebdd738087083271456b5cd9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e863000b5454c32e568e32485ff947120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40dc6515515493a7571647c49e1411121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3581211be95eb05dca7d5105cda5483122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5ea0cae446f2ffa0fed6c66dc4538123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e8b64c437875887df19ff958d69f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc82ccea57b306966cdaaad46c35004125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3ecc4c6a26d42677e4aa295f7bfa2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e064017d7ff97aa9b8e73761cf12a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc4199f06ac5e930616e1428fbe63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e2f630a6faef878dcde373b587033129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aadda13ff1189c3319957e3dcf5173130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a0a4c4882d27b8ce6beea0c02303f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69973afe5998236d1f17ec597168d346132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea65dd7d89621f93ca6a0c80d66ec1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9afbd3746be0c152b3372662fa8a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a2f2e3107f85cd4c4b3f0baad7dea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5753fe7f7bd0f7dbe8a7159533ed5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a8a3725dc4fc45656ba54038d0c35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e831188a39d57e6afb0ce26d8e7c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8bff5c8342f981ae5bdfd440e4f62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067c6d5d8ff44bc6889019fa5b6fe35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135ed74bc369eccd4a43606c7b3d994141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d27e796251c8a880d8ffe3c1a0fa22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdc7f0cceb7a5e138e390169485b10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a64d79d6f145e576321a959205340144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9d5cd4baed4d423370fe378651bf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3916ae3333a85b5ce4120d6e7b0d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460f2db7bf5d7a2c5570af917cb45ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a87546ed66cdf650e061e0d2aad6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04282dc89b1dbcb487d8778e18559a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54443d260c89ee6e6193302fa0ffde8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae170c62380d920179ed2f67071a7e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa77a93394724d623fa520aa4685f87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccf30a51bec091a9e7b46582d8e4a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018bca57853f15bd3cb3b56f10ef926154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8ff1aeef47576c7617a3873223e10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716645ebad59b45345b060e045e765af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3af192244dae231d74f742799b5ec7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e20930aba0c0c5b044c09a121c74f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4c79de436e217c0762ea1a5762e8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e43a97d34ca9a64d3d00f2ac210399160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08a95d9e2e4d8f1524d540294f72f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6b38f4808fe7d42a953141411fcae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eee9acb74c01e45bd930bc268af8e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2a440b7dbadc521591041d1f8ed95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757acdd884af84906490948cec370df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05158ef75f5fad56b26cc05489e917166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753e40e79c08814f19f909a39136812167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7641cbcfb045ae0c3ec8484e7a522b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc9001bff4dbfe8af2a7e5b6bb639b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3ede5f13eced8962907feb3ae9e25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6341e231d7eebcedc013bd6084e029171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb45a5dae19ceaaded68f08da12720172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc232375b5fa0f2cc4b2a4fe9ac7d569173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b900b3209ae85384035be821a8b7ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84505c4a2940daeb847735494be11df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a4ae96bf42b26412b794388a7bbe1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028709d2939e366671560d498fde1817177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b256447e02deb696ed33254763ced1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590287e0a79b1dffc624b0c99a39cbe7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc444233e5f0ed023e52e596956bfff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d584e49709142b67362576bdcb122181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33401f0d86bc0b0f9e58b670c766779182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e45629b0c79cc5e070d7bef2497fb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3702b76b4a071b3e51560985b10d96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cbfbbbe3e759f0be5596340983eec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e91f81b25b72997a415f91b0ad285186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db40edfe41fe44dbe058b5b116fc4e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763b432b4e045121d4f59f679a46e1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90217fe593a67292eb002521e33606ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707ba9bd9af44121060723075b49770190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c8303e87a5e87085b0358cfd89e7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66876b0ea73ca12d72fdff41f28ee0f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f02ccbcf33d4eb655970259a721f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c277114702088aed3e75eae933af12f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea365b866677f638bb0bb9a37635e1c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfce0495efe9eeb52e78fbccd27626196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b32b86a18217b7ea88e4913143937e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58568983a6438c86fb8ce370755b073e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc8cd517f3ba2ac5e93ddaf95df5db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e7c8c4fe7fad8da13ef0b858d66c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2013fa5a77539ac01111f5bbb47da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025a18634abedd2c1e70ac619137ca9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f1c758627d87beeafaf2eed1bf24b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba348c535e5262dd0873134f434b8ad1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236443c6b52d99542cb99e79fadda04205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbedb69397db4c9f03923a335962a68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fccc62ebe773f6c23963a723b0ff2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce93436bcf3cff57735779211f7b21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab82d61ba3b6b8b3eac1c6e687d202209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0febbeb812f5498252c4d7ab08ea161210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2d6f11d508d69ac736316e34256ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2354df9663a738d43278b4bad648c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb6238552d97b29281d23446f375c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b9c77d320c92e599227f347a68be0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e1674af60ac9c8e8ffb3a1a430b3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968385554181b65493f5382240c4b3f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f404a16511b2c81e4f03ae4740ea46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581a2ee5e8f921d9a99ed7c63b62c5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffd0ed7453af7cc7214ee8eef82b2e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6b3a38a70be320e65e95f9e13ffc5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a893f29ad666b9099487aaa8e7f1c78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674a0c304518eef77c2f490c430ff1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881c67b71c0cde86dd35fdfba534b6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4fb04652db101f4e3fb16556712b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656be2ffd96e63897f8782d7f9d867f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c6a1a4be47f80c4ffaf8ca8275b95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e766316780408ce91c8fffc21ba64a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9e76b90621b4e5197eb9fae9f3d0f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee3454e2591fe03ca0cd5890b62531229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd4df806b9dc7d7947bf9dd8a8c702230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570c684fe5fe630aaf236985d14b1ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3d3d2a2c5d1f6fbbdbad1064bcd5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e9ab5c3628da824b00d3d394be685233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b7af6e6119f25f27c1ab347905b6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98da368e1ec5278aa01f5a9df421fcf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee12811ae5134982e53793d7a257b14236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ed236e8cce91108cf8f6b6c66257237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fa36255a3c1ad430e8bbdcca805cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38057906498daa886b03f1e25e5ec0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab5db0c354f168f26d31a2e3069315240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7ddd4e06b92317f28c2206cb53b0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec849fe9903ee730a5fd4ebfefa9f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fcf5a20553bd49d8adb4827b74b22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f3382b56fce6d091399f5d4b63149244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb31f3e206146e991829350e67117f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af45c3db3508a4c270b8b9617c55b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f90092e54da69913fa6df831573380247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527e90e1dde71284642d5edc5014b4a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34283600160bff0754a2422390ece3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a07061850b3999e6d8383953ee3fc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c6b32129502cb321d4f9ad9fd2efb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02c10d32b8644aa33b86850ef649b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39397ab3d399958201a66eb3070c24b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2957dfdf8b4b2e4a9db1925657b3ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da83ef590f8e57a3852d4d0c23d40a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75727e38c9dc6d45532669facf309fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076326fd5b20e2661838d8097858dd17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fb145ea18305e2ac585fe0e89379a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0103ed890790e3f51054f0fa5268c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772d4b5f4c067e16c0c30be7838490d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035ea15dbead70738613c3e83fecaba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e4b4798b23d8a6e4df0f836580347262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a7bd242241344a4bce7ae4f15c693263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710b1bbe69e49daf46c4f4f569c1aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e180ad839974c3b2a06bc674435a777265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814c26d5751b46708209239f1488cc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540b9d3323636bff696cd8a0d6ba56d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e5e9b8fecc11d296832fd456560c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4c2f810f707279a7d2ecdaff20bec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02d79b306464800093cb4ccb459eae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845757bfb5200dc86cabe7fc69bef168271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6331da053bb09d60ed702a2e0d08d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f352643062a58fbf274e12885b87f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fef27d006f4a33d413715cf26345db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dac48a8f2d9c466460f7b1e8548d8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5a2714a9cb888655774be0d91ff90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a281633bbcdefe6df9b85c2d74d37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee4dc8c76d256ea5ec7f342da3abd4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3759fd174d6ff553c2bc020d7df9d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c2794231cd9e8bc1f683e2cd7afbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcac14917004149cbf369aeef4b1cc1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66268b4227bdd24e368a756edadba30b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c10b8190a6f540600d17194cc0634a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befd5286ce579d38f1261eae062114f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa97ba8f36bd1fa38bcbdb1c5097ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306b2788ca283db4009dfc2624e71a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8151297caba563a1f417f0b48155e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbab3fd15163fc20c2cd1d60d7ac4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef74a09181f8c58637d31377f2d6fec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745d2c54c5738caa4fdf9eab381731c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b81e083f9b82d6c202b9a94ba6a75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a55d2a4e03cf67fbcf7702855acaea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87851e51f64dbe24c873b4bd0240a87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b1d063fc4f8782c1c907e7294bd14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082f9881647b9df311a6bf24605dbbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47a4e8ecfa5bb9e1782af00c390e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8910f9ae91a24a82e3171554369932297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88c3bb66a03b1d9db8097c30750da6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c63559c81acb4a0757b306d039362299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d97811574af8a4a65d652ebad44e47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501059f92632ab50fc5669a70a4cdec3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253d5ec7bd46957e58160f7d5409353302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0854a899f13549fa56e0d823ffc008303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214be20dc34c3ef07d2a7787ce7bc3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655520cf0d40cccd6402b6ce9b9abc40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c7024e715f3e1e7502eb153ae39a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a097b007a1c705f7ab343522c430c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa97932b97b29f9a4b48988e487dc8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abca7259159db9c7d6acb4d2fb5ef6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99939efa342dc417606acfb2113d16fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752eb8978e436a434265d305d7e2fe86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a87b78b79178f9c87b9982245dcfe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60de79a373b61d334b9caea7d5b111313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcd98b4c5ecc8bbd912aad219ac2fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b0bb6b34c8487f8950fb842bc9aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47f7ffe09a6b265bf12b2ccc06c7a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f8b5919d0c738ab17c1624e34b90e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45e49d873dc0ced75c5a876f330781318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6d810e610e17c60b68581513c2cde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642d9abcda44b5cb93a8c957176bb94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cd364090c5ac7769d37b974bf6421321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04759727791cba213968e6a6bb76ca78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9f917c68b73f5a7b0af26692149f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af8f2d7675f7bffe7b0b0bd0f74718324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d144a26795fe2cd60912afd97925342325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525e20dcb2caad5ffe9998ac99f4543326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dc5bbbd841ceb5ec1e99b9f78c596327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ed24b52651f55f77dce6720664fe7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e73904efa7497bce83f8d0d185caf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d9c6134856f848b22da6e62eefcf2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257fd13d735702967d3206e529e98b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36054731ca7c4415be52597e2768d8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a844b3a7c6435da81a115e565cd8d0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a249587402949f22ba0b9157f850dc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb2dabfae7d43b7341cb13149fc87d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1603dbe48edac6a9def406c4354a53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd1a5465d88afe2aff0ed47ee8bbf2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccbc58eda4295a5dcaacf3c2997034338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66468a464d37bf74815d359af4f9298d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d4f91575e4c83568dccbeacc2c682340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d462f3091566124a9119a4ee181f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb1bcdac54c90904d57d217ba872be342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188834d36b3d72517b2fa1312749b4ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ff0da0c7072cbc0cde68de3f9c668344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6637b087fff86733a078ed4b2342a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963d528b03bec384707ecabc481b48d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dccf99b26b4e6b879bb693acb56a16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7e85010c97c6842781c72f6190cba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8ed72f4f4c09646f9e981861e5b2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340e57503c9e0b0f37033ef2acb801a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1f4061814bb777c6b334f97ba6a8b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ae3bf80caafa24f66d7f63cfddbdd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a80882191bd3c1e727b085bf56d142353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73889fdc4488e733d5a159e22509cfd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be318f5a85d7ea7ba874c4ad5c8848355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578016e597e9f7e294b1ad1c94c8d08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f9e5afee6716959645067a17f401d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eee4e5c7afaf3a6d8555b7eda23a5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e6fdd465526e9fd26d70521923d2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c9525937aa474bd776c5c77043044360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97beed5d79e98fa35c3074f5c431cb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba877eb2b1d32335243b4fbc85d1e94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766535d8334e25d971ec5c14015c32c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aa0b555d6288a87f3df23086f0898364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db65794b0d9efceb46296ab12048fe7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b19ed3416dd65af51f7500fd37f5c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072673e8e7f10ad0c402c9dc73a5daa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678453e2d13a64169d0503185a431da1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e05488a87b7d88e95a1c62530bc489369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219d86709c96ffcdc4787d36dffd468370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd11d0996ccb154a15fc896065d90a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf7b41fa48de3349012f22b61c787a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b615290cf2fa9b9894b5e80e08f51c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c2dc4374ea8626b0fe6f9d6702f70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193f8ff895bb1d7b3fcd6864e9567e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59423fa87f513dc7b4872402760f0505376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049be33305999df1861661246f3548b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f874ec324cd62e052fd3eb6e9584a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e654087834f49d6e0436708321d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51c317bd61ee8f78c9c64139a57e4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a39fd10886092f81e095a06c4f8dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e449a02906b187e4bd275aa19c1b7c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19942f5b938d180d5548dedd55b53b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0b67782b7e424127b227c2ea23a88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365ff85e1213166633084d5f02752f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81b80c379a200ca0c739087bce8635386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fd04ac0fd87dea8736a186b7ebc44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e18ed53881829a9faa8ba315019d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968ba477a6ac82bb43576ae92c94415389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37735797d8eeb3a165de38cc423d65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42627a9ffefd035a5bb542de2fdc3117391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d14174dc5b4881ab83be29dbb6fb1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510e2a7ebf2584945c04d18443777a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36abd6bd4c9b2409db6a011f3fdf856394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbd9c29ed42d9fd6457a836fce888f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a9bfd5e754d0608a06418dae085de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745399c98027432f983494ef2aafb68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5b06a14cb8ecd8d7a223b8354d6c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f1d313f7d86c270d510089c32063b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdbea621dc700c3a49cde85b4cd0bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf9c58052a5376e42a1ecf3e8f7a6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08235bab3daf617fdf1fd0cf7d645402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c2c0b742f1adba392d745c5d7a017403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5252f7d5694c539a824cb3841c02409404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f941c427bb2071edcdb30756917ff7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3cbbe0827b6585197eda9d0187e45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb8f5460d1c579122602ea5896f81a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c5689fdf40b2d3823a972face63e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf88ae10afc87f892444d21a86a2490409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3aac7e8d761689fa6b3bac7658564410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcf32aa8caed80a2d9579409f4ef7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04158187957bbe6d56a7ede79df6fa20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba870442ba4da6e3aa02d671326a92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c39ad943686f2405a48691b784c02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b565beb3f5548d1014398cb5079837415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228556dafb2ec559cb409517fa5f5b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d0f5cb38a4fc36c2ae856413a066a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e834a07d633b23822738dd3234ac4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc710415a03fc1951cb00c5ced105d62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbe8de398f5e8fa419f0656c092b5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34251a9027c113017a05e0ce61a6fbc3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7b546864598e127c5478c57fd6cf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedd06e2a9ea7c9b4d67770984bf302423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7f5c7ed47b33e3cdcd8c5b5b227ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0386116f6b67eeb5076da7e1158cf26425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ee4f3a1a29ed4af154339fe553afe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672ac3fd558f834da5f52d19f6ff03b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c432bbef92bbf01b79e51772a08a8ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6043438b8d88c73d4444b5ad8b092b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d921c1839d23ed46c7f7e22cabaa5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407a891d16322337a37fa0ab5707a16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f56e9cc169d00de8983b157c81947432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675690d315fc17dd7d5c227241f8d017433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeb4d860eaf54008747600a0877c29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67eb97b5ad968879a52e31b0b4f6b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea4e798f1d39693c0d03b9a810944c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782c7e830bdd2e680795093b4c17311437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2332bbb4025f62dc654687748b7f1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293aa9e7d3d9f6d8f327cbda7fcd8fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cff9eff256fb315cac0543d8baf96c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d93030831998535d0b1318c46a4238441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e9531b88915eb716a06d330d780c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfd599d2900c072147398fb7872ee1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b054068a7b0fbefd36968f11be55d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770461d05161825edb4bddb34aa764d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176279c708e82eefa57530c3a580ca3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20ea4d105c4e4c013400f4320d0a0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a75e8be5b35bd3b059539a334ec8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c69b02c8186bbbb9ff91ce98ed11b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a05b542f16064bddbb54ac111ac7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d67ed4b0fffdb530c8fcedae93ab6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935586e00f1ceb8dd8570a98a26cb23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762f8b36cb5dfd2101dd4af307dcc58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036f807c9c3cf00f6a6c4e37a43cc39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241ef615d7949daa4ad8388e5c94af7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1048ce6db6bf91ff4e082c3aa21632456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb6a4abb80a0b51df68fb9ec38a551457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd750ce71769eb90bc6e38c4da2ff37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7b39de8208beee8a7a2ed64ba5892459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8419db74e8a7c7e46996b9e1aeda5eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f56ef2b59f130ee730acae3ef44687461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ed7ee7e6c13bb2709aeb9a33648cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86e2308502d97db782dc0e650a560b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca6247af94289b0232ae1b0ded4312464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6390cf0d111e23f014e6425ebe2e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c9d8c7ff638fafb6bb8e4ceddc5d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72700c66e199c441b7a77ea17632279467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea797cb2044020f90c514e7c37994a02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d422f29f06aa772a04c60a6bf40e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849e9e78e1b7ba265337a0bc5462a2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756851771f441ea518f63097880c04f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3742c137c771a82427b8b84170ce5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad5b27cb58466d007029ddd4243b28473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b00763b03de09d24dd11791c38efa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95399ed1ece01b05dad605d6b935ce14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0818f9645008a739f13a0dafc4c59476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513df6cb3e26473cc4bd625c8bd8d19e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52ca20a752b78a0c663c2f1da3d578478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b6c3ce095252c0c73830b621aab16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7352449cdb68869a352ff1e8c9f22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8081a36ff387dd51019f04d1eb7a79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714c5be366cbc7b75f6ab5d31b02511482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338fd408223178ef5df2c66f08e992a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418736c3bb7c8fd38ce4a263d9d9cebf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c9e5397ffef57fec2d2a38b97361d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06310cd059e6c226d7191881cf161be8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a666dd255d52a5cd6185497fdf55f10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbaf88aac1a1cba88d55a8dcfe4a41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0d28ce958b63f7a22cca2e47848b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa7199cfed61cbf2f092c67da2cb4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3934888d3fd740256686d54a4f707491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd751e9d57890b527fb85d4e34fea0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cc296dd6b111174ee990b40b11b7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a6ef4dd0684f87725ddcb839253c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23f9cdbfc515672b511c3be48aca14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebb18fabe13180040a745a11ee223b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4db5fb30a5cc44c01a1af85e497777497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8295f5ceedc6b1ff05c5189f7579b22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9bd6b3fb52427650c18d4be256be7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc52931ea1482effc9ee93c3059ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213074740ed9a586c86f382bf1d024b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a34a4fec30a95e5b4b407d0bce50d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf3a5719df508ef50184ac1654fac7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98d92d066bf2485ed7593ed7230a11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb959b1ec42afc26defe36aefa57aa82505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfaa9440b9781e316487e4b80aeea4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c491c7ae3ae12205d15224518a84ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c1fea0c772883c1cb10e574acb94f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6070198b4eb05490621320933a6e3cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abf7b394ab7390c4a8cfc96169bfbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d270242bd2c25a04999f6bc1d2f815511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496e25b17653fa32461d8b069e4b183512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7f2b6bb6b76a8d2bb90e851115979513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76590b64d0ba531d3e3cd614a899c6e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af31037c4b039ceaab0782ade4e5180515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17329457f3237809bd61830bfcd4238f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbcfa1842715c963a51297bbab7e18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01364bc7b969869ad1582a0084a61f36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1da6dcd0f88b3dbc7b2caa6fa8d15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0d896dfc6160ee0d2f80f2f1e9d77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb3ff2d0d9d82b756c8f3aac1e8945521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efd4d213f74cb151c2a3bdb3e6de70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312528332a5957d00e9d8153d0b2ab01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aa3897e74082c49a09ba4a053fc4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12579b08e7087dfab5c5049ef7f1a4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae07443ce45292314320af0f3a36ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbfcef1b89bacae017bac6b63dab9c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6378a9db09c6db8371681e8bc6a714528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68969a9b330f08ec75ca6e397d6a10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9c79bc3d7819a1a7e90841e387399530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d939dd6d28146f0d60238595c171dfb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22f3b1407090d638d71d17849286f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10d45d128f9a92e36fe12747f465ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775652e62bd267625cb3d7ecc0e95bf2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a3fe317ff94850fd640aad58c5e34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558de1fea1405d38cf1718540451b4f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4c20be45a861960290f17280951c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee2b6b3396f9b1ab2070528f016b94538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcecfeda44b0dd977990a8e32dcf76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4561f00e6dc2ef5cd44fbecf67b89b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbcd2f7979760b2972c18a63298b36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48353aea65b638df983653875a34207a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4725e1288eec560dfb674108047e96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d717a1d7e7bdf5d65279ec9ff1a548544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538c4137af2d699a0eb2ed6d2ded606545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0edb7f33e262cb9a89ebc548fdb28546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1304e610874c75f5b3e5fd011155fca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b66e7d3a6493cfa7c84d19afc1c310548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173cff3b9bec39064521edfdc07c62b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4cbb5db60c7c93ca3783bbe4b0c11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df19d18677acf10c8dc5193e768f39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cc40aef5b8a9fb07ef7503100120e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca351b6a391343baa28f2590310f2d47553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a01878d9ed2ccea24bfd19f20b6f0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e6df7c3d050c5d3938fced3d98bc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109a05d806522cd16737ac223a8e596556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9fb1750e99d3c3aad73d13f51ab1f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2daba604639c87fef80c6a5598fa71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e75c3d570ed4adf8d233c32f2371a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf30a32a108869d22d035981b00d03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768dcaba3a347c064c7a729ea1df267561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3dae02129f5e50e24ac5fcade8578562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d24beabd0c9783cedd4bfd77ddae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b826e5e715f4951a862edcb7d5770a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e269b09d3d016a909b9617937db06ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0d5adad4e5f07cde61f48f61f4afa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e036a07334a088180e99c7c835adb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686931aca2bb51e467950369836ce98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab950112625bf86d6c46804b7adec399569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4783bdf7c6a824fe9768a8981e8422570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031056a333cd4548cfd1d7cec17bff9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b5a8dec93be670f05c2aabac032e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad6774738eb141f7849b70ca98e6d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedacd75ba7152cbfaa24ff0dc4f691574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a22c1ef83772159b3a42536d27f080575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d661b44e437cc5b64c91fb847260ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f02554077788ce996a57a9f507c90c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55de5c88c62aa382d70d1edf17a22a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df199473d30d13a010f6d04a88fa3ca1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ad4bec1c75989993ee1a4ef571118580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03787cd743d046deabee62f8f3ed445e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8821d853833ce4a0876ce1d2b2aea35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a50b5388cb1f30088678274e324be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba49b7b72dc02ba7b72e9e303e83a26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371795d1f08764a98ea440ba8c131a31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01dd6ccf46f0ab525b3df12ff8623a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268faff2b0546ebb4abaad5d57aced8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cf6c8857a71535fb478226ea6f25e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7ff1a23f40799ec465912c5a8de87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ab1a33bf9f3b843086588f5a5351590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48ff37b740ce409f7fd22ed335d103591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577608e9647965aa2553014243a65c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e929dab746a60d21b66fe7a012704593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c03fb73788d7763347640feefa2bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbeb32309c9f5c2e326d3f2246a71d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6ba70d905034527ceb4c4642197e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa814dadf8ec758d81fe5faa481af11d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997adc5d0e1e72403b5c16bb1581b9d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c036622a7a87866f00b999f7c6f32f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dc642f89662f0ea8459cf5f3ee17a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99133ebd4a680747ed9d30fa10d3a1d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306dbf70b81cdf2062981e992cb3c30602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd54e389ffdf62f695708bb32d2a25e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b108a254fe5d22abb4466efff84293604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bb992fa1e5c17da258984255b44db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceda789d05c1bd77e98b2ef684de7e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d646f659f63a5d4ed9bfa476395684d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a94c3199fb45785a7bb4823660eb3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8666af55ea92f22d56896e9875bb6df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c67fd04bb6a03e652ccbce73f3c098610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683bf9a554cc79b9cca93e95d1a5041611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa7b27172c8706ea9cc58c1cd0bb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c93efe3242996e363fa1dff35b4f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc49aecb6be330163f6171f686f50f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a59a0b3f56a7522aa714d73ffcb588615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03ef9250dd89bb9a149565e9c97354616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871526ca5728182d88af0fba4a438d4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6869daa5b22e4c34efce1e18b87bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be3ed54d51b2ec472c3596a8353c5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bfda01f236a719d44b0ca0184ff22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6bb903d18ab82ad22b844e333e984621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9af69fd19e9d29d0be5b4c6db8d9a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf64f193244f00066476e6d6a57d6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8760ce0abdc74ffd573a115075a6d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130e5827e66c7f90917457ea50c3d21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e988474a6e168d1bb5056cd7817c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7d386cd6a405d62c7d48817bc5e56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc1fd448fa5d8b5500441497d4823f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3675660f86af01dcdbda9b0f1da081629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc6316eb7ffd9f50eafbc872496f92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736fd1cad606b8cb8128551df53cdcd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ff20f9dba36a5b6bbe5ed843954c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e62b0fa3d1cc50beba448de16d347633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7da93ebdfce14092f91293e3117f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1299c1883dc55bff96f777c0313af88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc6b57f99eab74d9cf7ff2aa36c890636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef780f152b7015d1a8e9935b6cf26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcec9369d75c5beed30d319f7311c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a76293a3d77b6048b5c3003ba855e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5b29ac2b4b26bcb3a5f49d661a1db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a48f377bb52980cf6723566be0d59c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d0d0a45cf4ed9cb893d07df5c6411642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29f0f7d3ce6bc7a9df7f2c1b0cd2e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2c40348063563ab3a92a57a61b3c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a7e7c81be0e15537bcab0f2ccea8c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a04987ce67667aabac7167a0991999646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1b65885fb50c4fa8c2e9d0d89aceb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11b8e6b2946806c1f4360dcc5a7cba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb7eaf912f952ba07e833d62fd604a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802176515f5bcdf81baa62732cef80d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c612f33b56b7b7cfb2c61f924b90cbc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca89627676e99864029314a15c51231652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e521143bdb262d595dc4d157e80eda2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ef5c75ecabecdacb1299e7c3112bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973782ccafc06a9a4f6b03710157a5b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190a6af2f66ec226d1c4ce1e8c4c907656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9c3bdab4542c1020c35253cc5aaae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460f14e20e4d4a3f4f90d3127cb2257658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e1cf9386389de18ceac60e891fb50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec0d1e7c3a7e2b69e66e151402e11660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822a588fef1665e6ebf7eb7c414c745661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79859cf1fcc69c061df248769c56f619662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a5d92da48ab046207d7e53a66475f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99328b53a34799c3462fdb3011a977bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242f8e30bbe2004694dd91d6684f50b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ef485b38219af8760bc7f63da4573666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bc255f9f47c71d0e415bfc6260940667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd254f1646ae7619cdd6d100a26fab668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d20b3f0c10b768ec0bea7b81e2aba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19f012ecd87f3efaec916185186790670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29faf5d9a902b15b593525e820f0e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f42379c5dcee06f9a30f576a4a0e64672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d49882f06274b718d1d44db8685b3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcb650c924f11c7056c8c49e989a8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43385df4eb4321414fd473b79a744ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90586a53e97040f30e5831d0f10ab5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f26ad868ce28ca3848df48774364ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617c0173c01dc6f828a6e630ee3990c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cf78c43e1fb72348ace33fe2fe3d4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b409f3433a888279f511fc7daba969c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630eebc727f6c6ce06651149c285c5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd9411e210f46845cb15dc7078a070682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4844302d36c02b7ea81ed0b7b4e763e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dafe1ddff3c4de8a48e17808d4833c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb3f28eaac2c29a8f2f0a461b5286b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cda1948d55e38675bc17338215568686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e277373e68c30732fa9607e4b813e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5217202e42817d2810c6f63dc37e04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe32737bcdfc7a5cf503a9c3ed865a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca5eeba0d2c87a722d06a98b127209690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b235ee5c8ae1258185c92e5a5ff62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb9867fba95ad3e28d9ec5daf75f77692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f263a9f1454b0112e8c938b32a3da5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad730aaa985e1e3c46543eb036c390694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21ac1edf049b9414f8452bc99ad70f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47bacc6c1a8059093a36c4f0322169696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4abd06c17ea8135617f7ef6231b7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2804420dc5d46fca48aea3512ded8d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d3cd9c96ae5be48b89046583343cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342ddc51fb98eb7638d15ed3f83e0d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65169a9e91588d4dab4107efaff955701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7869723f0b15f9065e0276b05292e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc226201f54c3fd1ee312d7cfe77de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dfa5392245fbeeb61bc7fbb637861704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03396c5dc7bc50016415d9c85572f7b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bd36d3fc63bee0c962140110c56d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eec0c6229ae4f232fe4e5133eeda4e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e3a9a67f8b69acaf062680262ef47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb52a6b7458ebcff51047c00e7f64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24fa94dc5cafd91de8c065edb939e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1839fe9f8e85bba543d3002d3580a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654f95c3e702fe36085a5f46232e07b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0c79ad60337c4df00ec3a27dd4e31713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce303a803f1b0abfa44ca8c0e9fe24714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49c834f0ccf7b901c53299bb78e4cf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a3eca6c67451492c57de8b8e50a0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb54ae009dfaa452b15a8947f803a3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e02904d90d14d96bbb4b15269ffaf0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa355478cf8911aa877e44d4ef52bb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99758ec0e45b434be964e5ee2b3e3a3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44ba19e671040e25b5f541c059e546721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786e360c1e8facbfb6ead7afc534b4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cd48093aab93c55ed1091e630582e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483246900ac2019669b5968ee8d034da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311d11b432aa2e55784da8e5ecbdc67725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32328d931c1de49ffd8ce6eb89c2d405726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8c2197e4cf4082e82bbddc8477900727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb5b9fcd93bad3fb39982a393de6e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c9368a080a02034c92d98b67eee1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0fb0c7a7fb19529b61d509991af14730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9421fd019e6d9bb048963cbec6b5f5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abb130764ca50d5e3edbb9a1a500cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a173be4d232c5e670c4ea74a33e5fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fe136628cf6127275a3ba0523d1d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50f609920ee9012e4b7a54ac573b5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee95c08dd3cb4cb5ee01e19f885c25f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8ba108bd3582ad122103b9c62127d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d01d0ad108778dff1279c4c53e6e8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46997826e6e397f7c12960f96e78ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fb80890621361e27a6113e94c5fe3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f233c62f85da897148446ae5384e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aa40b0c388f1c5c9fd7c3b6625582742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea695aedfa9c6946ae7dd6cc844d01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb866f97dfeb6c82e5be71423e964213744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556cf78af72aff66281c0d86f8d53cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1dd7c09596c332f9052c2e382f758746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c109875e9b52599298487258166082747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3351f9bfa704d5c8c1c460065ed7e69748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82646cdecce58dfc5bad9686b0951e18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c7a8d1ad236dac545d4a2f99880f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53271236c71ed557af684b808a331b05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711a24eaeb81f68b66266d2483157cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19358b83b672e7360c1b054a91f8cf8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09cfd0d17bbf888675a9af76b98070754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c8b4e85ebf301aa87281079adfaea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b94a903810929bd0fd65677bb6c953756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac66b11c79a314c4cb846cc5f13a1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdc39c465397781a2a3956c588f242758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e718b7d65a1e5a50fe72b3ef5caf440759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531919475ae24a92e6283c40f7f4a52760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b058d9324bdaef68673b049cb25b99761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d0f68c2599ec855623c1b6c45bddb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2b58626a4fcecb959520c03624546763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feb9188c87e92efc630faa01733d10764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812ae90d6b25eaca2a89f518753c002765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe69a8ba8f831227c6883fef61ba1e9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95439095256a028c19a12ce8eff02cd3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d308a6dbb28e276b6fa9caf221af9df768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe644c1f4c3e4f8ae5056db58a110505769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16a78da93f591062dc17bb2bd6f4cc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6729c23e0784cb53cf39dd804b834c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6498451223703d7554916a3b50ab10772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88777b979729a31c46d988a0457ff2d8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab259924700a55bf678ecc06ca1401e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae53af167785e1c0aa96e8045ad0716775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d4f0dabbae79e1bc4d833c7435a75776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933243327b37b3b73134733c95df4596777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e59720fcab3e0007a11ba04414afb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1ed584a5f36b06b1aeb1069054342779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a759b18526e617ae4b627fc70a18531780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49982a25dbac606f577079def3979897781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789a3e90cfdffcc5114540462b715ab782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27469b83649ff949bee4aa66eb3c53c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecfd00b1b321821cf8ccd8efb85498784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ca29181a992a5c7374430c9f744a0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd13eabbe5a43b77163ffa4d8a73b7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e86a737d31f26ce109b365e6ee0de1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b8deae339e7fc71180115906b3b82788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284c29debcf95bbe30bfd44edf71da8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac8ae9a39f1edf57058dc3c3d50b6d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7038b8b45c07f48f6d8f45c0c68c896791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cadf74a9679d625867b7f9300197ee792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b557b3b9b5c5930a43a29bde94ab86a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5a4f3d97c6e08fac7e5afbbdf5857794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de16c4f00a460e633facea99e6de754795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577043996a2ae48fcda1e88e2d93d206796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f43c876959de2689be0a7147d5b90b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b007f46b21966fde067b20041b0a4b5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a0ac955b998a43f67296085e983d6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c2e11cd189d65a336d320758ea3f3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b8b7602d31918fe43906bbc60412f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383db3d681c34b1f5a62316117f230ab802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8861411d0c57a8eb480025873eeef2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108d00284dec1dd780f1a2ef8111692804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bded87e5401c0179a8ac34a74fd2b4b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0cd1ee64dafbcfc8169261e53dabc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acca04a43f55460832960adf43c4a3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca46d1bb39f24326bbb987ec65c16f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853f20f7aaea4fdc5b2a6dbd0e7534c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f7f54f77fa3ba9254e4d1c1e348f8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354e0b10bfc923a0fb207d346fce570811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63fafeeb830f29f9622766e26f1858812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc20683d3d6fc88431bf26559c6ae26813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33b328be25d157b0b790808fc02308814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368c4e21bca10ba38691cccbd08bd6f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d71a4c386c0f3ba6a75de5a7bd1b6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa11497086b2cd4ab8547d8110feee817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f888d83b408b5dd25d9b1f8ccba262c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe10c190f0f606e628eb700eb26c002819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00e4766110c655f0e409ea72b4cb75820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f80600df6c91a646e797886640f801821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6a85a9d08123e78948e0f61f0cc4f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae643c09b19bd8b382437dae611aae4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce2a922f32bc0dfc4f637eca6b1308824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49ed620942a93b5b2b5a6d7b5bcb64825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefda15dae015a5c7bb733bd614f006826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243414c1f61276ce9df19e632e35357827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b8634230f90098c4f430de46d9e0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34631b3907765f0e4d85dc64632883829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f6cdbb2b67d6fff2fde72fc7e3380830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5bfc3bcc8ad5f9fa071abc4e650bc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440a576f1bca09123ab8dfd2bec64cc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bfe678175d3b564d74be5a1dc9e62833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316834eea602cfdcd10f8b04ba03c437834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76fd9724ab2420b55571915c9158e6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7e3475103c3f2b516973181c02bc7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bf32b77d5cc64e43f7e18195ebe37837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815c7df36dd2298d93e4bc467967af8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ea3868c9561193fd31b54c8732736839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413acba8c0474d5c9ea66154b88fac95840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6048c0aa4766c84d1973132aa05d67841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a52dbdd5e7938982f2dffcaece5bbb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde8b65c16d37df751559ad8a9dbde1843.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>