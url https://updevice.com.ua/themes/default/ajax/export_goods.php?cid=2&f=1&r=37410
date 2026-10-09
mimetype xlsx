--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df29739b8832c5017276b19766d6d831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb1f1a1d42b8b5c397977d00f24e602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef45476f6ad2689256dc66e8fb32703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432bf40f3feb2952e9e50f43e2851b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a01f27919cc1bc1974f6618faec0ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298113a26e89ddbde6ff386ce6d46b176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74270e4829b69c8dce4f23b44b5be477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565b1023c0fcc5de251c605c5e2075d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274dabfa921be7b18b5f5e3d3e6aa189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250cc1c2e3d389f5adaf478216d2fec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cb6cb0103f904cef172d2689197bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ec93538e11c9a2b1d5580f1ff4a2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00775452928e6e1e34f968ea5516ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc326c31cda1150f463cfe4bd778d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de005f09a1ea051dd8aaad88b28c66415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3779fd05926e48651b5da065bf963e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac62a208b2bbf0c837a03ee591d32f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815adda17880d3a2bd0a26881480acc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42bea97192953da08c9be4e18024dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d469f9c34110d9946bb7ea75c134020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca96e85650d0cb2c70e02422357f9c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1f27aca44b6ede94134d32051e78522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f34aa2227ee76fb27ccde6c10d086c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4bbba5ccb47e18a8336acc4efe6b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f85151e3a85f543e1cc5964adb531425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dd934954dfb6e580a7943e0cfefe926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64d92658304c40f39b2233798c057727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888038809ed0013e8c8e05b70bc0663628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00146cb8a2242f099db92da95c2b793429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2fc51d162e9eb7dc2c97fd0ccba3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef45de6a0ba99ab81fe77cd224862631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010b32230176f574a21c527b589e02832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02777e6922a8f45ca199af9a2e44e4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf195d5d1603a66e5b20f0cc2aa7d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d01a9e610cddf67d2fa61c7e606bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeadf0ccdabebe651715944e1b102d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe955684dad4155ea92392825888bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af594d5a16386640fc9451729a93ee8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3dce36e4d2741f4c8ccbcb2472cd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d4b2a26a8bb0ac21b235a562b57c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb7cd32811d8d67b5db37b473cb71c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92a33af424a6d272b086b842d4effd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a14a960112e83e03df47beb41ca7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012570f4afc290943d335ce9b0a3c7bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af165b4644476f46ba93617a864f581a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de9c8a7a1c1eec66494b02d525438046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c55d730080a23227941e85700cc90947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9db3181870f2e90267ca0e0b25607048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e4601d7921d77b0fcad559f281eaa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c984f5b6d941d42d1c99983597073050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a3e10819c4dc7fbd998e6c26a8a2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcad5cc66d59d3aef1c7e33490defd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc90181112344eaed986664322573de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9ddd902894440d7c962fde5bc7b2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c3e26db15d0af07ba239370d3826855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde42eb86841d13961c29389a4825c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994eaa28ad32771e1731f1cd5f56df257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aef6a1c2242e6d37e035c9a1d3ae858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581b6413ab2e8872a3bc5fe2b3e59c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d5556973a537fd73761d03df4483a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec206bdc092b7cdd99b50fee7767d861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0121ac7eebcf76590715db2c3b2e0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef626147f58ec0806894cfa461e5b7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ef7d11f84484d2f1af99c123e4f1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303605bbda6bcfe95c0c48be0365479565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81e4b8c0963a61e37479f97ab009b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb48a2543b4d6eb6f8009b7518fe6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf3ffba3049f9e35cd88af5fc0f2ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcb9d96cb184f4dfc27cd59ce5a5ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137457d111388b22f49ca5bd8684ddae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05f6280d0955231f50630f0a6c84d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8885b57853c527fb86579511340421172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddacf1f0bb1a32d64030951ad01acf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9edcbdf06585a7f4d6eb2a45aeb0d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe7f4ce15b9098dabf3e44654c92ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403017d425ce9f08a333ca29cb31520176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52efa6ad47aeb221370e334019cfbc677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea853e9d3284cd3ee3d3f64e66bc8e7078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df387a24b8e3aa40507e7e890d3ce7a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ded65d4be99c9771e77943d488a1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed80b04d569773a5f5f968d4eef4dc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f138c776fa17e93442dd5d8a102a73c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271d77342bacc7643fd9cbc437f64b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a65ad31b0d6bdf61aff60ed1354c4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205ded1b73cd7c9853bc082e52462eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04756cf43d0a1882b09f930587214df886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26b03e13246300c2407e0ced8bb34787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4613e2fa651236a355796d8ae176d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac5a341454c1a3854b3967346c17a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef1dd26e60e8a3788ff3d59210463b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776db3d86dd798f19a70b6ec7d1797de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87ab2751c31e3e1671cc63be0dfb5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82ebde72e9f744eeaaf994ab6a0b1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5511da3a3d05ebfff3b9926443a3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50c78d1cabfa476dd302416cc4f92995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9d6fc2a0b7aa42e561b78a5d5983796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d9de5f8cefd4b51caf91bc65144b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac115fe5a7a6d97521800867dfef0a1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bc7c72226c51ac697a958830b806499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e40a688b357fc9bdbc6091eb16b7a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3980b7e26a616d6eaf85cc564c18dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff33e572951cac8064f4a1e8134293d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a9ab0dbc8ba7250dd6a7ad999d54b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba0a7cd584cf8a5301234debd11732104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5469093332d014767b625d6e94838d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36924c4f549355c82872465199a31851106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933e1e46df76f3bf044922c36087f56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d11d923fa6d5d440194cd0e5ef8355108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df349c4f4569ac153f4365c224a4f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eb4643faa26b75e75ef4e7cba42ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891c73bd1398815445b5d52e4133f0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33366e6cd6421521fc35141f84f536112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b716d8827e9bf0100c93c0abd3e37c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c37687ccdb6f0cbb8c57e5a0005ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be881f34484b48ca669ae6a91a7627d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542618c6d4b9257035512f2091876959116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bfe6da4af8c5132aa2720ecc4b991117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4236428085ebc0c5ad0c8ac5b03026118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8933bf572cac9bdda4a16908b2657b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf02fc9064f606d72240d8b2d0e22e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1f619f70330c71ec070382e4deb6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920c802601d97079eb5e07c32e46d72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c1e433fd699bc5015f69df14a2e14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756be933571bdf686e8a21d3737c0c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435062b369f1709f97c7ddd3adec1a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24930dd31345e67bfe8b5387b929aa0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedad10b399d254139153476353cbcc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383a065ec0901ebf5dabcfdab853d55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90edae111709dc4ef4304e5948be174129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279c93c797e331d3e1b9dd210ef352c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092300854f47cb3fbf9e4c590bfba7f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca593774c7fd3f84f6f19e18566d68b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16506173fc9286514e490fa5a09ba31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b48004d96768c0b7b5a87825a08e4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56366f10fb8ddf01009b43c2aedba527135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613d27dca5fff78cadba1ac9be68dc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8e72bb4769b3e618075b7aa36ce6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a066469442dbe845488f10f9fb9c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011519fc7882d16c50638fb3a80792db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead0edc91adb8cf74eeefe9a2c47c1d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13767b6a4ef0327701be94dbfcb87fd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45feb13bd1c88e41a1170e9659013e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64faf1553a8304191249a4983407c38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9fcf5c67f8d0a593bfdd6458c3977144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f05cdd2241ebddc53e36b7aab9ec6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8edceb15b9347db6a0c77f6424654146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4e85f430f6e801f7aa70fb0d63b7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a721b3beb71063ec7af38f2b26dbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46e2ea66bb322a259db19964887a9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b4efe01830ee853ee54ea0626314150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6ab4ea41909f8e6bf6a9bfe74f779151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8e9780b44a6468b454362a1ad09f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14143d7efe6be4efe85d8023721c8375153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af702630bd30e0ea534d6838df2347c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb4e7247dd95b750b7e06fd850e7ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a1863cbe86867bb4eed0b1bbfd710156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c5b1f9ade7298a1134125721ce908157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3af97b8bdf2b7f033050e757b53fb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4c56e3185e400677bf811548b5de6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cd25a16b2341fcafaa15e0861560f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3799b074a35ddffce26b8c1fc1a696161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e23abff8f238a79cccd58f73f8a59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40428360bf88578106fbb068af3b5b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56dbdd1a862dbbfb5799b1ceb54370164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c69d6631503bdbc21d9671c4b018a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f942a4bf84ebe5ec7c81c8110024d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83624a9758beb1f8ef3418e3d3e073d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb472bfd38e610a7827a458f22b4bb87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b5db0afd45a6fee3de81adaf7f798169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c75fd5efaedef6d0463096b0d6ad71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f331aa38ba1c9cab8dd93d8a954f19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3d17d03dff7495688e6deadc26ae4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cf23e05abc6216925585eb0d7b08e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b2fcb2c1cff51cadfe46155429bde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c7f6c3c78041d3bfa61244ce2af5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed8e06c48a92346f6c0484184d7692176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcc722ca29df9f2c52b84cae6087f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249dcb2fff2f9e552c60d8f1d375f1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8976e927f38a3cf03b1eedbfa8cd8d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c36f44b0aec47fd80542e7a5f4778180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601bb38471945e4b8aac10be5e9708e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a57f816b242766ad4df0b4c2c67623182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce31f3d0ea6a6fec9da1f6e40cdb62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aabc56fe531a30618c349e360b01da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1bd8d525cab15d4cefce588bec69b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4badbebca26c2e63712b8b78bbe2ec4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4f628657ca78977e1ebe6c507de80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b766855fe6a591e22cd1cc63dc976d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86127c3aaa4ae874ac76d4a30bc12fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59baa0961415895806e2066dce54e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2880533cd620351f7d55863bf40d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab53d552bb1da638d73c6572b09471192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6640049a1dd61bcbf91995b56e0285c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb09c838cc0dd7d5e9649bcb9329bad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0b46a78a17f81ee77dc63fedb7497195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1bc58b7378deec8294bdc66e43c67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4062fef458053e0ba4214f8b42ceae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fd2f028a261da7e1558dff04a8323198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5242bfbc74bca7cb784a54e211b24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa935c58e9cb212f234b62c796f345a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e226aa19a9cc582b41c551343d6bfc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7f529c15ba6d92516c7a07f8aa2ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cffd8df284275ac3c46effa268a514203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b284706394a77206bfb61301ff79a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10372ca66d82afad0b01063cf74e91a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23958904b24d806a0402fe7d33bf118206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b249dbcfa0c4b38bb3b8343520062ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cfa5f3795632054455f847512f4b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baff0a2e7b33a030fa24fd94a8c537209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4ce219d2363c7ea843fbdef8f6a61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadb230bb907f6c0d9255b8341c8656211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf6b4878f8179622ef800e8177531b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ab1b8463ad115133ff3916e5c188d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91e78e5a25d6bab806ec9e87d5aefe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51679d384c04db6e6f2746cea2d4162215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c16976da12e1b61b019f4a9a14eed4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed90b7ad6b02a4f0e664bbaaa02645217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af6167194a5dff14463486e245b992218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdc9f60c5076a1d3ddb6847165cbd9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffef582637979158064b55b4abaf59c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e61a26e87c92add7c23f78e9c0a24f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583c3254a23d48abd31fd4d291b2d79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3bd6370f92950e6cf2d46bf690f39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9e418f0d6eaa268cda287f8660f78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ea63b19914504aaca1c626222b64c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67807626f4de76398ec4139303b873226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd145460112669db5ff6329ef62671cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e0899136dc06c15708bd1d37da928228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3545fed79287d0a6decc74223af272229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaafe6d40996d47daf98da0245c9dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed843d96934625ca773c99f07d1f3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ca4bed16344a56573e9ed61841c91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9827f2a95d8fc233a2528e0bd6bd51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73338f54a77d7979d88deb42856425a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a67c0fbe6f4b25450443d533ff57d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9900947da69802a3b3bbaa071bf1f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560001a3a79bf50e78947add1b68deb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091eb6591aaf5643d878ed38a642b57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f03451f5e9656c315e32f9516bcb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d73e3f01621eeaea9b9d134aa490a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdb1f4e646b2cd4a58c50b9c857e4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f891aa62c4fa2ab9a16e18452fec8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84091998f02e3618bf8f8916db381aca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfa34ecc3595b15c76d1ad473acaa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5d7ea5843c2a1349b5ddfff17c2a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0afcca0a7bbb9a5fff56db44589d1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e28b4a6411e8a02e8420424a861506247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ec38c91854d17d5606ac4f9d5adef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166a7547986a61485f607e7986826be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bebed2e2f5c129b5310ba32b74cea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bf09fcfbae55eec5fae8d9f1f395d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f4765ea5f5bcbadfc106702011f36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfb56da82b3bdea93084fc7dd7da5b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df227d1290ba02762c3334619033f5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3ffb26ff2aa4965328cc343d99cd4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05dd7190b627e83b3cbbf6015f7e7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac124f54e3efcc20c52cb0a44ca3c6a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd797d9f3b04d14d1b4185f9014404a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9555eb478345eae7e30996697e13c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f747f473bdcc0c84a5f10727105b8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554408ebb11e8ae04096c26599e794c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77197273ac8fbdaae746bc500991a80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914a5edeaeb71832480c0ef0747ab55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210f74b3cb9903ae5b5603ca663f07b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34382e4a9e76345131e5dfbbdf090f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcad9cdd5ed8d27dd6ba258d2be61df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefcf51749ca806d52e671ede630bb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eceb6f6efbf4bb419bc6837182bf7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71424ad0040806706280d33c4939e8ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01dc208ed030b93949ddab3b8ef789270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5f768f8882b4d09e1ce91b2ca255d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e9b4d8a80d59fc95f317e7ea666c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bca87efe353af9669130b56f5bc4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9a39a2ab56af998406dc2abb1a384274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca66d81cf615bacc8e765363551e3bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba116e473fd896f05ad8340016a239276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9330aecdfaf07876be3d6d472c78c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971886b423693f15880b1bc36d05929278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8d4dd412cf80653f69c6469eecc43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600862a3a80f6f06c0c6a50afe3ccb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998e28c7019e9533744e7adfeb99fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccfea0f023330ac4f93605590da971282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad83d1d9c798e6eb3a1269f363e7406283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3387952b0fa309f6d1d39519b26e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d321229ee75697f3fb2f54bc80afe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153ec288e8b664ff72a8847cdfdc1a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3c73dd629c8c0475facf799b3541d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd5e8a4caf5ea8a91eaea25e878fa3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e0e69548f21503575c33b520a5586289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb4149f00ed7619710193ed5c60ad2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693e18409b43382e915e86696944a81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0764a7ef86a91558e44891f3daa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8be4984f6dd7289724cea779cfce54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6799fdcfe32e19910ab4361883d9e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215e5b4b8cf7f8b6fbe6d0b101df817295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c49d09e8f5d87f40c90d886d84e67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3990b4fb9fe1e5b1d66e00c86b4f73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62bf56bb24396b5277b5eb6eba112d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb88a1165b8da83f2ca948e8f72d3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9103972c35ccf85dc54876ab330b6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaa09bee990000c96e762e3fe936af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d77b05ca6495814c7a57c80e8edbff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f154420a1b9f34ea47ca64cba1e7c2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b84e14648beb3c86f041c77070ab8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648d77668988553d9e0fa4482005f87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e150ef6b986db0fcbd1b6be8e237fd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7337912136370e21851a7d9d4752aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15c8b339504b6b2f73e58533b7360e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60334fd660caafe842b877496373db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83099e0537d1c48a4ec1d860a8cf87c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec650df9ad00896d45a407ed837eb00b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f5b6e857088b97482d23f7806b631312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fc5969ad3fee99d6ce5605460bbb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ee578fdef42ade86d658976acb0f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0d169d4d357d3b827c1ae73b7a1a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeacd93ca9d5f2c84ce8d482c0d31d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ccd04393008193db9caccac1f22c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448058808c7269043e41f28c270d86d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86382574aac9be1fa4740e41aba58b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75524a48f4a9e936901fca84b23c8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d93b7c4847d3274826b0a8e797dd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414756f9dff4520c001ce8474d433245322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df14dd888568082c619cb962c77d39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3f8d9188118eb19981c5bafaad95f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb0e1b8e9655cd44bcbd688802bd39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c76d2cfd1b92704de24f5aaf89f5fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb8b2369335bf43dd3f93b6ae1e017327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115dc260fa705811f9a31ecdd31172b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65487cdf30aa85c595b4c331f19e90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052c1e93bfe5ec992db228a20519f7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70747c5121fc7436ca434327a53bedff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14c7ea37fd4e1ba209f7ecca7eeb8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6799aa39f9d9bdf9c058793fdb09ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc4192b0ab3922083d8b094bc0eb57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40294dca6e8a429f2763fdf09afc6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270019b0f9c9d91df2120b9a355990e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110836d54a2ea79680c4eb6a69dd03d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7305034bca42ccd414851fa5059dcd0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d339c1e0dcf80c32e098f800f80705339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd0d9f7dcca6e3374f27c4e3939f48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8db1b820becc5f05cafb15faa30550341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e5d5482c4f763894b2fb2a835b9b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efbb7124eebb1d504c48f23d0428c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a06db2edd0176d346cd15a894f92c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff100a3b4fe9c22a8e8265a338bc7df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb620b28400a8c0809bece875cf42a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489edf3620bf0ade6b0458b1a680dd1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077e12ef19f55f01da88f1cd465d0d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c74c1a711c8d8e283c759a1204f746349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a57bcbf553dd803af00d861bfcdd0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e65066f64de9facb66f511db64885d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a630db8195be2fb8671045b64d9855352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3d4d0cd4922a79ef5e23439101282353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba7225f3ea09b12469072f7b7374e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b9548e9c2baca7e6ed15e7601be38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a779a2889b9089c30620f88bac94f7c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d7855abcb893844c7f8c781945eb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f301eb0da0818e159232f8db983633358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be99d5b3a3eeb8038e687fcff9c0ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a720959af110e86b0595a21915a4a98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d6e198fc63d7834b500ccf5a2afdd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56bcfb1b0a35241e42a504bf9ba41d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddffb9959fb685c7d7c4efc5011911363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdddb7473cf17cc3c4fe9c3a5b4dab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082621a77bb5022ff41f14b6ac776a26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767a0103a35330b7731a4917d12c8f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3287108b9c08c8136585feb50a1c21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c44adca1eb7e7845549e45dca7fd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e9bf711f7c865e6845691ee5a2949369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4950b640f6de78f8e3fc45097aad9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37483a4294633a05bfc3ff6c8b41481371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da016a7420ed6e74e715401ec46705c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b424a98248094835d10c51a46fe38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a3144816e6a6cb8e71cede14a1a78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8063af5fee4b21d27b67c7040ee235375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eae165d9c39051e1ff3a950e3b507d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadd259798d7442bd8be983e67fe127377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31facac5daa1d4e118334dd733387e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6a3cbb4a95dfd026a1714cc37f812379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae14b377d3cfc619c8081c4d7b14f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd9871561bd6e36ae4169f3670a43c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2d17e3b3811634bedf2c75513b13a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdb797988a50cab7bf450196237990383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444119b0b2f15dc895e6c36d35cfa4fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84c5073caff9d5378372e929054298385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df198cc4d5edf58333a0c6d1d6a1311b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac0f401b23098c1c010605c92c17b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b0989c00dd9891ebec7aa68d2ed8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1850e933cf58af57bdd392c1e72847389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a83eda5a82b977df4abdd79936c9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645adcb7ce10ea15dd8d2f77d709a27391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caef48064db9b48863a417371280a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966f26c39f7cb54f13e02aed56d54b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bee6391af6c4d1b86da866cc63bc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775e84dbd76fbf6f6fd37066c80cf25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f04dcdd701dffb2c75e0d06be3b05b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bac715452b089527b8b7e313e15bfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b02cff22a270a8db76c19e142bbf3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285e546590c642aed021223261da5cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e9b9cda0874bf8e568772ce46d870400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c14f65f560d59c6164044b6ab75297401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ac84fdda140fd260bccf97ef36dc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c713f3407edd3200709948c5daa905403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031b9d18250eb6d6d0fb00fb4d7cec1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27edf0c8576b32bad70e02da0fa8051405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e258646a2744e04a1c11a22befa24ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2bd623a864d750c0bc80abf597a80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe06268d8ba9496904b5ba1b32ab0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcefc6b5bbf2695576695a58e40fc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599e28a60e0435a5969b3d89ca60127410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917b771a54cd651db00aa6527db058f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3608c61cd2ef92b65d47dc0d959a5bd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6c484de666000568cb2e8e0995eec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd48854db67b609b206e082e7dff22d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8d7ae65dab40ab6f15d8331a157d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6b45637496c40b9c825eee487f5ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cac7ad0afc9d9b8d2200d2331ef696417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b97b4b44062265f28ffe24c8c2f830418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932f2ab0afa23576498f797a56e9a91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47164a492f941cd163be9b3c4940f9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2aa7780cb6d5b3af7d563b8b2f33a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4b8b5f896c9acb116fa170bcbef60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50392253689cbf6e970a593d60bb9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b1e1f428cee1332acaf84644a0a5b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c565f5f41ff93ad15fe27309ee9ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef8cab1d4e8eae71f04e6dead64446426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6086c869f022280bdf04404a81768427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d940eabd43927957990e6afc8503b58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e56f32c79c57b6f55fe3e735833091429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538fbb89f5d66952ff7bf8a95f7bf84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3ba51162c7890e4938374f2ae47be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec639a1df395ced91001956f2fa728432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db061a1462a4c05fcf14a9ca40bfc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d5767ae50197df20d039a981b33f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9f951d9e8a48cb3eaae64af6d7ae8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38237bf2e2bf6f6dfe3509937e819f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ac96c0bfea2e1fba7c43cb0b38f8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f79acb3167c9bdfa3380b2c8191d17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412a84eacf718296f178a4be1960243439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45707296a494f34a902887220f9820a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9856b50e0c0c91a6e7307a5c7fb373441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fb3d6946f5e3391419bb637c4ec85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e11d04d85e89a610fb0691403bbde5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7d26aee6014efa0cfd75dcd0d1689444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75646f90b79c06d8c4e3b247bcf6b93e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747ab5a731b03d09595dfd89d501f08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b829f00b4a022ba8e496033b535c9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340a1b91f306150a509b1b97e30f953448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299bc4ea3ec0d719715702a50e1be16449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f1ba0963987e0a7f1075c63e4003d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eac2a5f4b656913bffc917efaca00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68868b0bb6973e1b7fa1c8f4cc5669452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62023a4656bb86f20f4d6937ea47a71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad443c9c570ec40340fab63ebfe143a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17267eac227da711d75ea7ff5bdf2c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c353e8a10e19e7d6e840bfa3778127e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf643eafaa843083b5aedbf614484831457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7e5c1c713b50a8e05e65f256f0d4c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9e424e4467a54c5887d14dade862b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def02a49c92b334e887b906f7a354f91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11482ec3bf71bf5e297af8d0c5350f59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37374d4d5949af4c98f3a8e959bdec81462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ef67c5219152981825a0a6b81b17d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd848a21733f75e99e065c8af9e1ea55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcac2e0f12d9dfa6aaa86399d0d9fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91154f6830d35868c61d734d0294b7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6c12d2637b321052e0057fb207371467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f5d4664e89eeede384554a74c85ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7526e12707a6d0eab41de6d5ed1e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cc5f301658d095f7be6335b3b318a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f8f2bf76cebbce3bc8ed8768a072471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3322c476a608476e2fbfab9a2c2430d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c848aaa12530190fd0d5934526389473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe164a78d41fec6b2d08f5edb0bd9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f4cd138a2823dfbd95eeac9223377475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b62cf66eed32ee3528e15f904a4eb3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d7d2e32df0f462b12d0f7a22cbb8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9a8fde286802d969f5a808078b7a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa73433cb4d658294d52db8cbe3f77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bd6c4249d4cc4be6c8cccadb89598480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d89a7aa47e07efa1d695815047de9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd430481a926e12d8d4a542d5807f2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432bde80d0905c172a6de7c147828af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d19f3d087b4ddf6b6c0e0bae447838484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec427e2ce76e8101d77cc81f8bdef52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94ca18b0c997420a60d83d6a470a47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829215990db8cac4352f643749206d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5381c487ccb346a009744c4a8d40be5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41b6f77007cb36db080ddbad09994f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5431342d25782ff1e7887dbbc458b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6f0bda5c408b3a497c21ef8f7af00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202e2cbf56e2936034385bb4bc9eb1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08397299639a9aa63ee64d83250b63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169fa9ae069836bae415bf9e5ae3d76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be45cb4ce03ec078a2a24bcdd707eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b15fd4ddcefe413b98a986666150d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0981a452102f4856f05d282c9eb01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c03e9c3bb2068563f8ad0741249969498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ec53076187416b1f6e662115987e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f9bfe8a8823f10daeb97d0a729abc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65cc843485436a6dda1b9d416ca849501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba5b29dde9d0e79a2daaf17ae528db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526a679eb854c59d57a27c907b7ba14503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90902a3ad3d1211fc37026130944103504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac009f5ace608dfe39a65a93089c339e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20032f094a258ba0d3a7ee08e9dd32a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4c335921eb5a84a9eb250d665fce4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bccbfa8c8d66c11c09aec4de5a53cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53261c86123b61940164062c11e76ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e41383d491ebb20ef87f04a2c58a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da5399c9140bc8e50ebfe1b695006c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1ecf9b1cfd827c90657c31d18710a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27019b64f32eb4aebb1417ad4e75f93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba997b2213d96f01f5bd65ff037fc917514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809e5f5b90f958e043079842581608d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868456f307fba4b9eac900b7b4931ecc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5da5f1865d71f08d00bb6b6b90f4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c74e07a7965bb88a50c3293b90199b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6039bb0b60fc0d08b679994b33a4f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a8f7c81015c541c184ccd16e5802a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224e3fde29325f9a8bbe936b091f1dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88cbe3e784e903d9c8d1be1a8aedc7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0f972f37735d9c1354c1a707f8e28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f310a3764f2152e842864a462b414524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85d331e9d8da98d6290fa512c6c611525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aca6dce162ed50c397b2d37588515e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca962b5e753164ffc01f24e602bafb88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9334ab911ce4f097e942ab589f35ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca841064ffbfa8879a69f74e795e45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fe64896ad05065333168d625e9fd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252fe6299fae9d089d02d3841c65c95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5a31333e1bb50c4c775417dd6888f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d81919a2f9339c0cab147092eea51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e4502b164d039b40e8de40004b22a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96165c256843d61d054781acc15f8d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b465d616907c0d1e3353510e8ab8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bae9deff4ae1a9fc49fe26577b570c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982054003add6da2747a8c1489f34b5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2bbd0e318da05a3d1eb3a2a19be5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a041a8bf78ce528066bc4d0f17ee4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb87ac2af22cb8b9aa4dbe2a4321bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca240094cead60f550b7dce8995ce34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ffccb5af1fa0422c0b358f888ce23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5954be95de8dd3800b3be82e0f6b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee0a45a5698e4ade9c25c653bb4763545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999041cc2059e7f9bde27a298aefab47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439f55cd85474f4a31c440e6ea34368547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05cb9248360d60546afd0227512d3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd343a825e49c8b04b2cf75eb9c512549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9854afc4444aba8d6da18eb68cc223550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7775a0be918a52946210177c4d3287551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d547a25db3aff39a08ca16e7ecae1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cb315c48518bdf40be7a62d5a0894553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359a5af4ff0adecdd508f9644164545554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dd1b3ef8639099eb0422fce10fc22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e994b72f9df319cc52d2d8d49e8d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b69c1137488756e71a065af551cd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99f417ff642094d3c3ff34b1a80e79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e8c9327c346a165775f640fa2ecd3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5c797f8ac09ad0597d5950cf04c77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e131d5e2bfa22d2ee657ed5f60912561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006366cb92479228e3f5ad9820f352f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e02a61213292b56474a2cee78b0fa4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78083f5a0e8b1609b196a039447bd70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c304f60634aa806f97312040bc023565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efee9a002adc7b811e26881a745665566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d977ff5a07e6f2300191c53a97fc382567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966ead409812c5db070b3f7b32be9ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f20bfc041fef3d823c8d186b10964569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f216b5b1ca6f413f3ab733b8aeaa4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c06ae2e134f6f326a9c606ad01e32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb03f9412cdd9901a8e35679618e676572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84170d9f6d68339f139b8188ad0ae079573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b557e1f9e84125b42a3ace453362f2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7da81e8b3eb930354d6e42da3edafe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3221f1523cc4126b5eab693a27f29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600e34b4f40593ded6ee9672aded11a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c2d0725ca93739f0764339211c259578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9a1fe9896b893e7a78842e81b2bce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9fe3c55a362d480e692985ffff906580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c4a9084b41a60ebab51e70814acce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b75466c8d1276e9d246dff45e2170a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec30df831a35d8a2916513a991ef980583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf44c6f30f49c464b64f98b336e07bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81933dc4587f4069a90676248c4d267c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ae4bad407b8e60af7fa42ec16c804586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d003cbe099b45068b2e6113600b22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61325d11e14d5a2eeae8f27c4f14a097588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d806109e6ed3fbdc529074aa3f3f28a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73756010152472d509c5de6516ee8a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f61b613be654736ba5132694ecae6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971a5c08918419a1b406f6073312378592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02080d0fcab825f71bcee6b2d2cc48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ebf5b83ada933a925782f596a7ceb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f4a08ff548e403bf63be4dd94ccd6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e937143312c8699424141c832d2030596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970884b37e095f675d16bb3cfb0354f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0ed835f936a33678162276043801c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f866e9a12a998bf479c355de89b2aab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e0ff1dad3cc12f23247b81c0d85b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6de41a1ca2eea776ea09a7fcb476e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382949821f2e3b95cc0956055cb3a50b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ec593130b66b5ab2c15094d43faad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b5ee13cd7fc5cf2a354c83f73681d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b777be4f92cc83fbb1f278bb4733c9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183be6096dd64ee26a4a62a6e0f2870e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5904c46a561efd726ff7233ca2babe4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04ef605c0a6abb5a47a063af40a613608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f653c80e8cfa356c1d762e05545a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e4305f662b8a926008f32d44fe26c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89666b395473d1ecad13f9f55fda5ccf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6146460d8d6744695679080d95f3046612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf773ddb7c562e3dad78e5b4b1eed281613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab73dd514ca5a060f6ad6b3f50d417614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2db2e12a777ee7576b4319dd89d155615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c3c1bc376be1679bf6b28c02948a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b14c55a433bba926b26654ba27b2ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228c725fb8e37fda28892418a24cf9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e0825e52dd95aa8068687e1147219619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024d6f726cb81fef30d50464460ec68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b61904e575a0c353b7576a6edabb2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695c2889a69dccf75f8ab6e1b78cffd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d8a35b4bf16f4e2e10d236150ca9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6469cb947ece71f53c476fe82b62efa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daaacc7afad8353565d39daaf53a38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6ac82e9357fb13a82b5df35c9539b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861817f64549835a570fa6a840b8c85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346cc156255b1ff9855ac9206e7d4b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2a94f5877af0d4936f8aa7dc62a32629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca83036dce8d1fdeb616ae59dc346a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d564c41949fb109955f9b87c2dff77631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a348648ed0c9859adf87c6bfbcbd29632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b83a1cfddad22c544fdfca504edd4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd392c0bbf36adf49345233aaf95df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e912e56d037b92ceb59fbfa72973533635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f255007f506aa6c94bcabf31776c7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf76406c1e44cffc7fa4d210c8b50ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d02f65decc02b2859d96e53640a2b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26c2146815d4889aba066972fe8089639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb17cca915992a5c7bfbb3b7a9b4cc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1dd2f3ce3670889a9a2aaae4bab63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3231cb8a11864a465a6bfc180d43bf7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b100017addd07307c81adaae3ed68a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e32e52d179ca575c82510544efe86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6171eccf7e1f86302764b574c87d53645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec8035772856fe7997525d5a640851646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510a2def1a47724e83abcc747734210647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610aed476a377f389480771e286e84fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db51686fdf097ad3d16861f147dff53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b24986735e1ad54f9accc37faa269a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1352541ccd7b354673cc7992fcf71f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674c633522ed916b503217ae11f9d45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be0bf92cd1a329534a003cab539de4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef16c7fce8a5351ee358e34d2141e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f181c0f27467a6fecb213ab57da8b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def3b014ddbdb53fcabe5c1862698e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056d14979efe0701935989675953431657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe5f5fbd92488772d71eec77e2a93d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201ad591fda70dcfb9fc9d6c8708a63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16a6b5836c0738194fe35655ec2642660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b095c9d3d3983cf260ed6fc51204bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06c078b71607d059626a598b2e6a39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d47cc02d4ec1783633397fd6e4fb28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34974b738263f3e2a968dba1fe0203d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e4b6f73bfcb04b5587d3f5a3e8d0a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b17afafc5e08dc07d1e4327621210666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adc33805315c7c5171fc30b9a442b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b939e1cb089471d4d9b6c7f9197fbb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba89ac6d6c67bddfa813baa02ee82e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3792b36f3b083abadc02ef2e27d99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9555caf7e12717d3ed881baa6f4ded2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f75179031e4346352c6c61536569f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2a1494f7c12393bb209daaf594b49673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71daa3a07e9f22d5cad4d3c515eb923674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de377916ac3ee6cd04e080f43c6e5ea5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04780e56b640aefe039ea5d62f84e74c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59116fc1d9e2b2ef226d7570b04d0833677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cbafe38162083fb3ea28f4d8de8c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf40b35ee397a119520b4bf0d5d1110679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996f13745cadfb603f2fdac1882d03d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8425be32d3d562a2536d215b062d83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f5df2acd9cd5e83ec5b9dc9fd8666682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7971c205d4de564188515524ba549cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3a7c6d6380b523d0997a84d7a46d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd2bad0d140860f7ee7921c2d59a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bc461182229a982ef1f8c96ac8ef6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058845888815a03acbdbcdb8dded1749687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9e1d018d9602b0765b453539b8a0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2bded72e377b649ac8a86e7eee463689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5064fee00f98f28d3a5a881844b214f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577357c4f2c81d7d81c8457e134ec61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520425719e1819eaa3f385a313b45615692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d96d0a9b3b1cbd9fad5161ee5e88ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e12ceecf8cfa3f67d8828959035ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9282bdee35ece2ef022d17ba5a44b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cd7e22717c5822b488bee14a72077696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583706f9e354a22c3d7cc9395c60d48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68537c08bfacb21d4af930dde68994a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95fc998e090c52d5b1afa77c7b9516699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c6bb4a7e05efdacea48b0292f47a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff39ee03515d34f404fc45be401b783701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191ee00fd50f43b77d9fe300ae06bbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c3f38c8286145a4fb8c8ee09a1588703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af668d9a2985efdfb0f934b4107305b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997e458174e23a68dab4f6acd2ac2d8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5321533d5470bc9c8d55c7100c829ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6b3047f1217244ff56cad44c0aeca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a801ec1195dfe2728fe8e8e64ef56708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629db85f7160446f445d59264277d15a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e0e8e1c2f40039d0a8e01627c3159710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97211122a52551a7555f95d0a4db662711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a85f5ce5e6c7ffc84796c295722ae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb9bc2d49eb3390f43b309914463d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab561416891360fae71243e58d0ca3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd81884b73ea5b53159cb9205fb393b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf7dbe13ef7eed727d475e89e043f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13679ac0b86f1847223e73db47d0bb11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e932ddff4fa0267eea023c3d624a28e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a484e490b07d24f54d03c3e8e651b79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5ddc21393a0b69b37560213314423720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce0d0b68889ee7e8823bdb0aec53c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74492f58234f94fae6f79276fe9fd0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0643c8257763052c5302b73011c7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea256e07618c79db1896c51d76c64c99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc8754e405767c66985133d5d53dd7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c02f87519ac8d1e9c7961947b5d3a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eaeb116dd11ba361f3ede935e260b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ecf029723b2b5e7ae729076ee09e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4524bc07ba0bddb78cd5110562e72fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35005f7e5b32f619b0089b54e2513a98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b08f6e9158aec6f4a56112466e129e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcad86ba9b7938e615b2e9772e30322732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403b459429fb8feae7c0429e4f5323b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbda141573e0f9cb08ff884a425e986734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46afe0a4f450f41126ba080ef462c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4a03661c08117a14f4b2f16147a00736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6d49c75d2d0b3f394d707b6697f49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabb429d97083292c2b71a39b6a013f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde55b8832594473739652100681643739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4620b0461d394fb41cf4f92e8d465740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e5eaa15500a94eb0bb75ff9879b3f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf509782e91cfc552dafe56b3e740eb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb458538936054e2d75c3d31e5567637743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196a07879c54fcd478d777bd9146dd9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecca4efa9cd9eefe5fcc508b609bbde745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781d67bc1565aaa01c933c2fede61bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee6082d53973eee5d2e9dd19eb1901747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaa7cc14c9d49ac3629dd0fd899b19748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7fa362f8f8c68d43e26f8ae9fdbef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83689c71c4cd92eb5abd417b26057a49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d19d8f1f31b60058675c23ad8b364751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751f37dfa94c5890679c17a480a9596752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7c5b0c93ef2fe8fd75b1f4a0ec97a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e280169ba8ac28d1f81b131fb32591754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039775b13498e04b3a362fdf9d12e585755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d69bd779dd917bdcf30b3e71f19d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92666014c80c7ea93d895a0db6cbe7f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed5d15bcc4a43244e6749c8c170019758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d27348803fad8d01b1eb4f7de41c9d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1d3b9066d4883f4d45ca789fc138d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04092ee137c330ac13ba7700d145f2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd83a68a9eb85518ad3db69cc1c288762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b92b5144cb11f37677c4de992b1b47763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0a6169952985d9cddb0f4ca622f47764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2c5e38cea20feb8ab661336e7220d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa28c973af1eb79657b5a066d24806766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1838993c5f48ceca81d3d69947891d1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50951a34a8eea5c68951e98cc82a7fb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6b2310ff9c7bb5871694ff5e7f3b4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd3425200d33a191d1d5fc747fe3fd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93e3c908614e2db9b1713352ad7422771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8a92962992783d06751fd5cfccbba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45adffbd2331aabf5c077daee3a0989773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4829a4e50aee8f00df43e0c3a8f99a0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bb4203219d8c43d12edc7265ff900775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00fa5b6e9dd500e22a2df01d7c8563776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e219a86f96c4e9d75f962bcb5659da777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a33e38518b55629ada743639b1191778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae329474f828067eb55ede3d644952779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cb626293a3ef266a183eb7c3319b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db23806a3ea043fc49d8d7058f52757781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fbf223156870db48c094fea2b604e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a4b4fee98a7adbb97fc87bb3d0d73783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e86f2d8d0f0a767af95aeced43721784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc96d75ba2f6b42e72464244c4aa18785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db001b4580713120d860cecd53fc21a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28882ad3e825eb64871c4c27f628aeee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb4b99b744da5267f7257b07428dc4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa9d32c10ff02fdcafcc6f596fa8b4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3ff55ba05dfa5b6f459826f35c265790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38491a1fe553776dadfab1918b289adf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d2cfc6445ae91e34f32d84fe7bab4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4c39ec74fea377f1e22e6f8a64549793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5cb1bb5c449a69d79543164a371c9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de64b88279808fde06d6eea2c8d58a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50595df6cc4eb60f6a955721aee61ca796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd186cd3da5591233b7af2fc5d3f776797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecbab2eb9e9795f7d97bb31312124f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7e4115e03b564a7532852f2d249f6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5896b01c3a2386303b7d91347b30816800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c187b291836ed8c35b38db2fbce8da2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04cbd8c66ece5a96f3fb99c7cb12c4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38feb21c3c3d9053199bbd6442c6ca7f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bc41d0ab7585d2ca8bd186c3082a6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150e796d0b5d03c1519a02a5ee43aff805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b1fc5cd5dcae6d6e80d1204943a89806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ed6a385b87955b0a14005014a4fdf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8accb5050b61e67e8ba83fb4458ea9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6b12e895ae3a100e1d9496b7d67d1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de0a1e7423a7a33b0f46d3b2188c0a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938fb8ad4e297791fb46dedd8324383811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347817e4dacae744a6baf2fda50a7757812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a797b704989082cb82e12eb3559e3f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddcd2735681c6b710c1668cd06bc38814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2bc2de245b7b713aa2a5cea0346f9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51789fd7df610d9bd870a64b82964c8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09cda12266b9718758d5f09746042b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0203df497b939b62fb8ced9582517c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deb8a649a0c01cf55957e867a5db23819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e8f73d4950ade75e8fec9b2d36a6c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba2f85d3243df39e93ef63e8e25d55821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9433b22d1f86d9cf4f7073d8b911f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444de52edd2055576cda9faf9032893823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe5db369dacb510499f25edf8b6ad4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd54605d25cde10b71621a80e56ff825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3dbc31ba76000cdfc55664d815936826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790ea26e2143766c98de2460d0a7287827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adbd9d399ef4e6cc9c78072ef40993828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a1e2960c3490604278b0994efb02829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc722b6fc3ca13d6f4c9b718dbdbb52830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeac10310a1a387bec371019989d9e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540882a028e1e360987457cf64ea36a8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a5c0057c462d331164da4576aeeaf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78213e6a2d398808b52e8397e2a226834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e32a516187aaa57290c4ed8e33e52f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f38cd8ea684a9f960c55041105c9c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7712aaedd9b589a58569284a5829b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c912fe45ad138f8d62e718905f69b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f792ce16f212fd9154f1c4b5b3dcd1b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb13f97cbdb9d8f96d5cc66282f0be840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc17f3bce1f54b504277a09644d51ae841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea12907e7d6aca684309883e71e674842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56ffdbd61eba177eb4f643f979760b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6605a74f3a115250b5d84a5b41de0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9c87b857ecdb940d1b851beb483232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3d11df87049a0faed80c9668fa5393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619fef2856aadf76168c2f6e3e9c20e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59f828db7c541ae72dbf9e14ff0d195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b22ad0e44b5be8e0e88f310394c0786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7fe97e8afc2bc94e7c20bbf8bbab27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18516a43d00cec91a39ab8fec7fb248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b88ce01dc2af2003d6fc489c0049f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76e7543d9b744915a8a1c0e38e279410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1588119a0d8d262912f353e9bacf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca3db319f68d9cbf61d28b94ed94c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baa98a397c8bb8ba56adaeae838fb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940d694ecb62acb51e0e91e08f3c67514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645ea80969d7fd21d2d915b3d5c151615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e2113f53209261a8b9bba2c4506e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0cb7b1bfee4945cd4c537f94a31bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e673b47a99d9d42f7506beb759c3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e7312c53a500324a6cadd04a2670319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1002e8f4fe3b5a246128722f0b5d8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf071876c192116aacabcfcd6994621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fcf9da7f2204d9493821f433a598122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e49a16d4da73c14a3e8eafcb6f0dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fce0f9bd9f29bf79e530fc909e6f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c52b2321a29721178049d87cb517e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719a97ae02d3bd95bd0e538ac31756126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af94330ace2ee8ede0aadc74fdda9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a137992b7abde6b1ae0cf994da6c1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a457d2707c731731f69361216982eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b3ba63c612bc2ad12a383a14b3c9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8f4fc95656bbec6566339868f290331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ae7915e50b9b61628abf7b3d5255632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153bd20e25f3fe9a8a25fabaac351b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2cd57f3bfe226ba6ac02497c02d5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae87dd8dd86ceabe5b01f1b8db287e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c0556083ea50f74e224d393f83d2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff85b2f69b9c45a7e4a57b547fdcb1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66edd7defbc7d3673928144e8ef055338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0965aaec38d01ae288df3bd090b62139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9016023d3dbd45bcec4d7154aa1caf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084e99cb1a4837c77cc43bbd6a9138541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448192d9bfed2238b7c426548e506d1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75600340770e37e61f1d5ff64df547c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31bed1179eb2acc138d393485199a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0bbf3b0d8e31dcf9b648f2f5038ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484666e21dadbfeac43c5f5943d3057d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4673ff9960b764f7be99c8c443ede7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbfdd83ec0e5356ad9f19ce5626d4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6f7d4dd6261561f5bcb1ae9c3a4e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98086f7b5947e2823202dc98680682a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab054aaff1b71551baa4c4cc2363a7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b343edd90fa0a25e2474995f24477b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c60618cc5b3db785b3dc1557dc0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9712a8cf0bbc160d883578490fae154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced517b8dd3d132413276bae735520355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ef5a2fbd562c369dde43d2c300f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d2106b3abff7347261411b02082a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bec5b82b50e33a88c9812a8ed3f74a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a1a22851d840dc08a380a0de38a1559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3ffab2950e44a2e2b1b6dd411bf8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df18e01418c9d1ac4f078abb742449661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731051b3e8cd12d19a2df0e749ef2cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6ce2b3724443ed8e10f7145f9206e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2dcd1c4be2275005403494c72316164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c9f96aae3c6c8a3de4a9eafd769465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4349f43fb2c4435ba085dc3862ecb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f029ea808e65930733800daa3f2649167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827405da8ec736481361cf991be0acc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0631552f99c716b82daf46545674069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7916e0d90d416ca92fa8331f286c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab3d4290864474a284839cefe9a13671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb1c817a822aaf15ff3c930def92c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789c8eee76c5db6e4089d1d8055fd4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c8fc76567199882a4e931f14959d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6092b85a5e4543c89627d054862a29c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11499068c8188a0690030473e6e4e00c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6fc6b05a5640c2b301446a282ba2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd7a61acbd96be0468adb6b0b9ab3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5940c24e1bb5dc90059ba8eb1ccc88f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735ddadb69989563304035ec6a2d4c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba21d7a22759a4186e66a54138507d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679f533344740ae6655a614fda38a4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aff5d07e01907e684ff4747084f1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe6ac2f7681f10e4e6bd9d1c83700184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcbe0d99f5a02a053917932b5b266b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d8eae4763849e203ae07421aab1ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da61c7629bf5218bf38ce1a1f8be0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a310a59da81bfa018cec02fcc48fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b9bcf74a95c2a6b02d413ce4d51f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0ecd56a43e45f64b81d14ee158e1b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e0ebd715ecfbc93921c558e73ff7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca9f405af3dc4be7f8c172ace81e7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aea4065abeff1503935d4ae4809d2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e70ce3f9f5dbbe5d47c3a4653decde94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724286a575e7c0da0f2607f8bf883a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aa679d7cafd31a21de139ca8bb5df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e59b41c6a68273686d3a686bcced2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef15b6d34ed0dda44994021ceded3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75f9b8e4f082031369ca92b14301da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d963cb788530f8b2589a8480af8e26a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1a93a93e5613268474116d512fa6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af318790d0ecc981314d3d24161a71b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038943e21ca2d638aa332f567973f516103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab8650f68c79438421a48739c5c58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5092f7d1e3ced778c89db1a9c2699105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4534ea01a0f7b01dad2d57e0cbc20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f182e62101fd90c9dacfad8a1e6aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d947fa6e74f6b300222bc5e6ddd24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7931efaf598084b43706aabe65ee0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12618fb4aa47e585d334b99f56964c6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575e650f19ca2b4daa5e2e56cf20b31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1080d2222e3cbe45c067aee06a03a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22468d295c501c6e115cc92217c11c57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c8c1e89b930a3497b7fd4ac32b999114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9ae57875124e28ef9306c551aba20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5af3c466bff135b2c6bf0ea28d857116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f1d3d8aa4efa65bd10779d7021d3c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3160e52ded9be2ae3ce293c98cc5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744fe2cab913addbd7f7ddd37b0607a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76ce9afe1721ba79c463fac0798f48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09934c12ac6f9084e7d7a9d4c85e36d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54813dd1e39d74699ad662ce9359440122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480e747fab9686d4bec4a19f43fad43123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd0f7be4dc21df5050ea31a898f6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cdf7b342e6848386487dc647b7262125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057e9886c7abf7a74a57d033e3cfe50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99329034a83a45e1e62a03eb38e3bfa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f4ffef3d49c364aebcbaf51e97873128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233c4faf0abb75b456cc9801ec18700129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd7c0c929858d1e2cb4549ea531c39130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c288be429cf034cff5017fa86f4d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ca7e4156b2db1ccc46ef7b58a9911132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f1e03502f40abacbc61a77ab68b6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf82f3475ffef87ea085b520ab4353b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36983584bd77fdd362a52d6875b042e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85d69776622c2eb7796398c8ccef89136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912f64ed1ae5ad498d13d8705917b50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c4deb737eced82a227e9ddd8cf8f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5666cadd50d56610f2b5b41561c1d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc2a76750478105cb426ab19425919140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73bbcb97dee3b6e51feeb80e34f235141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eea838e36856827555be6eb6d6cd18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a270b7784fb90c56c5cb8a6368c26d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf273ae4431936db5f5d6f8e284fcc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656328839ed6bd4744d0893f3b0e34a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf905c31a69f988f06cbf8d957c673f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc02bccc7b78fa69e0db904306c0e61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12419e218070234a4bf8f9684c38e3ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7524013433c03dcd9341e8123fd0688149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9318b8769472c3ea3112dbb40b0abe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fff1374e04c217fc9cbb93e1275228151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0fa7adc084661fe6fd2891db59639152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caac5c698fc8220a3ca848166cb1d82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda37aa3b4148f62f595c2a21870aa68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0ecd4de599455df5c929b9183d9ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11a892ebcf292fb9faf626d4a12b60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004ab1ad90dfef912a37042b8fa50dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e599cd901a77ddccebbf74c8c034ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58830f8cfcd5416a5eb6a85bb776bf7d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27f977f7f3bdbb42b6108fd0b94fe6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d162ca65b88224300cb8a152bdbd124161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ec7527d02512298b0e5f6576eeed4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c366829ae344891748cad19f2be2664163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da03e5a5b5f69f65e4b4f02507ce3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a223d1e3bf5af2147c3916f231e990b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1584430bb81000ab5ec48e55cfc6e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49963f8598df50f913d041691957ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a5c4fbebfc7a7c1955da096687c85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8fe7491e34d1dc598a17f19175f6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546cbb88c5935ec612521a0182c35e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece1d3e5ff82a7cdd0051e4efcfae26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eafb7d95955478ec0d9d4fbc0f50a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435beda0adfa9c2165a73b5f3ccc2c4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b0d36411067e29b2facf8f8bec524174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349dccf92c9352e5854b3f8858edb08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f80219da3f4284f0245e555bfe4db4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389f82a06d421665a95022a9ab613a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb932eecf7282395a56cf79bde8ea0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8601fb93210290980d0f9a7c709f870179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4848a1e24e310925b6631f07fdb49d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd886e71aa14b3ff280667decf71b21e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573e0dbfca4d58a038bbce400abbd81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7328d848b3ea4e174e9ed6e3f2409183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8847f6f0ba58dd6a2d43a06daea8ff0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85621a8b0db670af2530a13d46f98403185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da0bfe1cc2f1f515fea81c685b6b7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39e4ec37899b4a54c9c35d860e035c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b7a7dc69eb9b2163566e47e35b882188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce2023419916a4f8dfb9f4aa78ca01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58d53cba709df5f0d3e8ad01dffecd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded48ed44328dcfd8a89e93841183f9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72772f12ddd779de3afb08dd20449b9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb164d362f8846cc19009c8071b01e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb98d4027d1f725148502beb5a8d921194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a79675887d8b111220f8ae07627d7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43029e1d895bfaf1200e4dc6d93914c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199eef208c443b19949ae0a7b85fd9c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0268d99ecfa6db02d82efc1fcec78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1df8c7d165aad64b38ea087b392ef2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976923d69165d1ce981e94b42a28b3df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8f5e323686ffc752b40efcc8bc8d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675d97c8c2d3e3f684404d53eac6849202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f311e311574b692e10ea4f679714c11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1d5c10a163cce0dff4b75b92bec3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c1cd9bb5e3814432eb46d4c593f7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2edd15c3fbf5e3303cb7fb35323d96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea037f4faa3be7d0e42247c9d1b678b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4822573ac73258a6ea8e99734bcba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f77a3f7031593508e908be3c3d866209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7484b60f3df8af9e7cf5e90f232256210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57360f63c779d0cc0ab42cd555b74971211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f5130050ef6c70ecd87b3c1dff062212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b724452a9053d868079ceb330f517a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827c247f2e7e3b84c1e6425aedea08f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e97de449df563b1b94034a63eeba4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c15ff3cc08f7ca377b677e1e46683216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f237f6d27c8ca35e17840e7cea4cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34960825213a035647d726541327c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdcc3037bf4ce08ef010d5163c5c72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b409f6bc597e38ddbaede6216a1aff2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13f75216b402bed2e019168f8f035f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce57ef1cd0e7f6004da77ddfb611636222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c87ee4ec9608eacade18fe64eb805223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4082364dbd8229351d8c892c17c1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cb5ea3df5a0e47ca979c4e1be10cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316592352c03b00bbecaf97546fc05e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61b08eed8bf3056c64df63c7476f9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc28f5f2463915321232fe71f507dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8ed45c8fd8909e4212a9432a25bb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a08ef0ef168ba4773e5bc96f30502230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047780e804c4cc1cf589cb064e08c6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf7b02a2a3c8529ae06f2918169712232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365730d50cf6f715343bebe0312474c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23772febb7246cb3e3d8212191b63173234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6bd85aea4892865dd4dc756da33d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71bcab08e2e3723a0e72ab8026dd39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937366330f2ab25ae1422a0e1d52b228237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8f852a7855d61d49f13a056a9ecca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca98b489eb38fa130b5269b641d7ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496b4b4dffa0e1d996cf495d02ef0ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fad728db239a6dfa20ba44d6b90399241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ddacfb018cda7e12cc559d6a4192f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d1e37ddb2ef0f1d5a87fcb89dadb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc237648954f1ff5f222e9f2c8d293d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5245ce6ab9405c52c4c5b218a591cee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b896dfdeb8c26507d47e5d8344d350246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913266b9f07a691c8f3fff9cb716d3cc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf7136354a3e1964e6edacb6b4d935248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ac6d5352ac2cf40e3c0759345e19f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f7a6f52851d704b64071b291d642b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762d625340411444eab9f188117121d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef1153c9004435b7cbab7002482c3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a7e9825179700f7cda0c4eb6bd19a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070019101edb96a671bfa161859fe65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c652fa6491abd38c2419c87024231f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b4fffc89a5667c98d47bf0f423bf4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae049f3bb9168a55fb7985a25fde96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0a95f0ad6aa55c4f3b28fef2a27ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513717a8a8b75b43f448a41994b07ae6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41929eae8072592c0da474e2f287f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c04dc841c5da71da70a22c8ec03cbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fb3e4ae088d22b8ffe776facb7ebb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06ae43434e02a629a46e588ae41484263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d412526b0f781f4d0bc220739baad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae346dbf516ea345cd9c5423196193265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd741235a38a99c2f8d747e2074df54b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60364f5f6c84d26f86f21e44623e80ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd36b8792f370c9e04fb4f29317180e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a92ab9168a3ce17224aea844e06fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e5fe528945f87a8a49565f9168faa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8364df02fad8325c1fc299c3ae0a39e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52074bd2b70f2ce6e841d792f0df099272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60e04704c01edd46de8c313304ff74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720c2290554652e0b8725955d6a966b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c6cdc911f032975c43b0f5ee034bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdb9ee56a1a243283dc0b53174ebe7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8345386ae39ba8864a9a3eb816eca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a515777f382ba570d037f0da72693e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55337adcd26bd29da2325b227d607e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf37781c3149a00e7a771a291fef59280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb564daed4b1c714a4a9fa420f79dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee74dc0cd9085c132e13715f1bf6793282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7af2f8392d83027704eb7ffc17e5be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cdfcab05f271029a4b94d06b1a45f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e349b9e680490f04eae56ca1f1889d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb02a51da21e6355cae165169c688a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7648384d7451d02ef277ef3285d01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c0991c59d51092261253b05e244b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79921a0331936a233070b6cc76f77e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81021fb6f3d9edfd0f3b3d9c2bfebb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90351b0cf12195ded27fe53d3069a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c73f7ec1503dc3172fd37eaecc6b2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c28bb6325f6c69752f0ee53fcf7f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5aabb79ca0c799b551e735b564dff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1383199bbf679f389aa8e6ae511224295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435a4ebf313da853f06151f58cce97a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc257c2d5e198bc05c95ed3637896bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ad3088b88a50ce260d85448a9e91f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180772340d94067f4d937becf361ebbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a440e17946a832d5ca20f3300e8e00a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a6961a86c9d7b6677cd5926058642301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e67cc32ba21c8736edb631ea925baf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63a4dbf9ea1603f0c0cde3a20c346c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468e4e4acc3615a5621d2528870bc99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfdb1f130fb5128d8633237a74e2f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c413ae3c0820eebbbadb693d348dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971305cf037441e661224d9f29e92e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953b819ba2bce877451dae22f8a0ac9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367043abe960e3a7a2761729a1cddf0d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e437d21b992b7915c6999be82ebe921310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaed319dd89b98cbdaf108f93609a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221f33d9cacb529bf165da130e47e6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e6b3d3b7faaf7f9adac220b67583b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e12407ad1f8332d0b1f06e31a3366314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d8f9f61f2c1822b22c533414bf0f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb8d6a1dc546b8256be6ccb82659bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078c98716d669883c9df2d0ab32caac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0e49da7cee29a746890c109b2a904318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91f937a910df794374baec904dd093319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad6c4c1323a2fcf7cf6ee03f743e1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6392c9dd41e12d1d2894bb6878c8d48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c183b503c3678c00515938a298b5ed4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99c68d13c3af843bfddcda8caf9c8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c7360418aa69f13f5c7741ee1e60f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba4cf5cccd28f2d28b00b17e2ed9c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb5870aaa6481059997337c6ccafaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73944506a68c60ca3968cc9e97b3e54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b5c66f432ddc2bc138cbb6705fc64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c0a398d629f0eec6a5643e9184113329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fc6782ae79626f780d5862e21e30c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28e0ad8667c2cee5c5a2e74947a0e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157964719499a243ee5ee769f23e454332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6458a9dcc58d7fab5dde1be9a792e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85330967950d5bc7440b5033e88409334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7e63ea9769272900cf78531dfa3b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04689fa128870127b1c911f98d026595336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21248c88bafce8c21d37fce9601306f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ada1e3abae506b83a6daa97304b4d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77f68be26155ed1de34b879a84b34e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134a27b5ed7620f8fc227b2c3c4efa4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894693bb30560b779972ae074e8ba0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c668ec27547f13f7427812fed44eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15cc63588316a5f9ab39e8c81a0619343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea915e4c6092bfdfd9a924d23323ea3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b62431b083a722db56e1dadd67b45e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329be03e28b1ab6690579d8fcfad8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95efbd324d5b4b78f7c9d5df29025e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd021d07094c4c05096b8de75cd2d3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134fe429e8aea2a1cfa1c7f74b4b079349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d847c3a780e4da56980bf9b59e744350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e6d624520f303c49a783eb1d49fae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4de54e95c40d5bd976b42382f4906352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275f0d95abdfbcff305fea24c1e7a7d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a29efee79179da1b924202dad37655354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3225a78122b784f96757fd6e8fa72ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e948e712c4d5cf8efe3e62b7850565b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa67b11ff72fa928febde41972e958c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37c25fd502d7455f0a554f4e567674358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae63ac5c0cf26a32e4af9e75b7d32d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4ace2b9858e0c3784848febac4d8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808acf4c5477f6740e50799a3550e76e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369683332f0265bc8eb4b01f06f16d06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64370422d6aa5be1c3ca625329a46ebf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b35c2c28fe0c0091496ddce9c726b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075d839f97e7950ed0cb04f111d9fa2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648420486dd66e4674a55554c68e4d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c6c619c0f35a4cdd666e80f3c9da8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c992c3d03ff67575370378f797bed1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd18ea0597cd01b0d2a718f388f167f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce5f6f22506a779a996b3f32109f1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587bd9885bbb8aa75a7b24dfe11af8e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667beacb0764b8a4900945b58eb70c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeaabc18183dc21e21a917964e0b2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6b5d89055d25f90b0b60354d78178374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb41a5d8496eeb30bd4456c6adb753375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dad26756578d7b7ca520fc02870e9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfda456602291a21fcf4763a7995743377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed962e5353fc96709c9adffad11f6b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b6b131e26b2302bfd133abf41cc52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f812686d8d9f8875cf6bc72ffedac8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efe73cd1d2d70a23271e2eff80b6bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc570efaf9a1d741cb5e0e858f67f90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f041424b7676446a03f17d7581479383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39126bfb78e06dd09f5f5dd0ec07aac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b3ff5c444e6a6123e64f882bb5b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94152da723a870b891a2721087e04d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5622bebe317de0ee11057eb646049387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66a040f86d8bf21b41a7238e14a31c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e08bf771983bce7ca2bdd71ffdeed2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f396d612c0c7d960837e761b7d569390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b04bf60516a39d37b58f16ed3a151391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb38e806982e74ddaac8738b906f930392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5072969586053823f0b99263e32823393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b12e6cbb1dbfc1516b110f082b3d31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2f1ee45920ba5185ec4515b905e6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb79b5968759da6ca53e0cbe983c2fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c199fbd6afe20a2246c78e6fba31f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e892aed0e171b22b7fa282fc5522a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f90db783c096521ed72ee15d60434399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af82cc389ad92af0bb882543c907f0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa54f87ebe7e7c343233ec02558e7b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f602fd450f8d26f8382e108516a87402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c41b7e14fc131ad8903ae051eb01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973e5ebde263f777ceb28670df70d7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332cddfc565e1da8eef8572904c8e8f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575765c140f7e876be1bdece4fc60848406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a4b8e01d2f68875b6dcf6a408e3d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11e5aad17e5ce20afa190b04c0dce6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe113d0deceb6d8df1b53b78c404fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a47daef46afec5dd65f8d79074a9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9255802dd963e6dce494ffbc5cb9257411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7e89b9b4a1fc8ac0d6774f0754c42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44845eaacf2a9834ebbb3879f3ab6afa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397d0a25303793e348c947ecace0e15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e11d871d2766e2d9767adc99a29aa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15fefce2967bc587eff624710db0c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56801e68a49ab7d33605b8450f5673ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a34ba72d78a603d85aa58a606f83e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980ffe26ad81e1114d7364972789b58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceecde79076255a2289cbe43d2de964420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6e461a5674b46661acc2fa3d4858c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a682f9cb1751e668a471ed97e9a96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a55a90b0f1a127baa35ef97d72d510423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b5b4aacddeaa335dd9c3ab53899aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ed63096fdfd8345c2a855924fde12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0a3220e3dbd46f405d3ef135a9f4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd93c3b5fe4cc3175f331b29f600b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb6248c0f325103cf1d31022ca47e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc11d961f6a0ebaf137a274c4cfd74f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8930b761db3f90e45e3814a83a43037430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9100f7bbe2e91fdc015e650bf2e91f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c237eaeaf71d0e2590ce49c6bd47873432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d50d391ed169f721b3a9798fd2ffe2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d22597cf41220d662e805d058db5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d12315457ddb4e2fce757c08f89f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761dfd0cd3390043c84394911c1b7cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6b3f65a2b3d8ffbc7f5bc307a70d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0ec88e7612c7c43572a0452c42f48438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7d6040f7efc192ec95909472319d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae36ee7061f3374643eb5f140c4c0f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130df95bedff6b9220e59310cc5683d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f28c1a0dcf15f6554f724c7fdef54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b98b64a2400ed97fa942c2ae3257ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8d46a94e3933aee5ca2395bffe69f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3965201c8223914dd904cb280d6822445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b369c09cb2cb7ade7e82de58cc76f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985617ce6bc9e3b7646331f43a07486447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce96f1f3da5aaf828302eb4cfde590448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63701247e43e3957b6782d1f9d138c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f513fee70da852041fd3498b230be81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462157cda9bc3f1ce582b70d0365573451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d4a2b8af1f870e889c643ec2a2ee6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18826a92640f4c2781f598a33acbb6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e0ca3128d569ae2f2857fb7007a1f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304718a51740956fb1ea7664af887738455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f71d3f2ec470811907e4eb5a433cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32fc00e39ad3d4a315c2c13b7d438c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10fa2d4d0eca6995a9c90f7c47f130458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6369f7dd0f47b74cb3afe59eb71a86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76917af5bb8ef721e124a7142a9400e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5581440a8ad4fe064781a0914632326461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5e6abffccbc15f8a1cb22af6ea701462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1ef900e0f43c9d960cb3ac5732df8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e2bd2cc2f84582937b3fcf62d74a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bf213441bcc23ea20eb10c2d12331465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd1764c1e6b33e5f8ce31bd4e5499c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b825fad7162c7e7fbf37487e086a92d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f71af3384a46a26d0873530b9ecfee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442c8e6b4d8f7d00b6dd0a6f1ce739e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7afd67d0d4427e0fd8c148db93d2a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370d0152c927d5ec49cc705ff31bd35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced42d24b1d25df81b66d9561d3c1887472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c08fe8d84d26e6751d33004bfcefc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc4d0a22ca7b5af3b3ace2aee36a85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5131c3bb356a20c168f8d160170707475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b1914661cef26d0924d7f52d28c51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f986102909bd31e4dd0d80a4d14b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea609661ed493c4537ddc519b2552409478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae78bef705c35abcee681f35a50ddd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb92e00342e417697b5ada033c4e4d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b707fd1ddc1557607fa01d825ebbf1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086894237fb209c95aac837f78d2704482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279341b9c6b60cfa643bcd6b9d3dae0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e13920a81226ed9be8187826007786484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259fc717ce8883ef4efc83db7cfdf01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9a9dc5ee666e900a21cbafed18c74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7959095f0d1adf51d44827b126c3076487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c303eb0a7fa018c75828c3b8f2973d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32633d8705753220643f9a3aa8c2a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a22480ef876fbe3cf14f277062e450490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7308c9451ad2198b770e2137a6422491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72f3734847af95b5d52ab4aad3e917492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36f5caed1b27e49a370bff928f8e60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d62ba50193f970bffb863531f8cedc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08990324052e8c83637b08cc76e57cdc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f75be9d330e3ecba962953e84543c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795362752d35a06ca094c661adf05b84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f08b6fa83df0e6fa9e2785c61a29b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750725e8514dc00e6c934960f32dab0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59694105334a27a063e0c96bdf38808500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5c21e74e8b90eecec908b5d2b0e75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2078532556b39b82bfa63f4ac51378502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed1053ef3f7f225d14f5f7aa649133503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e220741adab7e76da5b12bbf0caac6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e36fbb0ef54e1aa046b10c05473ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb2e2e16ca9a4ec2439ba193a9c7d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d60d28d9e25514b8ae06586f63638507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47769e8e4ffa865b8e4470f61dc6a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04bffd22e82647638e5d62c03bd4ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c32a1846fa5f0628cae8cf38ec9ac1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aafb93326e88b803aa35b14942257511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3bc218a06c4b14a843620f221d86c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752b9d70f64a2b563cdd8a3e59e41fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaed915e45365a9469f91dcdaf81c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ac7c360487b9cb446aba34eb3434e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066ad13d0b9360397306e280cc55fc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119dc14aecf84844fb1c3022b84d5b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da38b9e1790a8c43830b7e371ea789518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a581433831c0d59c220a4189b7690519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29356a3302758ecb648df0adcc03e9ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a093be7c3cb16545940fa01405b3b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3cc480afaa1083a5bff0843cc89d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06590fba8c1fa2d38377b62489139d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cdc826e4834ab2ac2d299e19d23af524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88f10268702864c0eb0eb64d1f9a25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e591e764f264ab1f6a5ddffa44a34e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d796283fddde6a1317227527a1f8c22527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30525ea7aefc720a3547906bc4475872528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad1ac4269ffa8d1832a0cd0ff1b1d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe42a0c1a3b78122c67d61ae6b94744530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ba352bfbcb162c21cb6b4a1c379e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d45640aa55ece75ed4a5cd6d9d00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d850d7554efe8d60db3b9519b4793c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a4f73f8cde3581a97fd9f7c9b247f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506698152f88cf41c8d26d872f44d94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25528cfc04c3581b960415b4dfe87c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b151e214be9bc1c7d9bb4fe5cfd30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b3ab1f9e196050c5647667475e6aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea44c0c3ba66032819cf6a8287bce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05749aabc239c092328345d5c36859540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5102c31d8beafdbd9af3d7ed2aadf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ec302e762f125121d56fc80adae61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a193f32e5a435cc9be74175aec5b384543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15217aad57165fdbc803a324d71589c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a816b12ea788ab8b775236291c22d75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ae39d14ef4a4125b7f727a7112099546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda97ece6f0fbee3526f5ff4029db5de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0303a978430c7f0b65af50cac036bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74deef88922212d2d01b9c7c20c18d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a5b7b7b8bc87c6d83c9840c8530d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21d7c0609a8e93cbb7508f210c5e05551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d97d9029bbad71164fb9780b64294b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461b9b3f6e2a524c9139e47e7baee52553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886490180172e93ebe8275d4f237bae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea662db43dc01fac65b6fffbd4c6449a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fd244feaf2a2d3800b67d19b2a97f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893840df12a393d04562b9536424225557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b76c1e1079ea67f6a232842066684b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb8c8734180a3ec5a1df5accadb9e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1e386e0cfa3506cf387af7c58b6cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66a02ee65e539c263aee67871cbd59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2d3328670f956ebd86e3b550e52e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffb1d3d91fed4f79b5922bb41ef390563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa55651891bff21c0ee27f807dfae60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13f0da9296ad411cc684ef8754b2c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768824a55971faa70d42b896ab2a95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c6a9d57168bb3795772ba8d536e6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883203f29d345ff1ea4ff88804dcf5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e13e0a9d7182c70be5ddfb81fda6b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77efd8944a742a3d1f8712d17a26278570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7493bb911dd0101dc8db6a999c1ac61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fe911aa9549e5bfef4e1f942962d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a62d24e6569b44fcd1617242c76f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52663bdb23cdf6a742097051058eea01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26211da19769a7f34d05b0da3aededec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d22f2adb2adedbb89a6f5ec8fbf71f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6930ab8bd4bcd3788dca2d22a14f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd5ce288ca76adada30431ae235d13578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d262393b04a1e88b3433b4cce9df51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343b8a3dad1eee8dd9de41f8497ae17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d1df3148c7a0c885c98721c6094d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5e00d4584124dcbce6acafce7d9af582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c910a2799466fe303bc3ea2d17e407583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00a1718a07188013c38892f113f346584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47deb7613128196aa140e041690de8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2086db7523e67e00b523dd1adf037c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68493eed4950e003f9d93eae1bf9644587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3dc4c089f9f1b271c5558776537a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1c4c138d3b74c14bd4cd8d8782288589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900b612f11abf72941a2bc99fb4b840590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbefab7272cbe983dd3e6af5f7385e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ed8ed231dcf8f2b67ff3f71404a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccf442cba96097faa699ea9962bba3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cf4a8d9c43444f8a298d72de9cf62594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804788ac6837217eb389d86ba3914d61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f70c12d92c97ba044d3cad101dbd99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04421611b1f55b7b62fcc932f1955d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861f09f6bc7995d10f97858e3ccf1c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd816f44e8bb44e167b8433835eacd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034879ac24b67876887986433f6b84c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1ef457e664d704425d4f1d3b52097601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ec799aef00547c0332a4d460f77c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544e810a23d30771a51976fdf48809a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b3a8d588c72d418d464d3e82acd86604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8461d7bed080ec82a3a8706d79f91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e065e295579853a43691c8d9dbc78b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910432da076fbf2e8f55b6fd54c1143607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea0f3a452ec53be522bb56ca06bd71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b817df2d30a30872af5f2ae2797fb40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8565d01e8341f5fb895e5425f6ceac0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85215f404e273c9112d3e8ddee9bf9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb396b09e9086798b9b1b414c194bfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796e2413cdb801fc7357ccdd70230ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a7c89d366b0c843e082ede4a47c28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7bef33cf95a00463d230365009fe1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28ac89c0272e8b530c4479c9e9042616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47eeec2dbd05c60022b7bb46dcc216617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1bc94901574bda8d6a61243e75053618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc319abded578292b0a108fc93b26f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df06f6b351dde9e97d18b9edec28a7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9899dd7bcc786cec97986f3f722a618621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011f97751f31f186fcbe0600e97ed13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9812b8e216b6185fdf0e23fee876c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce32c494fb0cb841f52fcd96ddeb11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684600d4d1ed3e26d4596f0f2715d5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4ee463f209274931ee63c46acf77e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd01f691efe7ffdf2d3a83ac2d3e698627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d67d30eed42b9cea9e61bac1f249b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f7880b681234d4ffe9e3ba4ca5170629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce52924c190d87a69e2cdc42b4ee3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5442d7e31984be3a0e4baa2ceedd0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da912aea017fa282c264236a4c867ffc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acabebc4faa0d6613c7a9321fee4de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c25ed4cdea486d3e55eab99c178be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026b9a76fc1e9ad0a134c215b79f6e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ea76798261f229ec83e784860e8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e55b00732c2fdf2b85cfec1cb8e4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdec1dabd5f6fb244848cc1ecd0f9b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfb60aa46b9ffae29976ee8df8c0dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbde75ad9b1a50d262251095c64e37e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead07f322809e2d7f989e9361cd1fc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec23d086a1f12608e5ada5ff529bb31642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b1d62b0d8e23cc9da71438e2a296f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d0032e6244f022635e42978b0dda7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d8b48b41eae16203c4c71ddd3ac58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc604cd0962e5752f9fe8459985bb1d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94763f842c6f316d98d2c6ab2f1c0e21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822996f0d65f8f61929904fdd6a3293b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f4b060869546d5ab3d743fa5ab6b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fb1d97e817ff351fae6236309b5af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1edfacf7ff78d7134e759457254f7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39041655d319f72d68ac6e971789c7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49988d006659671ef6aec2f3860d6ac4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b7cba6f1f45212b7a2405e4e4fe93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619590ba0ee9f54a20fcf4cef449942655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fb683053c2e7cb5ec1c152fef9862656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86c9d8f5988a40e304570e5abd4edd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb245f38e47a250f5b6300a93041e58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda2782a1dd744f135d99d49b26c3d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd08d6c0591b582d459f986ffb9b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ee623495a33d8185d017ace7376e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f9c0d9ae1c79c727c7ea49c5dbc6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ab86341aa9accb3fb9050184d62d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a118e09fbc78256d20b846e5aa0d3f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e3feb6c8f4e4e7b865873ae65c1e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c09707d935ef883c8f6787ec6861c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac7f43fb56feb67614eca43739acc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078cc855b07504b01bd374873e3c70c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a44292e9d3083d1cd866f6fa48aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb74e82055658f4e91160085b63c27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a98d1fbf66fb0bbad0a010ee6d693671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8358be8773eec18f043945cf15ef6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a184e3c111061c4c046f6fd6550fe41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed253138d245d32d2af9193c2216106674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8a874aadbb8080281924e052b8159675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5759b832441a494f54b752b92ba12d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c85698999ecd4190309c0685fdcf2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ded02e3d46687c9fd76f94b0169ace678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3189db1b3db9fa590a2e3c913f08fe6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece35f82ce0d4306f9fe4b3ec9c54c6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6916aad2d7f391e883a4a4e876c97aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148eba0ca5e547f4d7d2df00458fc2ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79186fd542dc0bb6ecc8400ed767d82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774465a28dd846ab75170533a50bf74c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4647766d0bb751c748920ad7c8200685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b9925a3ff8c5252b5ef7b4b642642686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b009fbc98ee1ab7e51118e684f5128687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a3066141635a199b47b216323889c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205447a9dfeabc6d471dfef1695025d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473430bb1a73d667f61016efd3e8b79f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd70e03d316582e54cd5bb6a5e560e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b186fdaacc2d27c56e0772d55ea8113692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d3157363e73e9c40aa9d37463a159693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc86c57347a2afa2739dcfb92a4ed7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0615c2e0fff9c51e3823cb03cf9696695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db52a6f7c81bff6d64baedb37c84427696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b976e17716514a6c321c8953fd53e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e77c3b9085f919cd4f102b2ce631cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95b74060759647f7477e81bf5a46db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33453abcc43fdb2ffc1693aabffb2106700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bb241185229ef15e328c28fa42bcb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b8b95c51fb23eb8e142958c6efb69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bd20d4320bfe19e1d2e7b2d3ba940703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565165c26049113d8be12cb0aa834edc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e5a3cb6172a71e1d8101adf904867705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace26ca890a32c7bd729bb1896fcd61f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660347ac9c671e682435c46ab00572e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6374807812e5b70c17948e38f6c61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61e639004f233f490d15b60ebe9f72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fef6694f19e6fdcda0a8249b5966ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc0a77b36d3084dd025df4971b8474711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7a7963c0ba527058fdfcf254b8b23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d9157e41a909749f0010eb82c5893713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69d372bd5d41e10f41c37ac518cb2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1e70b9242827a7588b47a320ab40e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a6e7b7799938a0e52d59d800ce945716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950e69289a74a434c4de41a4c754b27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed57d108ac379714cdb5372ad5c9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8298ed5831b539f50e2a60b0b55309a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12dec513eed3cbc4bf042352eea6f3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651b95b6e00846de17363c13b0e23bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297bd3001a2b725fe8fca286b482069722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0065cd503dea9060ba74a82efd3aef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a314d2f55fa4a203a98f5c9aadc04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dea425bdec6bf2395be362b5afe46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca6e46c4a06165e17c973c7cfccddf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09c7e26371671f61c86b4e9ab06b37727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1a3f497f58d004afbe4d7136aea7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454621e0eb1ebd1806c006fc41964785729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628a45ae3559aa2628bf7383d78e49d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4bb2adcc71cb62a7da47514a90ec0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9a4fc2efe4b70563bd9bc2211a80c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caeb47ac100f01c3d79c47ce543343733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edd1adb0cf462b2646d174356f2adf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220d9c157d67d674c06f253a7780f07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96b8d5cd1e2f010259a35876a7534b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ea55075c2d2c59c47cf138b9e03f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3084b677e1255f12f064c5611c2a6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768701b5bb19e26ba62c679305e0676f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d08a8dc13d8e9c663fcb35da9c499740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cd8f0a87ce3bc139ceb5778f210db741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbecdb7de5d60940d30ecb36a69b4ff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f558e2efbb68c2ad751e6d5510a18743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe6971980b73d7681ed6e025077540744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250874b13e74a021f6b54eeef61674c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f4e736e31680536a9c3cb0e428bcb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400813ad6c988ff79adbe24ab6b89e4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a7bb00e751c4bfa4d9a11513b26b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827bdd8bcfe0e2eb0ab8e018a5bf0b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76ea667f55b93271e7019741ee0065750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18153d8341a5f3e963503c200bb5251751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924b108c29f1a046d68f88a8e7ed29d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8874304aaf67689f7b478a42cbfa0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ded6ef55c3f2286abec2b8a8f5ee6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99551e294ce74d272c0cf80a00c877755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d10d2bfc68027e30908a3281052b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162366d21dd274a2257be38d11fd422757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9631a2a5d1498fe837ce74e55fb4e81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ddc7ea700b448210dd0b91d715b45759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0850b339aa7ae1152654f582dce769760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffca86c190d4618e3bdf9bb2bfd411761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f888bbcec431452c98e578a3809ad66762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb466b2d2b7c6fa7e992d2e77b555e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf7839ce1a0cf279783d21e7a3c3f7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f12fa626596ab728186385c7024fae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aa4fd0e53258e752181c91a0cded2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f447e9d4586b7db6259c1f0ce906c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>