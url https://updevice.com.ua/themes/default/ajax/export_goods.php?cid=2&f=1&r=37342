--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e458cc5b715c0a6cc0277367a439e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db6636bf3c9777d9a639f6c99f00d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16515321e051566fb64d5df6e4557d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385e9302776df8517ce1f9c53efa1e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6f4acdeb4030d5798f0104ffaa0395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349b08366b313a025b5fcd90669ec976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e4f936d3df04bfabd9244b1f82fad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69758fb0715f41c0864517cad27a04008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755945d78267c40310bc6732b68d7f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0cf0e9b5ca2fbdda4b3005c98abc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d8782bbe56616bcb483ab9467ccb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4dd8021e7dc9fcc751d907159d8a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caddaa1bcfc758d7d0620f6915d849c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77518944f3c7a70a151f0596139f72314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088eb2fdc84e6ad4f942e979b1790b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384969d8a8cb516cb6208deaa1ede08916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfaa0f06f3c15fa9822432870260e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749fb5f91dee0138fffbeb934f8ff6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187925d8d2148191848f0e91903e62419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2952fe128ba6749eaaf3c73329236520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14616a8dc4cadba31c293333e60fc59921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18063c4f258affddba66314575d3af0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f606b519f853dec3a345614e28a1d7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cfc4256b1630c8a1486ac3bd0f46924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea576a67964f3ff98781ea213b748025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034f84d7df188473ca783efa17a8c7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d9c606f16be3f8a0b29c3ef21e71127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14684368248ce8aa6df73eb7c5fd8f1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482819511408886817bf3f837e5e6c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773772555a8ad90774bb3ba9567dad130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed9e9c9fe3a547b0c4c8027579aba131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad121967b9ecaeb8d2557581dd96dbe932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6dc18ea01bdfb513a456e4a29b32e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2aff7fbe121128355794b0e141e0af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c550c96f3f0227249f0bdc4bc446a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cc4e6100f3e29a6661e3a3f2cc70036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ee6cd2563deecb51cbaff193f7c6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a31cdd90f44669129e49d1905569538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9af0a597c653f794c529fe72ab9a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9b64f8b42f3f51117121f5239f56e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5b02427144995da35f525e8ee61a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa0d3418f755b01f24e9086264263d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa773e2b6bb2af7fe9a97831e564be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa3a1d50a0ab6c86878aa5fa2f1ba044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c62a7a5a1441ba92dde75fe1b31da445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b18224fc0c6bfba132763860cf552946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fcb847266fddb93f1dda407bb61f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20771b72f732577e61f26b871ab8afb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2f97368fd050a3c18b22437d1f1d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b6500d397cc29a5470b74aec8057a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dbfe743f054cf77cce45463ab34af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4860c9458c2c84ead2fec138f883b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed68ad651bcc3f62bf01ccfb6034d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc66b5aad1244b32ed42af68d968e1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bd19e28cd1fe270acdc61904bfa5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757d39644d96a74ae765c2d4f8d695056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5092d5fc6b19e3fac74a388d7311df857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc89bdd83faf464b65710363de0e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257084150654d588c0a9d19eecaf3adc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d91371423ebba8257135438e918c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26153bf844cc00c5e034c5da25a69e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df8e1f492a08226c8aa117aca7ba0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b4e79c2bc5fb6ec7e3fa0bd7a30cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978896f619b8e22d49456555d58fd8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eadc054484815ba0507b5755e6cf865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bc2aa9398dcae22dc7b2d030c212e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282087a65c5f26fd40f3a2e315d7d32267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e41e299ac63c6f9d68f3213de5ffe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cb32c05a7e7c3fa2f8c1878f83a1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63639285e41556476aebdc4ca638500f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db761b5fed1f0b95ec8e2b57e82462d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a43a06d4cc79f8f40d7e8de7b71d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edab8c0da5626daa146d536da42460073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f56d6ff479415e7132b855411e44274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e096720b94fa66e2417fc77e35ea66475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451d685b2e414f999f43fcfbd15f47f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd1c15ab51627e311069e2cf07aad877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a80680c534595b458617f2a420ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079d7239c56bbd2a504a7664a96584d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ef0194c01366e1e5c6299736f79f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406292a65a5c38c1a0363438d21c8ae581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528783c078a400014f63919e006535482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939ac4a42ca2cb7aa2c4dbeaf286fd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b3d65974f4f5f5bfa2077654ee19684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0463939aaa423305c818722ee7db8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3fa2c36f44aa24f84ddfe6318dcd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcef7608e46e1fdd1897231aceb2e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c5df20b9a63c0c286ea55e79cde0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717c07f8c70792f876a4695c20269b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbfe20c8678aa7fbb974c2250ef5d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc1c202b82545e169db730c3d1460f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514745449fdfaf2803618c8f90de53d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585dc251d45b39fdf99691b03cb224b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed703d94c2a1a4c65fc88dc4fbca0f8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7dc5e6aff975ca38d73faeea8869095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d941d54c5d09dd6d2a6c29274059996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402a07f39da9b46ae0bb0de1599ed2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc72596b44586ccc55ccdddfb52d4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06492dad9c65471982b463758943135b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714930b9fa9ae8f19ce974b96531535d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffcced0e02327e685fc0721dbba30f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ea717549a099a4d1c4469f05651e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e5a78f69a4d19edf7840a8d81cfe2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5dc08fd2f39e29a3af587121326b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a80aaf45ab0a7c4e951b2ccb7c62dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7a5275ea2b499bc0b78187cbb7dee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de26d1a85b82e4bd89d112771e70dc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaef33bd61f810399b5b2882f8b6033108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6413e65f35ba98f79e91dfce5bdff6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736369ed8762c7b9acf501afca80f2f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dd2598017ce6fd8d93676535f3563111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0abee7c534e8a165c732177ecf8e6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea2fedbefab1c5e10ccb2981b59fc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca38256c7c94eae4c0f9e2cf20095d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2399fac7a12aff398637e76acc0a1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59206a5c55391460579e366b204062116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9746fa9067a89b88468f011660c7bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642a8e8a558a230d83548322067c720118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa44df0c8fac8358fb73851b5c37bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2df75ce56029e1e29bc999b88dc5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bbe3abf3fe02dad299bf1ae615087121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689932fcd0a17d54a5be8d2217dddbfd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb51a408646689d8132d2390accc3de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138ba65e7b6f855bb51ace58fcfa588124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda8c49f1db9530e61b6c728dd32fd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b20930bd5745d9d315149dd519345126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dff4bfc9c47ef32dfc73f12ff04f29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff4d5cfbbf6d5d0a63c31986220d55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d9e3e0a09e6bba66cc03526602f89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e5244566e2a22f5e4c6d2852b561b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb0f9136f5431ae35e7078132b2375131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb6c70b9a37dda1fd8eeaa43e35b0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb4b469d8740d78200912919e9744133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20362f545bf342914062898b4b65b264134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c6dc69e04ec9ab11236e270f65167135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0fcfddb5bb76f7837a5cfb872a54c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e0577dd781043de614a1a6cc7e350137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf977468c7e333787c8e63ab0f25f09138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02543eb771f90b2810c6713c875d1130139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf4404dd9394ae15ec172b9b9098c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10af54c1cf9bdbce5b98ec44ac515b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1cb5374d1d250cb8531859671ca00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d84d8c20291b7ec1958943a2de134a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f16eb6fecc62c5a23585d30623c06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b29924aa04b65b0718813a9c11f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d669dca8a1f4ac5ae07300b1cd5bd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bfaafae8ba59627421a300587699b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4689ec09e2129b55ff2fb1cd1f3befe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bd22e367a5c33f903d5d9de597494149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036782257ec878273fb1ebbc96d9c96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c907d5cc012ecbf2dee1ddce17a39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546db0dae0a969c40889bc606761cbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a1e9da6e0dd16b915a83e72dc7f46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb62b5b5700cfc90f571bba396b7330154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bad8e344480facf66192cdb4aefda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f97bc3018b5de6061fef820ece1315156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0d219a32244449e3b90740826a285157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7fe7106e12f0008c7d492fe568668158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a220536fd75bb9fa32df3887b26f31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bfaaf1426b2fb08cdf5ae0d68f702160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9970cd271fca992f7378dd73e962a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0c2ff63f3492221febda1d9efbac8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb3b886d9004165bc371d7ce530b66163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944ea4501b6b85b9924cf1ce84b4d21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79201b15660e6590d42d219d2b634f15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e944716fee3184d5e0948801d14335166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b87805f7b5ac30e298b4b0565aa1fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d8c0ed77d50f49956d34abaff9d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b515dd988d96f4311eac97be090f48f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685b37c61b58a48f9e703feb99bc03a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08b125e6d96b3ffffb7eaf6ced6c59171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94655e23ed20e083e3041b7caa99bdb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521358f86593e5d23b0b216d04a15045173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f9ee41f4e212e8d03cad91b6df210174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8db15162affff3ad8df6cb465f586175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390dc36f400abf357d26d2a0259da10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3a5646a9801d39c0e3341ba9de5bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de291ff98c3428d24d3f523188972468178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eada50c14b32713928701f05c3a7fad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eba110354df4202a55cfad6836ad9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98d9e011767968453b2c91e57c41fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccc422f7397c1cde631982247ec18e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d246cea7273e88b11b949da2fe20a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6d2015bacbf8ddf111d6a43e1ba58184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb04b8884b0f673f6d9aabbfbb91f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8f938d352f0e100b75384c816fadc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7e70b51868428ce5e8303040235b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b116457ff4e3d3e202fce611e32dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671720664857fb915fec6984389e331b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea104d70e969b1d2694bf6d99e2ee45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb170110d2d95cff046072b398347835191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa16302d39e759cfba98dbe1a8ecbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe29330de66e0fb0e219698d0a1ed7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c0b55e343796748b75f493dc74cbc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae2969ec29a63fc355fe8e486052aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a3aee82085ebf4f22807f56e8e3d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779881095a8a0a4c76fd267a7637fdad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074d258174f05da4af735130e43a2ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d7f510a8699d453653bef6daec71199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689916ab5df3c8b84a8eef8cb5eb70a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51539bcc0bb56247067c53be0f9f435a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d94b9ce4efce5455a969a229c6e90202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4c06b5f913cc7f2d25e8c2dde5b7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e585f2ade91b89c4e6c36e6d1cf1ead204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6be061068eb3846441f99ad2d577e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618b81b5f86ebf9c86e0604d89fc249206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e752876466ef4049642c33afe17e9a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938d6800c7a349b059c74e60face5ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d332331c9e7b3a15e8a9d6f80d307d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ababe30df9ad85afe4d42e8d871849210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba529832cc5f3dd051b67755ac440c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb721298f638150c89d31c73f4bb45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292320e4900e603e403cf3b093f54d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd671540b3c2056bb26aa4552ba59254214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf05e267b4c3595a3d9eaca069a788a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6884dad5d33a025d810125708102ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6acd3d92d7c179d1efb85115e23ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfbbb142014067654ac66867105296218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823905f727235eb34e564a3b0608e99f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5197f7fde7ad45b2b778b35e39be29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52ce7dac6c9b19feb520941e3b1367221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e97ba26a5ef121485952a0e846d0a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78770fa43d4554a2e912cc37770025223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aab195e390aecdabce9edefa7b661224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fc0da3e3a3a97c1e1682b9ad4243b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83b6ac6f974db7a28d291491628f4f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc6c504aaa3d710efb2c90cb8fb1ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a4525b5447fbc0d2f4c4d2445267a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e921c0a87d5db1254540fe00f738c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55122e69fa88ad85fa9e5ad9b0224299230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaaf4fffbbdfbecee6f585dc2ee632231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd2bfcbd532a6b3350ee8ec194baa3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145e05f3534178ccad9ee750d9fd088233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b5e3c96718cf64a76b89bb191d9cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2e7eabb9f012de226004ddd864a91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511a75503f40443951eb9d309ffb6d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a68b46c635dac0cdb35ddb4bedc9e8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0167e0056cbd4cb21da0b77612096238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de09c685b2f562c37a5624b9ce3bbb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087834083a87807ff2558370cdbd2aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a6bb0d31fe7c3392bb5547d3ed168241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b604f9e2ca6205d0c7b8c84514adf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229ec9b45ea110ecbc1e7b0863865e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7edbfe80bbb4130b609e6a80143c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa487eb91d5dfc898e22cb7a071a070e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e8241eb149ca78392fd1312f86df4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5c8ddfa887781cd2fc77dd1c6b0db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a413ccaaf3f499e5a3652942b5614248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db881d634959ba00eebaa4bb35eb04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a703f6f53fa65d12b796df979cf828e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acf2da8d26bfd3736b7c9366a997cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa6a47c3d3d97c227ec0201f7d4b9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6df7375aae3c4f7d7c509b65b1447253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc860f28828948fdc2e4cd0e21592bd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bc1128675496a28c73aea840ddd66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff17738ebe11dc08aea1bda091d12e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efad4c74151d64e72c09035ee6d189257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e41de19701f2c84d52754b7601d10d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0475b3aee618d1118a73f7cb13a89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befc155b3f99c1e679bce173c109744260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2ab2d36206fbcd12f2244399dd724261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78637a2dc9c71fc11df9ab697f079714262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612004834966c17827bca9b013eb319263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372c656b861795758a52ec5b561c15a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e852fb4d3a897b2ba3170d5c4b541eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e663b3da77573ad5549cc2932f3721266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb11dd6ca010905e94e0062ac97f03b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2512c9173d6bc5049e1e034041fb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc33e3ee933f160b0d73fa581eaf16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f1947dd9a04958ec6c6774c21aa0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b09cca4c1b4edd38d8232194ec591271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a7a6f816ca91b5e34d43e0295d06e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe83c530718aba191c3dd53a518f23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcd3dd552b40528d47d8b04c6c60eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07d42692046037007a575f044fbe32275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b923f1d96f0ddeb1413f2cba7e94d32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995113d8e5643d7e8c30ccccd9e2c9d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fadba4d392ee9d6eb1e18227a16e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df89d29982e88afe376e27f06c148b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7da58ffa964c11d9e6f320a7e5f692280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce2b938bdfded5bca406ee80f50535281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf59b2f0f786c2564b528edb57c70d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e62008172750d389ad1039a44404f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d1e1f2bb47d6fa508028bc41839bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ab5255c07ad1d66888799ff06bf0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc0719b6a82a3e3de569424286adf7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b953f528070b404ea93dcee71cd7c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5015b20e79c36b8803a239d9fe566288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15255a4cb4bbcb48aa13ec893a4309ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6098bfb11124279a42d1d71c5ede2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7e83af9bb89021f1679cd911ef562291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548218f73a63a2ed1c34c3f5b276ff3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b81f2084b8c33394e38c8ee229713293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65c6b8573248b2a0a56fc5c8961810294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a782f4584af433daec62c58016631ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d78aca5cf4bc99d4220044f3fbf467296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81883e452169fd75f48678aa01c16828297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07c4fd44aa7c13f146f926e1bd956f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79785314b2708b14737c4ddf8164c67f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b79bc56dbfd9097d4ec7ff1d7162fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37329b994ac587348ef7dd5b638a54e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad10674b8c3d316b5939d5775a478c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c705517117031652b9e3298ba6426d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b339d72285b976165044947b5af48f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083fd402c8ea13107591875952cac3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfffd89475a32d1934ac9363680e9b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5f581a74b55bd86fdcf04b1cfa734307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1b8e905e36231c63b97aa828fc1e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ec0847492aac4dbf5d9a5a13ce18b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b65345eb72e982920b4311b2ea308310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb055fa22d1729b19b8de03096e52af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838af50afb4ebc41dd4f079a3a83bfc1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6f0c45265c589c3c0d57e2c9ced95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb769c6d33aeafc0c10646a77820cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c22af490a50bd37af0879353fad2ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c0536519ceb439cb82e39d889fa39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad3986857027239bb9ffa68e7da86f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568799cec2efeff124f813f0996bc291318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e942aa117394fd0736bdef8d886255b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856c5354a434a7158df9296e86a4e2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcf67b93561e451663352c5f183aeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a155c54a0d86866f505a26b4dbe2cb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e256a5aae38394e4d86496d42fd5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a346163f8e6c85df35708236794cb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616db4116b1f0ad1cb536864f3aa89f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402662c3453ff72a9f2e401a3d8fc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e3bacad3f11a8ec26874dbd275c4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70fc272b4d19f0477ab42a43f4a379328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebb6d362446d083a621360f7d88e11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb269c01779963938b55ba5270f14040330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddde641676bd3148935c62dcb163d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475832cbe20e1bc54ef94643ab608a44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3772ab4b6fced85acd949f0ead03ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031c2a18c60aeb7b8a6747b587e2f03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97f63f25f5540df54f56caaec33d2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60db12381a54e098544e121d02c69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771783e7756792399b31716d39c1e5d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004049a2b7597324847a726e79170b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6167b57f1c8b31a0147c82949e3b80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b422bb7c4db742c5f5543d8b18b62d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaf802426ed210863b51be7a934daa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05934e3a3bc8f9e926512909376902bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772107282806b2aba30069ce6c023ca8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d40acc9d359f6d0770c95b1acc216a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf85a0f217bc5e51e2f4be39c8d9f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9c5ea24015471e9d8e752457a518b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6ef65402d0f41fc6f47888b498b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cfc7db88566d12733dead6910a9ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290f9662dc9c5cc294b03f3b5e7e72a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd690b4dce9b5bc83eb93dd1b02ea2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb200e122c4fd8828216f44b39bc6955351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9855f067b4b4c70102fb6fe80d950352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857ad6a9375cc779777d8d40be6116c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d30ac633b5710acd2db52ebfc7e12354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544269865d62fccfccf3a2f8800a614e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e0cbf120968e168f9d71cca1061a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176bf930af65c118832f1d894b7d9db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57ad3a7a23dfe034df803c2346fd29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff68d8679e2af36b26ca393d6cf7a5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67a6bd6cb63dccf59b7aca223fece8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b1cbdf550444720940ff530247421361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d8c73d8859665368a42f1221e596a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083103ce8da3c2fa75be8d3a66891874363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4f7a5bddbc0ff1c6f48b1ef07a235364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42b006309bcf5ea3aa59f25a99d96f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7b7b7052506e04f39812121afe47e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992505a5032806035cb01d8491582f1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9eb54687b3c1819f447e71b6708b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d36bdf76e7548979ba863d7dc1739d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982fc40b0d9a9961367452221c4243f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c7da12c8ec1702436a6a22867ddd4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdf38fb7350bcb2185b6603ff3109f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7361be729212cbcac025d775068ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745d76a17f0fb949d15396f0e515cb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6ba2e6d4f055984a24a2e359c5a1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120ba6ac70ad03ac19c1c030311a829376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9a31b2b8d6af5dc6a6f4b6ce270b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556420357eb2d860d1322318c6b7d288378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d080267b0af3805dc5f7ad45e369a82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec66654b2ef23e268bd296abe4e3a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c476d215de451b4409fac8070e9b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea4e20dbf169d84a327150c0c257a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042196971d304a03c7ba63bb30d3dc87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760448144cf390d346a7df660bda7be0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcebc45949be4521a332a640b610a1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9e1b4576bb107d4ef4dba1d7544af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb71d51e869cac9e9461d880ca39796387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7a6ec8d10828824980104da1fc84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75393a71baba53a77545c0807bd30d22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33e46203f9fc37199fb03e316ef605390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13d9daf7030d2b4d4125f7db9cf6dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dea3d14d261ab3569f1ca898e5db0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774baa331d5ee736e9766f6b0a2464c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca67801e6e2616aace0753963ff1c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3a3892423b76e85b41fa92695a4af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a1bd10044a32f8b17d6ec8e06aee1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8b79e3877f1362f80b633c09648e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5c5a068edb79f8bf75aea602179a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8bc3968c673b0028b543e16e4fcea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d0dc8ee82c6e36352b1e8fbf65d74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9b24291d4d15112223e4bbd941368401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eaddc9e58187624de877f6fed1420402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84088e5d565637753f50ae8d207eac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e77397416204975c3cb4bd2a2be8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada6ff9c8e93c0d1f685505e3fdd838405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b43e946ca16ce3f383af063a0f6f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36904f71d10cdf255f2641f3d5e6e4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9353b4ddb349444a353ebca14b50c0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac1855d0f8946a06a534a5449a7ab7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa40f7a4ea1dcb02c16132dde49c08b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841cf0fdbd14fe3f5ed65036f158058411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c120230c8e1faae7485c553634a0e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeb2c82f71b9ba7edb835523839357413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee37dfc6a522b8c5b450ac98c07fcbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b421768d149420835a5f81e25b364e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7a7c7fcd6e23e0d6a5080efd1a977416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8ddce115bd0b715052010801da3a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f9b117c3abaae1bc0852f641ef03f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a293a49da15ed5e57b018ce8c6369419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e90f83508315a834c5e2837eccca5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cf5c630aabbd5fcc47b8c84a8d14b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903b0deab13700e058b5c2c5e4eb863422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a29c1f207fa1e041551b6b81e0bda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1fca3a40fccdbac56c23fde9812c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c7a2e078445d0903dbb0bf4432c09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01775dca0c8c721b76ede3f8bb83c856426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e488a48b0fa6a749b862ca5add4a426427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb726e58856f96f4003428a314e7bbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7225512c7ba80bcbf5b2af03d04589429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7875c0402d41482e2772a3169574b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ea96f6deb384d5e6a7f3f55ecc8bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031aed11d3de38b5ac10c20a5f338d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db072544de75c4dfd1bba0343559faf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea2765cb14f1b14f299968de1f9058434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba59ea735efdd5eae17fc1afef090bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96fc82410002338273994669347dd6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e730ce1ce18e2d825be79179e54a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cdaf642032094a73077a32f9606bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87986f7aa9ddee9d3d22da85aebefa3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec548eb9df1f9c0166f1e5636199e1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9380c61f94f08acd41efad0740e00eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cbdeeb00626bdaae2bb8d214aaa04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906087c6e57c9599fc5d4c94318a3e23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74418bbbc2ef742fd1ba940a792604444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f31e63db70a5f34eb6be7c92fb46b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d52d8e562aa454893c081b43384e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4e06754cd6a7a8d698155e225fdeb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada309b3c1bc51cb2187dc68174386f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fa62ff38b8d920c7752021c53cce0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f62ebdd65b8a1b3e773d31e5b9d02e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10209ec2250f2624d8d789ebd8796d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b504ed39d258934f65b8db741d8f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc85fb012121072ce0452f3d195253453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e8ddaf1f8818355c2220f2bd60627454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbb8dd56f4e31f07b3efe2c0726465455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f6bc5a56bc5b045c2c2310256db24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958c8bdd53b1ada4cde6eae5dbd147457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd39c828684817482ccaaceff10d3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c46696c7b84ac61f0884e5bb63591f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf668b84a11a0c78599fde9a3e063460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96076800014f5dda0b8a35ef4268078461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c829747c23e13c562ff7fb471503ff9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed818b77b2aa49489b0f5716a06f227463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bbc90b8075b5a51f08c4b673a6397464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d94db767b4218ead45b0e684413a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c4509968edd3e0418cf81b3ba8ed3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a1b0195f9995dd87bd62466856905467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658bce45186339cdfea1bbc03006611468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d756136822092221a880f6a47ca709469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ff340f0577aa89f8d096fd23f97ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff492b7fd795419caf0b60c98fe388471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c64282b798dc66c049b017894a984472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5c9904fdc5a53090f0ac3fc7c0d60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19185607f4a05bb4e1721b41aa88f1cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52d56a71fdb89dee23d589d0c28d60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866685712d49a42326b100765a92995476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5489289ff5cd7063275f1ef93de25a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23acaeec2a4e4cc1f92f81251049ce1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434324d611e6ecf1bab8fa2f980680a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b915bc7bc164a43a0615ed8957d9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deda25f10aa4f56545c956a99144ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04514cd074f020634132373790d07c37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a06b72d0041b00b549c10db303ca5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bbe5aeef04f44419d38097edfebc8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d19b55a40b8a839b976b72b52f8cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16288fdc0731ff68725767183710428a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1a4d4c2f3b6484c6825e0a84f9ec7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c90ff26cffa975553cdc9ba2123f6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97f43875c55a00fdf44d8c220107e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d6bba106f9cd6fb857ec0e0d256be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846f181e20c22c0193a2428da731b79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0387e1f4e7f6ca0cc8ef8650ed71958492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21c532c0e081bcc8442f7b4a2960f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83cecc734d7c1edfce9387223b8d38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131230c4e5b2b24865574b68ed83e03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8a0f24f0a3a09b6e496f15623d561496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b54e7643f68afed13fb1fbe14e2893497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344c0a4300a19068f92fc3de8b4599f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b16ac25a0d6ea447bd6a707c1169c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96c913e48cf3386e8c9d04d302bd87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbe153aa34ddbecfa405481e6332b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9550415b0c4dd74d9d8a2bc24ed1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d045fdbdb74af95314660a5da45e5d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63941d815d97f2eb4b7d208e3cfc46cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9608b13c674a02886d02d52476a897c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ca8c3c4ab7154f336899db0f18bd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb8ea0a154b1e0308dbbb77195c653507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d0a3dbb5d9cbf7b0f2bbd3f7e4cec508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf466384d4302616587d651296cfef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013dd56305ef591a1bdb3d56c82272510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b43b2517dddfda0e024fd16823152511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55470e4a747b4932680adb65617ad00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b8852485b4b252172bd45fe709758513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a622abd23f5f0e9d294fb30975c18514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997be84e957234cda07f90516afddedf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861f67d503b1c7dfa3673a687664cb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba72f3ec0b29f84b8173cc94389b8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13693ac70a8350c47c0dbc1b91220052518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47741441c6c23b918d4169fa41e4c049519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4bcbcb58e6f758a9ffa9d88a1e2c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81afb2956a71ca2afd4442fb4a595d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a8ffc15e21cbefdc599c98e9632ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c1bd42c31854ec64d09b748aee5ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140786a8b761a0600c096c8784e1497524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ef6f45e0a84abd5f5ab761a86adeb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ab90bd015d50964f440f2bcca0d18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55297b338518c0e890341f7c50a83de7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa9aa82596626f435860a1ad1b65cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9569bd32993f6a613638b0435f1e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ae4a11f8f966d97bfdd23d525c911530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b9ea6d4632d425231176a1cc3c128531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704be51adcaca9415f21c6fab6f77ccf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8b312ff32f0e2ec57ce06dfd4a5b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f31b2834636d794dcc91e6d78709b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351496c8a80228259fb2fb4bf48f197535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409144376f32d92ffd98024aed4c724d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaae4c7c3d60b97d7241a5da4d04b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eb0ee75beffa8028f8c655f58b0e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85186224641c8c92bae46df833e1dccf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f655867227f86d7d8ce5cfa5f3451540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08115deef505e60db340e35b58df5d90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9cc25290597cc87a36ba90eb360e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c4eb5eaff5ba0bb3f9ef8872dbde8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dac30feb792779fabf57e322cd733544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf306d7d6e6025756210ab2e0db8ebc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926f05860ad454e2a31e791e373f917546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d574e5605754b3157ad75709ca5d8bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f430883949f7cc5e1c6347253acf8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bbacc800c0783e618c56b6864d371e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c41098e25db258aa1ce10d10e8a0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42596e844249cac573dbfe47ff6b4315551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88638852fdddd289bb50a9ccead074552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330ef3bb4b4deeebe7330d69bbf8a13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895357c88edb75760d64a340bedfd32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8352bdefe93031e6475a073f110d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c15ebb781c0ac7f62b747426661011556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8449fba961b0586a4b53ee7a43b87e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869668ac4ecb23c4098137e03e1c2009558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6b541bd66dd5dd1140901fbe2f172559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802f8b74602a7c826d26fc953dd5a55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c75d5f00cca3c8c3da52726f277778561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde621ffb08b3cb7d703763d07454a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712028fda44ad3801b8b5c18bebb0b63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08057211a28492fe864f859cc56f766564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d06b78df7c49797e3c57f92f63267565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69179ae4a13cd62cb9107126601b2b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c145e10443b1f307266d02fac57a60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f88958a4e95df6ed76fe1820bfffcd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98c195998efa08637cd46385d3e176569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80bc65fbda8eaa18b42c63c6eaa940570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b110211068320b33590a1f0c6d7583571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883a4e24188fd516cd8b16c891b587a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c39c2a4beed9012db71f5773821255573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c83bcf6857c92c9b660532a63e173c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadc8d91a09e81feef28427ff2a06ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8228945db9c8f888f12a78bbd5e72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77b4e8f77b9921494789495e538478577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b99b44ccd91a130299f12c1c3e8bb8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25640ac0306a8536cea3f928f7a03f1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d834cd7b2158ddee9f92892c865e38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7c999471182416e19d50936627a6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dbbe8cf74dddd177c86600c705aea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728849e99b4a338499b38851476b209583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098c1b4d566fe2e325b81747386de05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15295e769f49b8f92df4d5f334b49b19585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbada87e8d4b12d5ed2da20a330ff9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9d900a13e95172c9409ad4f9b5d17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996733e23eb7850ff97335adbd2b2a07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89740782182e8f12fba71494517cf34e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9284afdc2b5e1b8942888726c35ff590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21f692adf138688d6d99aaa1a1229b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dfa35a4a393f6b5d427eba9a407db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07904931681df8b46d421fd2778ee6e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfa910208a02c70a13e55f25c2571c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62937bc3b2cf2f04fc0ddccdbce662bf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f440087384100ac9e5435b6d68d3be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fff92d29eba88602102be3e38ded6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681511a3595349bf8e65d744aca972f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72da17c3edf6a2e3b789682ec236113599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998e0c4fcd016e991ea26199f2ec4b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358e238e7b118bff0e028e849401523601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb049d2704208d803ef36610c44a9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad887b85eedee40fd6f3736d1269db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ce10ba7d253a73263255e59269c6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6ccb5af091d94798b3315fc3933ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa9ecdf240f664929f4981666ed118606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24f8c4aa7deed13b17fd17c0423cca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdae5fa393701b42f6e696db8db33f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf7528a8301283fd60f655fd580b77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267923b1bc4a7b27593f980d0621129d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235cd651d38836bb8671b4fad788e9d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5348ab15292a95a208a0746dc57fb47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a568b0b2b1b2381cc3eab126bb71b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5266b94e8200d8d59adcccff11b44b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6523c5d050bae7c34c5da93fc2c4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d557e87eed3caa451ebe2c765243511616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ba5bb719efc19a491547acb46480617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5d33e7951c9e343e90572e6faed28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f08fd2720b77c7893282bccd7c8dbd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7ba823c0f20c9e583c2516b4869a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45808e06ac13537f89a91e7bb982376621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55116f061306fb69bb4b1a27786140ea622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304217dc8405ebbaf4d1bba5476c788623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16fc0f3bf628ae728ac55176392edf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037c2fc2bb0a5e80d06e5b97c5d47f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43555d4a9ea5bc6fcbcf7b657278266626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293667508ed32878c7722d2a8a6210a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c225cbab5f32451c44bf2c133055a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871b1991432173eeae962ade52742f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338079bcbe7c88a61df071b7e27eaba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e423fdbeef030b83d4a1b3bbc5c9dd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e0c59c5967e139c0d8ea8bbe3fb7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a9ff9b19076d393b78332b70d9d10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ea2e16a5be72ea2d2d6f573113c33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f90b0f88a3d51364c9829aa411fd0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf04b52a0440e1dc13a2941e3847a00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb81c7cec70574069e83eff2d43fe7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382c528b169467a37db5c031319e517638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bf819162e53950d1ac5b79fa3b4b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737530c149a1f049c1a033ad8191f8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb7aef5c0dd89643d8145317bbdb25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee397d0dfbbaf65d24c1f457ba77e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaa45f92dfb7b740fd9aae9efca978643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae45e90ea359f77c001bae80ba4677644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa4420e25981b877622a66412216a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d128b84d666de8c081fb64fa452e9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111e127773d52be59bf1d038981a3ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11f8e2b4955d647ecb4e6f20fb8e06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86823dad3d7454462c410ef143e04d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d293ec896fc193f348ac63f1e8e76650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59170df7786471d5f9fa93a54229eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf8c982e8e8c26084d986f50c97008652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d75c292fa5bb07c604033f82adb12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b7e06c4e0147f51e84cf51b252708654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212876d07e99f5ff75a47b9e172e9d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03de86ca3cb0aca2f893f147e1ec05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1bcf9b372e1a9323a0bce48eb6910657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195c344a985c8bbc9eceff072ee7351658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ae2235c35ee1d9fbe6f5062c06ded659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74407657e58e915c313d2aa1ef51dbb5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e88f61c785e1ef19982944c611edc6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07326bebff504ab162a8d3fda4c23be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caf58dcbcdc8275ea85a409f6d5b92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5616869adbf72147948e4ddcdb1b809664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5fc7d50bf878f314e70649acfcaa5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1d5090dfb085909bd560a1609762c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d3ff721e471f193fcdc8f25e49039667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feb5206e2d124d6cf883ce7ad6f80c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5430a9a29cb5f72c472a5267f39ea3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754f01d836d7c3a6da2e28dfb3994e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d2241e6701949010b659a0f3b681a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dabbff96e8efbf5be6a89dea0f9729672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f24459f39194a42bc2b34d43507420673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55d6fd5b78b77c92db411a304fe4f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880aaa9df819c64ba5f287ec562fcb4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab6f126b1290bc6d9cbceaed76fcc8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffc0c88e813e5e506a6ccce17fb7f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e114130ffc7881bc2668b3a499ce824678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2a4385948660a54fcd9d8968dda9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f73d5eafbac4ff4b9278fa202a6fce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865f95f68f68bece376c1e98ac5c2fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df22268e505e4afdcf837aef215f06e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949084ac36d24dffbe5c4af0d826ea6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0168b1a4b9b53080ce7d60eb831740a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27062b1ff863cba13787928da84cf75f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bf3cb584cf27710e5310743b2fef5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0772270d1cf91ee3e083b6f1d4c4930687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af4a20b31e3e14b4a15a2a5b8917d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4e3f1f8cfdf2cd3590af419d305de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96096c5f80f427ddd4463b300d4a5f5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a20a98a824a3f3cfd904bf81ea6f41691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d84692fa2ed60f7dfaeb711baf9aa0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9eccdd4fc1d70ba5b41853a0a95cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fff63a93706aee92f3e735ab4acc7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ea6c21539c865d742be5f24b1c5ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd961206eaf904ac930a552506e364696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc673622468b7440678c62f91e2d27697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a69a440a64d23286e4f372df273700698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28704a0e5e1a9345516be9599771583699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6fa5b67e1fbbb7e00ec4f25c3f54d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afa6f1d9bdb793e2bc7da3b147a565701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d056e18728c6094bc7d84155cf3a44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472760464dd178aec5be038e67681daa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45405493466bffdaa4507337d51a55e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98911bb9057670dfc557e9cb7d862675705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c978d50bdb4aaee9a5633c97c94dace706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44630dbb37b1e9d8a51af31e53331b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93ded7ed28c06bab674eb84af051e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32561638138d2954251fa0c41578a70a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466160ff34b6f627c5dc1dbcf01b86c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9f81ee33f4a7c44a99c71832f4e58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e31aad1ba33f6cd93a4b7ebcffd20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057aa696407e0378e9410d01b05139f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d2abda2f4f63b10c8aa3903fd4434714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5b49898d10d8bb6abdf4133083f8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69253fbd3f3559f3ecd6403a27543c4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668b7281d94d8fd87587e8ea4c3b0f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d103ed8038e768088c30280f67f8359718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a05aac369e7535e1b7e5ef41752dd5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2c6115a16d0a76f7e3af79a1cf67e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afcf51a1840543ea1fa9dd1c2f0a09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f595e124a8c407a738cbe2ce305a1cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3edc91c971b4ce0b3ce6c1e959248e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9a77666104e446f911db593f9b506724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ec18c95643527ca33ddcd9e628084725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1bb0fd2f6137adf2222faf00567d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7c1c32e57233e1cb17f19c4ca9e73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea2af4d24e61fb04948f1f1e22b16a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeb004d6503effa59d93801a5bc857729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c91fd8c8f10d039bfc05171fabdd1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfb5a293c8b43983fd6d5def94e191731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d05f3bbce600f7a85bd925708d7de9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369f3536d86b288d6f156c8889766af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505ba773fdd35d774be02d98fba1dee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ceddb37a2009faeb9ccc552850a93735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c82c3e60d02e691efc8582464af125736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819a037deb11ea43426f8424f288d79737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bab681cc5a26b5bcf9fc3f11192755738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17847b10eb5368ecb53de867bb9596bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc18ad062f044d8e3f12b05935c6417740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24d5e4e88d6fd9f2b8273449af5b04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945afde026352acbee458dac6769c376742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560c83d4e55c57fc4183980fd43a604743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbe6f1c3768df47af6ef46b55686c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704987c444be15cdc5da78ce4795ada745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d161cddeedaa9a10643725489eafd9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dead139f8352a076272d3c282041ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e5ffdbb685a8d04174c0f869fbf97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42a33f6c40522cb3fcaced7297c31a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd3043af38a7b2cd4b953214c96c13750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b159778481798df3a64653980d4180751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1bce564649357abee905382023610752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f442fa1ac134cfd35bb57bdb98ac68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13217a1810f27f9b1441bf5363f3c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e67a387c6c02649861c9e8c037fe3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c84f2476b98167981ae9e68dd94e28756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60fb290a4cee47c372d39b321e4bec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc717b283f0503a88536de11de4bcc1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6314e8127a2d5fd7fc188b339ead4d4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba599c6c31bb5cb20ee971ebdca228760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9392e438a88058785be99f04004636761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0722a5136d051b77dc0a26b540086762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82896c37b21c447096f0c33976e8cc18763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680101350d8a331fa92619bc1a39dd9e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f737bd320bb7e6b13b408fda41fd0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790fec105dac3ff12c9c89277056bc3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685d2d312c6832cc1f5272799d65ace767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a2d54ba94d9882aaff0f291905e61768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194f5c7214df56bf7289ac8de58ea6e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59458b1cc598f76e7ffe1c26722c10ae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36597adc23beba34651377b741c4096771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec854b2027982b263112cf82e827af9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de77ec982cea62349503086905cde3a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f6cc10ccf0e59f48a58c43cc04365774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738c968732d0a5d57ddaf1efbf17be775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92604fdaee050a900ef247681bbd63ce776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380adcfb49e5c4f84680238889ef7e5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4ac094cd27e3bf204a36d9dc7c470778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77a5d616d7930ef67eb63aed5c5f3e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecd82aa19e2df2e065b2aeb7f66143780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e19a6689e9a4bc8946f6aa1d9022781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564b70c38e4ad3a3f7a86c23f1e95a3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b5c17992936b81b5a50090ff8a175783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92264fd2ce8950d5c0fc424c9a51d813784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf1974c26459578324969db5317604785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31ff0418203ab480c7ff9281591116786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fe0b2ce4b4c204c6561cb6885f192787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db9b3058e8d1dc5bd14bd7aaea2a56788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01552e19b2ff3db93ff3384d7f85ea789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6e6f1b95420c7d462522df07f134b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe863a38ed19da5186a6ae4534890c0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6957793d5d20046aa879e2b6eb03e66792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e049cd660c76d730dab659dc948d14793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e5c203536ddb36347b0cf4f0a018f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6dcb4f284fabbd5f1c9a40b9e3253795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb572617f4e10f03320bda6107f12f69796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c115b9a5a63aaea5731beda42c729797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1a7e5a49a891de07494b13ee06207798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad148f024aa021a570dc82a3228b40799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700baf397edfeb06a330be37bc8cf78800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716086500282b31b4e0c12b8cd5e2fe801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83f67642357135c2541c30c7c02ae7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4ed2ab104172938a38bd6506f1129803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e969afbc6d9670fd5445c8532292c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3bd949adec54b1b4e162d5afdef0f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceba7dd82628333e1aff2c5e2e9ef38806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e626b42b23d8a451dff1747b8076a8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6099a630a6e16a957709c5a440cab3b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5cb7cf8a912848fa9a64a13ca5e4a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127fa4921867524d6f1703914d4adff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d76e8c5151c0f9fd967918769c8a6a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d4c4de4e971653c6659e043167fd1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f61e5fe1fa6e6cb625d46b14c9c98813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec359d6416152c068d1eb6aec5ef52814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15389affefdfeb13f7b07b5281456133815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f9119adcb89cad616dff77db07f5a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b441d82605e58c09c82dd1a1d532d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca22840e9d22f03e868437d973e297e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef6c87427c43c3a0bb75578eb73fc9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d884ebb4a0f8f693028bf1499ca35e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dba5d71b47c9d07549b2243bfdf619821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac22e61a60a4ce6acbcb4d259b2a90f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89271c9955784c8a6216fe7a629b0dc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485254290677a805ddcee51d3070391824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb88a9905e17373530c23e779333e24825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7435adeec453683f57c03f10d7512d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830958a5a611120b9a9a277b752d5f9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4bdb200bbd950157460bfd0a7af39828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec7304c731b647cc7378192a69a4d0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0ce99928d08c89d0e529bb1ca6f98830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adab96ddcd4b5c2102547847beba08c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaf119bb24645e1023d2a46011bd81832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ec904be80ca145f2d4ceed2fe6bd7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e773579f0ddd610105617c7d8f102c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94354bbe3e7000c05b8c87a8bc7f211835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e09e48af734c69898164d97a49176836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c28bf4752c688610460d6985ae88b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46b2a2cca486057091bd15c14f36a2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaae16d842468ee4b651ec79fa35fd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec78a75f748a0c277d0155e95ccd71840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398d504ac201d672dede1ff897fa792841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c5d51b5cfcee02d2f30260bb4ec6a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d7efb6eb446ffe4b9160cc9865f3f843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f79c7e1cbcf0b106cba21f3b55544e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b02f919ea786ac157dfa6a6f04e0252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137a6b4e99c1b54a30655f3d275b2673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92585248df52fdf851fd924d950f81174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2e8d5bdb31de457945834b259b27d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6554ea43f84bef233a51bce64333a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48deaa908b78e1b73aac58a0910b56f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150645b8cbfcb208b4399711b55cb708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18eccba7caa1b22f6a11c1822d14529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558243594f36410a72c03a9bef9c27710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f1f229194f1808732e40de3505aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e581efb88caff3969dbdfed8ca26ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94defd3fca76179bc4cdc67c9cf193113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760721e5989c3201b01cdf3598ec083914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae922a1bb23d50ba787cd9437bb6f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572257ac7b86783386bf3351963d0f6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952452e4d5230ecec35cc508e2df07c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e35b87d486b11bc78cbe472979ebdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e88fb2255ae5618b37967a0e1691a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970adefe7668724c6660d9dc76743b3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92992dca836de71993eb04720f497c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868921a28ec031a0030cb6be7b9340522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edc8f7faa87f148cd1f4ba3a586a3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df05207dca2e66b7e791c09e952e43424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bce6c112a0f72d447d76588eea50a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a13fae84a1da2852f383caf711472f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c8755df3652aec9ec1287df432cc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e273522e7d1f6bea4d66241ae5676828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b8e46fb9322a94ee44ad596e2e31629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbd1463cb8ee63a1da75336d16205930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af9f4ccb2d37e71d70b7ce3538522331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993de78fa36f28f5b2531c00685b638532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d9d2565f1eecf358fe08bf888346533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5a774c1757b76e2e1799c54b4001334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63abfa5135360449dd16e9317e4a7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d67f1813eb6ab68df7c727d0bb71f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7829b3a594780e820df438308727837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c14d79f1529c76455d659015dcba638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e74248e3a8d14e65be352e7b0bd5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e6d988fd206e36dc1cbaa685ebd4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8e8018588635867802fde36a355cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fc35ddac8e92a704306b5ed8389a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f32efcf1fad3a709fda2887d8816de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341acd88fcdf732262091300f8ee948144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba3e2bf476631aef1f7b159569291045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e9a9594c2c2c6904c95e7d0e0907f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18157b34a9d28ea99e423e7c55a53b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69582640f9eff938e2c5359f5a526548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d71a30e943fa7cb5b82a34436cf2c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba68dd9872a7741e3d966c92c494db250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca0d4eb26eadcf29f3f4a77cf50ed451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47d29c0c2291e71ff1f26163ddabc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852bba952fd80000a4c8114578e428653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa5644b0688e3fbcff8aac9c873b1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b7f026743085831570606f609c10855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd0249b2e720ef0501ab774670cc1956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eddb35c5c04955315636967b4ea64357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23813551e0c9f16bc0612bb7c4f467358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79d5c07323b5da1092be93174ce07859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbacec82950bcf45f1ccc4e6de5f6860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cb5f1df898e1086345425c353214761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bde2a898ef06a5e5236fd1df1a82b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13518376f39fd19f0631be20c7ce2c7a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f35c76f9db4a85e0eff3f3028b97d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbf0a7295221eaff8986e15fa4480865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff311d275fc578584fbe501178bcc43766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9a483aa7ef0ac77c418feabee727267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b1b5f6366dc20d2a25d94875c579f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da8a8987a357f9cb1adb63f2e3c8cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69627e81a09b68059d2425b4b0c3af9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a6797e780deb7425cdd4bf03ac85271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a81a7d4f07c6716200a3f7568068e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a541bdc8532fc09f3fd9d8fd3f4c22673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a067bb2e69b5064737e681b0cd58074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dedecd4198e6f61c9f7ca56294629675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b40960e69d3982e20ee7390a1cbd7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fdc22019472a812e2c5b9a6d792e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae05397f6a59f93093dc44e04b292a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68595744b64a57617b5c59673a4b724879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331c2e9f86c8c696aa11bd5eaed195180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434511b7a6e8da275f2fe9b244a4b2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05c39caa01a54c8d00ae2b921bf6d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84300a487a72b87fe38703c2ebe87fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003fffbfa2948df62998dd709871b1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fa28d0a281533839fa45cb0672a6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb404a235cc49b1deb12e9b35b0c28686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ebfe15896299f62ba1bb09940354387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4203e1a6478185f3a0cb887517f5c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db77001c2d5bae35b2349038d5aa64f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c926922b9dac4aea9d85a3b83b5c89590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b5167184cb606ae2316db9b10dc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97f8e0313b64324a5e9de662ad3d5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1beee58e0b45566b9f84608eb60a3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d701a474c6f22ea9340389440beddb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e80ac961b5bc5b4bb786b62258281a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29615fdb9375eec7dd80b80692a7d4d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aca02156daaf13a3b49c912ca873f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0c0e3f617a6270c19c63a6683a57698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b9eb8565581c0c26841c6c0b5d7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4823c1e7f211d437d0bb1b73fbc6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdb0afcacdf22b36e91f5583cf9cd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d31c477a4f09572834552192def79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056be9d0a0771259710a5d251e214e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364e3241ffc243dd758ca6310ceef39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc70eeae8c2e471646aee6599345c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063f8491dc424bb1b65ff1cd39deed3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4510189d8deaecaf10d28565f78a48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90043cb7cb8a86860c12f7abe5be81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0d0ed14bfc0516ddf1bd96395f2cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfc6978e22ca82af56ea45c7dbae09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d2af927ced67a6232d2c4f6533192111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8611f1572cf2c988ae68764f9f9276e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ead62d063d203e9193292fea8b0739113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315d8cab9c77e6b7aca80677434b4d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde103ca02dd07762d2df22a8e44f46d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabdbe1b3b16047b4ef9047ece98eab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf27fc0c4ff4f7ba672760c09c6f8c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351924fa7c9c5bdada6b27f76c3dee5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743fa839a727fc9e63661b928e0805c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe82bc0b33223d62e1205bf65a2410120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff9225e8cc838e737010fdb5e235aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534f87956b8b4feea6fe94c878a5528122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb4133aa3574e487c9eb15d745dce5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7012490226772b67fb59f1e43230a45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1dcc15794e5888122b2efd415ced7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cae654441d611fe60e8799ef3d08b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766421d0f25f773f41361e97bc091cd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85254f87d9580f628581e4f705f12c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d02cb4dc0e16db170b52f99976efc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a6323c92750c4c341f72690a4325d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff09ee833048d422c530bbfc2d0cf44131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155b7fe6b365de9054365b64b0eb8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c0074094d02e2604b450b5b8a8840133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e9bce0adffb65cdb97c287da20308134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877df274423acce42fd59db6778b986c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250921fb51c614b45d5c5b4d2855f20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa19d73b5fec9e5fdbe292d58e71249137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda299c39394809b72ffd18f0fb4ec3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4f0af7f0c1db81c97a477c9299a95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f4ad25ad95897ae34aa4ac01b4603140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc730f8554cf79aeb7588524e8818153141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c52e285cee77288a150c1ad2a22b2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8b068b92e2d2286832d9c8cb33812143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39edfd52db5b60a0b8069452b78b07f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f5ec1c3a4fc7645d67901b181eba2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0539ac6f8504bc2863db28f8fe3ac6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b2ec97d920cb5f6e1e040a759c265147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107284fc882f55b6f85b5627d9d8f961148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e56bceae813dbeba669deb052f8af3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89b2074dc81eeeaaf64d02922ba8e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3928bbe78e09e173b4adc24e9b104c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791548b1c90916880985d54c5683fbfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b692954867607394425cac516db30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230c22268007dc40caf1ae76c0febd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fff1e0b91ea219a16f27b734c4b5c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7c85522cdb38750e8400b202d2ff4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e4e663b673b91f805a9fde437068f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e6161c7fe50d89f73ef62cef8257d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7c71dd3e6d32a08b1040fc2ead95f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e783f250bbc8a4561f6c388c92db82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f5b35f36952c248e86d17d8d882fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45527840aebfd24ab6b56f8298ae4e2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbfca90730f74fff90d1655c38b678163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee75ab21fa0aa74f0e544ed4602406b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b222e806a47eba242492027c3d02d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a08960359211fededb790f3c4b89c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec7f316e19725d14e70f3681d7d3d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c0c7ddbf913b7e99c05c85f91efd3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82a68b3c4ce8564ab2440c6be1a69f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcf07e9cef306fbad5130fd6cae463170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad773f166582908c1d0d0e4f567c5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb7c885f19264aa556b1316d0f5562172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b2eb092cd76d9f43a8adb831c8687173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32057b8fc2dd896a8c857778cc674b7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df41eee5a9bb2f16fcf26915ce28c91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c4e9c279a7bde26ab223165977737176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4007f94755379b2bf7b900239ba032177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affce5765f3481989198ec63c3456fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb190714c2397a1fb88721a36e1b74a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a09754f6db3b97d8f1eadd8fc8292e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28018d82354f1b736b363f17e78dd030181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d263ae9f13da95710b622f3ee4e3f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0be95ea832b0875b45ae8169e3ec6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d1903e7da6986371d056e59b3b216184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620aaee03144604b6de164f179f71df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2afb8df85aaefcf7f32f47c2191092186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58a481dfad38f369ffdd9c405e466f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ffacb5d101e381e6b4dbe27dc3644188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99737852e4edb6778ecfaa906ff29251189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca63ce52097eb9c06afc801bab0944190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d7f5149e9c8ea275d067cfb86db3f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5a33690e4dd6f92c01ef3a1fe939c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d376287cc88923ae699bc6fc4d35db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba001df93f3eb30fd01c42ecefada13f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3881da12c6d76adda479fae02e2c30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888f73dacf7550c7ed211e69e02ab83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1a2f2a8a4fa11ca6ef7de308928a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf941ac59e27b869e69d3e41eeb69d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e2903132a2bfcbd33f5e5ac38ec49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3537a884f3e889b425d497b66b3996200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46b2b8b26f14f7101ed5cc49890fbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3f596c024d69de2d48c6ed60ee20a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f31b42f45602774f3d239431fd5a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf290e67f3eebdf57e02098b4eb275204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa457f9929e212b5329b3b26e5c4d8aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30a14337dcb73948f7dc4bf2577c66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc69089059d2ba608d0cd4dc0454ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2484a76a5ed8bf9e84b0fffac55be5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab01b7902407c3e9890ff1bdf5d5563209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8353726ec6a9272c39aaff3f4d777210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5706e5f69fd620fa134f6dafc3bb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe25e33a4f85d410c0528da2380672b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298f2e32367a992a4ba351e120bb41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e186074d8138ad28eb0328d4f277bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833076921afafdee0bf58f36e320d718215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5c54e1a88d1a764604d7e91f3fb8d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b141fef39019165bc4324d0ced73d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85b360374113aebc1727dc294894ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008639c3a8dc9d2098dd8212015b0f73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22446a4e27ffa92801402091fb7072bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105a17b840d1a5ae5573637d1dc9976221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec231608779d3cc0ca8c59e018d5d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73933dc8bbff60920797c71c535e8bcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d23c7fbbb02765e6c580281ac561dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e97d4aa3a3bdbba8b85a03824fb8ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e6d3cb96928799092a9bb7bc9606f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d5e5f85e371da1cc85cee7c056771227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ba048dcfc318ed0c6615f0fcb08d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9edd85d6e8febdffdd235dd62fc05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79814ad66e6607944fd45077ee310c5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1229033c91dedda2a02f66e227f4ef2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb0d50736dd59341ea464a2945ad94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262b4e65c51df96812fe5e684a75122233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ae1f0e5de2ee93315893fdbbfc606234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f06f864fb138467b42efda67211b85235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1209d4a0182fc347e37e3bb5bd1a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10a9214f1ac02c8ac20c4eaa2f62c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932477d340cbac9d84ab46f06ad1af36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6a51850675fa75adb778d3fce5610239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78e7b8a3c93108b2e4f1193c1ff077240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddffcf84401b4f8d6c7bdb84295f835241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81307755bf1e0d282fc196fd2e2e163242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e050830865c34eaefc57df95de2fb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc60df89c0617c66b7631a3e04e9e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b926ac0d45abd6d4a4f7a638b6f3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef1bf9ae905f39681e67592378b5e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298176c6dacf55d5f82b75a1685b62a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fae0fdf4a19d478ba4688138cf460248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862d8a713abf8a97efe0ef7cc5197cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579183029c968844042a91494f3705d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec25c1b6a37f9b3d8838cbf7afb79d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d9ec14525ad5e1270b38303152dd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5e7710c3cbc536dfb8fb2eb278aaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5168ca7ad17dc36aff42b6046181a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8aa8af697a60f6eea1e56c4743203255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7cb5296aab72e49f60a20329a70bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b2109ad1ff840d810dcead9b97f0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d495b6b421bacf94da496a60227b12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb16772a4a6e07d121f934545ad24db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304908802289f7c09cc1c546ee8c15ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48447346ae4872fb8ebfac515a352e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095a7b7510d44c100bddec88125ff3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7312bc3defdf082cfb16ef75d28c45f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fd1382df5b42da9871be03101c20e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e515804af0f49c5c5e88983e1517d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64580eb39eb579f14042a151c9c3df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4477de4ae85c8cbeb8769c7bbec1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092f9fcd66f630789589a9e74c921c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2888e3be92d199aba6990927a7e31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df361db9bd4e476ddeb2a62ac1069406270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d547b1ec50f2de6d80024fa071c6fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06818b4cfe1ca6daf4e53192c19aed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce490b49c5bd894b3e381f107877d7a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21bd23d6eecf6438ba66970aa59fe6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2d75a999a26f9713c96bb73c7d5b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738bd7199743c00d45328867593e64a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814649a9075092d90a3524cdcb04f2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843cc314dc40320c8e63ee7212feb36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d0e81a15681425a60d20953acc1a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6401afec2366670ec2ecc1c2f4465280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fa03eb4402a55282ec813d97dfe49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4f36f8f4abb9aedc90031b40dec3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34132aaa5f370c89bdd503aee116203283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0303c1b0761c331f5b44ea9003394284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b736d2b5489df12c42feec1c76ce9db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0d0e12d65f0386eed99a14b299db9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef33cdb65d14c5d8ffdaf6ca547ad1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac423ccadd3cccd6a1b4b0d373242cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71d4bd3c7c8ba1dfb163bf460338c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700e32dbbd47fe3aa537db62f9c018c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93035477460e2c647fe82914e0dd1ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e69e9e6800c336dbb1b11cf704504f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660690c4cf2d76371d1fd384e85a90f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c19dfd42af9e4da8279a87194f3194294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0202b7d605d928e12931e881d2e9e68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad8df1ecd10fee2862c70308efda4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9adc3bb7eb172e767137edc7d2505297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a02ac32dce947b46a1d799f94a0c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f92af614b9359422ac0a0a3b01d04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a76cdc3f9af269116971ad09e39fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d6590c37a3af864935b1bb7b39661301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca4958b93b60a25b18495d5400a297302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77a054e46120a29650ea0fadd8e456303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f60894837435201bf167a186dcdae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a299aeca0e5f2e300d2f8f88ed1ecb4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46f7f15f8ce7ccb0fd389b43501519306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67702862f6a3170625d5665cb827765a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc744387f2aef9a2c3679d16cc0077308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f433897277632c0e2f14cf2de87d8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5541a20a5347c8c0a53c2c97709e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665cae5e4d8263b8f6c6ba38b9613e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a496998127271c081cee9ad1d961d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b639929570ef1e876716324de9cab0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfbbd84dbda521fb30cff23ceeec53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98465a41ba89827fd2b05f168400c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e54b0d0312904501bfc8bcd2da7cfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54243307e38da5c0cb87197808f71917317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511c62a26b653fc0c68aec287257095318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f59aa17176f19497dbeac9e09bae72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e029abaa494ceba0509fbdf4bb27305320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc440dfe122e5259beebdbfb7e084cf6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadfa1223c478bb5e136b7d034599a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5a84631f81d1542a8e7ac80a6e4e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc36451799e9fa4e54c4e7e293a3cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb57e3a8a4d022b8f7af72f5925235325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e2b7c29a29a43cee36b733facd7d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210632d6b26bfd27220e93116e3a908327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917e9bedaf6bfd0499267c36023b233328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b759bdcfa5b671a475d8afa09025a4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a4acd94d0d21fd3b6bec9f4ce21ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a7db3c3123631496e02f322e6e856331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9497f8bd28477867aef245bda9bf1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf35c1e6c2d97360fdb992fac439cae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c34273fcd37b2d1dc3f1cece6d603334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cca4257c3059fa8c5f66e52263d1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb4c4c394210d220733b286645f2e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968df56e11cb50dfd693f1862622ff8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fc4d6c89fc6c15451be2372f1a3e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec688d2c944ed4a184ca2990ca555e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831b02a0ebddcbe7e0c8eeb3ce69ebc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0557fe5726be026023da7e038bed5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154031527acfade2005782ef961bcbb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412601573c2bee0f9f1c5bd43573f7d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d83470955a9084e75cb7399cd40e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de848fd875b6be1c2badb56eb3489d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb41abd3b9699a8f81650d50774c691346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47c28456283164607f703a68607202347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4bfeb3f1f07dc167d92f19af868f65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e8d069e532b541548401f00ec59cb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ef3022e801cd6b5c22f549d1985e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e82099254c9b97461a431f6f40d1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e44d5da108dd0a0fc4f8c7869590c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa04d52f0f828a3ff49c8280ab883b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc303a9d857d5df69cac34e70734264a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd693843d6b3091041ca8fbb8ebcf3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc552bda95f948c029ef7b7c8ee2849356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271668c3fcdc9b379ce95910e28891db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6765157c643d5bddfecf0c87deb0be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531015ae4a18f09d916abfd2c9c8b5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4920a4f6e257c790ec7e3f39c10f54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77b07da7ac4d31eb73872c76ac639361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891481298772e9ac874eaa4fde3e88c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f590e52823d37bbfbf2f8e1748bf31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445e6d9caa142b1a2131581c99bf797364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33254e81b288194fc69fe45dcc72a491365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9b52b158cc26aa0ca1cc480ffbc02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95cb12eeb25eca1b415920777179e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb6e6b22058311618abb1e89a212a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11fb471857df6ec0da6a63a9e72052369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89776063d1d467c91bdc2d4359ff5cec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c428cdb9a73ac0407171eec874d6c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181eee53fac2e0fae3d5e884a52df90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c1e8533fb74d17b59beb2940bfdff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b200eec092211edd955a07eb0e931374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9793d0dd94a1dd1caa680cfe5788e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489d2e78e3772fee27aba25e9e4ecdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07106e14808ee0ebf643c4e5b0accb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a8825c6ce486cfcfa469bf761aa0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d2d75effb162329d26875e4b1e6ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3682d45aa58c6dabc5e7b8966c0e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70054ee0aac4c1489a2b6dbd0ccdc9f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdc7798474a12756dd92b90359bdf2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c527b179ea85533c8864d6c80f2000b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05621ba2acb8ddc19067eb7d39d4b17c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67abc610be56d38eda01d05d9905aa3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5080d3c68bd23ebeaa5d193fc6c0320386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72fee55a270cbc7bf2fbdc33b9f900387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a6cd3960682910e4158b6e4da2b1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b4d59e9547a8b30dc0990f9cbe721389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a86d75463456ce677e7f8303e9d1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb0f57e44f7098cfc9ac9fdddc04c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7ef9df9935e5878b994432e8922da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c786119bee65cbc4920ccf83e64d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a270f723bd4806db74daf55c25c2590394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd92c393f18fa039f4b9bdba1bb12cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6144b35432ed9412b387c07da79a19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e8e9705c1611bbba8769bbc48612e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e99a2a5864306f191759dd1482d552398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a703c93ebb86afb985f1ad9fa1918399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ccec01262dbe0c3f11753890ea84c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01f9a735638d832e4d9ec3284e107d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff4abfda8baadf8a01f46df314ad5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750bc3534bb241dd22a8a2628347b5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af43de34112e27a34eb9708ba62d480404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e310a90320919127b78e755c17995ee405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471486f07062cf30454931951db7dce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d14c3d6c794231f3ba1b86502ec982407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640b80ea2ff7a86a50ab0d0b7810a64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e7c2143699d8acb8b7a406b7d6b34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc42b3a861c75310b6561ec02e05e14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f857e0712a41b20d994cf84270848411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aa9762f89dc71a59781cb2304e3a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03826cee6241d5e58d55a14eaeecd22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5eb454895d9590e01bafbbcde581a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7100c7353f90c83133b138000445f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1a20b8ce6fdf71832e180ecec1bec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79049c52a32faf2a2c0b9e1cf379c4ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59059eef3a2058dcd96ea6004805152418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0a2ae8f84b865b8ebd81a4658c737419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b651c43bf09401e24a7f288944525f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1587df4101174ff59b328da1c41e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d50a6e590e8b0c947b817b3f36774422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362104f186b63136eb2474cbd159624d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1f59c11c2b7dc7255eb83d2d99c14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6077010c7fe5db9f841b9624481fde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16284ae73a7cf99c60ffe09a26812953426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8ed4e84d018085a9674dca6a12ed0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef064ccfff2d079a485fba33e556b1e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfa49e219d30845d98e0b80feecd8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da72bee87e87d5a94a761c16099ade6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f3022c06490585e8f16f6f1056d6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649ac2fceb927b3e5b94544cc7a14a6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00828734b93427bf9afa0c4de273f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8123cb4b2b28300967230a57959e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c225f5bffda2f054e62cc074283c56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e811ac8a8fb369260979b13d9f26919436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bdd43e39925e1f744eb3e022c48b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79209ffcacb2f2795f2ffb1ab55cbce9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8fac5c4cb814a0ceda60029a7d25b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1123eb0f212f3fc2b5f33f27670b56a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1baf6ebf5134bf08c05f678deef5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35c037b8b74ac0dbd04949db05f311442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1383f7cb35b241a78b82909e0d7691a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126f63f6415c50ac0ba843df77dd6d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a4ac95f4771cc476f3190968be247445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c4af3046728372d8dabc388d1e427446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af291a4f088051048a7c03964541df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d904c28d5a7394b14f88b46eec2f2c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c25106fdfd10f65ad0139f9b66b09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e105aa9a7cff0f47704da5746905d6a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633b6bb46803e43f8ea5afdd5b33c52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4ed9811c45e46d13ba0f4729c0eae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f023b30261ce07b00ba254536ef68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ff82c69f5b49e6a98b505231838b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a23922c26ac9a583ec994e87917b74455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec177817bfb6d30910398b4a6d6094a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21ffe72ca2a418d165faea7055ba55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf0eea1886c54fe03288169831ab35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb2ab40b98356ee7d48d53d8180ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1021136dc3b0d423e7785e983605b19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e703d5f05bdd0d6d1b72042ab9a35b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85790c6674eff16bd090c613660b35e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65882f9358a3ac32fe8af9f174436ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c2576eb71cf1b19212866d7a1907d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3bd87ea3ba27cad0e2988b07a4d36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7e486b7683f8fc954ffdb269c107d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0842628965bd2802b500fece358b2c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476049fab4b3aacab8949d93032eb6cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f869b9e378738b9c32b482aa493c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33679a638f66b85183124a1e31627e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcb0fbb61b9968ea48b7ad1f1e769a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28ad0f5e162f7bf7c20d359e9b0057472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a0097274e8e8e62e4fd2d8cbdacae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df069fac684173b6a0aa7814e2c645a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448b13cd290b307f64bb5788d0c8cb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22370ef0bca364ec4beda7eb3ffe505476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52274972a345641d4a0b6468497d2af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f63969167213590a98876b4b8acc3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21477391a58630644a42e8d6524e0a4c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97442a56d69d2df0b8c2fb8f3a31676480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07341befde42a3f7238064970c3889481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca07130afc3f7ec1a0e6d2b9e20ef8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385be764cc2cfc828e63d4d30d5ee3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf56acfd0783afdcdf9e08982d2cdb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc076efdd4d302f1a262ae96037991485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5cf3726c1af18d62fd480edc22dfe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6acfe7279cf0801a85206ae4e7270487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853f9f6a4c6cf0be88ee7482bb5caf3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b6437c2f8d9ec052ab8fa91eef5e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1f7dceddb68fb8572244518fcd418490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c12aba116ad82bcb42db7fbad0f4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dfe65bee5122593a462e98c58aaef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20135f47e9966ab9162d7db13da4ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e0b755e74603d2df3f14d49f93ff1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a86bc35d2002e17e31d1fb5e2e8138495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf14f69020d6c76067cd69ccc81f3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2742de833da8bcecb1fea0b67bd31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97541cfdf14aaf20ec229928bbfecf47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fabe27d74d920445d6826e30121b18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e18cb903f143f3722b99f76f63a38f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215c8a0ee182403f9b5f2d52fca6f6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fac2e18f2c6b9170a4503065913a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f8b79bf7c077a2daa3efe42a38efb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b63224a59ac866c99692fc5061cfbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bd8e0a9cec66e40e35834c5a897f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd125890aab214900ec97e71fb0ad9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8261b1028b02604ebba104b664060507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d28bc20cbd83cd01e43936bfffe09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80abb707153c4c9f90593cb236eb1ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c585cc2ce8cb840e1963490795a858f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da9ce5b6b852dc6a8af7b5b1225359511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0d60ee30eb25e5becb5743d312b8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35553d9088738b7ec0106d2542acafa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed66d50e5da57b5cc69ce87f5e4325514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bdae931f91e3c158bb4bdf63afabd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcabeb10f962858709f5d2f9d1ffd79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea395e160091136cd30de1a09c9bd93e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fbbf17e5c89d182224d47d6a62004518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e891f30fcab5577214bd697ee26d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61b65e6b9b4acfbe2651683b8150d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55343bb1af30b135be06f7258bba0f22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23967a26707854527ebfea5919c3a03522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39632df0e613939341fecc770d426e23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd7161ef93e874365e97f385821e21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349351bd554654a0f04fdba1c0d3bf36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dfff4c08ef5c1549cd3dbf2016889526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08ddafbf2b84615d61e4ce70335d41527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5db1515b6c39570c018d359ce2c75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3b2e9d693ebb188b62533bb7323cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7cb3a96190a4498b9288ff2cf7073530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae130e703ccf330139a28b69878533531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203155dcc998e8bdbe6b7713f79ce75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502cea8a9665847f82074e6dd3e2a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c8098fe1044834ca16f2481a08ca5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d81fbbba957172df87a7e85973d513535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905520663a51d3e1be1a745097b4531d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87fe7911bbefe34572574f70211758537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b8c56cf6f27453db29b7d6ab306c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067a3449311cccef2edc650c99b3463539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773cd0b8dda7087652889c096796c52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dac6835e9a021076bfb7439ce2a3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b58a5ccb2d13d7d898b01228775ba1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25751929b3a1c1fd41f3782c4ac67e10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90bf7d48abc881a720bfeea2aff4a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f99cd8ab6d97c4e2eb988fe6e2c393545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0ee2e65d1376d0196c6508cc4ee95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6b2db316878a3d67a0b8ff0859abd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616e01ba7e7308d04d4d90ad7318a44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68e9ffad278e320340f46ba20f84ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060d2fb7068b7d55a99804f8564e1cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09738554a8814b74842a19693aec5d16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf215d820238fa9628c53397858f7c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db12b6cd9f923060c683bc130dce222553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1a4ed0b66d5521c2745a1741873ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12b5c3e37c01394e599bbac057d466555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058b19ea4fcb0eefebb94bfd311099c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bed638890fc8605fe4daa7beee131557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5058b476ca26643c07c936f404b80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d6a86ca26c393c751379e207469f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bcef30c3a2a15e76e2974c44e0078560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07082498f072ac69d65d14ec6623f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36032edac22f35fb30f4a7799aab888a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932af14c759cd16e51cba273d2795ec6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73c56da402d385677ae3c75ad80c0e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4027104a256a6452a484b3b669c0eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11450e740fa0ea7e361f42a4a18a60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43329babc77db02e1c0cef927df22a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d313112a4f74ad43597ebfc179a51ac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f983af11448608a4d3da9e46332321d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb662843d2c9b6d6f8f9fe3ae7f01fb6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911c4f22613303807fac3185d09757571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc0778556288bd5b6e1715f43a4824572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef9045c707d8f2ceb14ce1f05d1cda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0252972ea64520ce8df42c34792207574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57b071a862164f142adeebbf7fcf36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48a833b934bd176a634633a0b29544576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4f955cd1af57b9e1fcfc2d3651192577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1876a927f5320d8a933c1203e90789578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350b7202e721f73443abafe1fab89b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bccb362709b9b12ab52bb08cd579130580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c28256a0e7bcb39806d1e3179f33aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43453cb0153ca2c7150357248d7cd773582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9033ebae13b5af2cdfa446b93303583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157880dc759099a8a28c48d02657af2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee961e5c6c46a4017bc65e4d62b4e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3fd12251f561cc38c208efc61876f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3fedb005cd38bcaea503ad8b27f3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa4955ae35fb919f805d8c377533ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f7e8c99c8b6fc18244c72e15d1ac3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb143794beed57aae2a7aede72078f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbdca84da57f9f13a9d5a0d8a15203591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423ba438c734c3d59119a79307445d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015759911ea26a4c698d475b163be10593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36375b582d16f9b21ebef0f0b81801594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b630b0bbae3e591d22112501ae61b16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc925cd720e2b46c8d1ae9312114252596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517322e2f76d774b9a38fa8330fa782597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a62c07b33514a9869ea34cd9b12cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3f8b4a16d3d5598b477ad57dc6143599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762123af55cc46f7559e0250c319b5da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a612eb3fd8e5c1b347826199407dace601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56372b4f479f5829583fc262f178e2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30288e6feca50e9e85e15daadfb1112603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed74da1b6a913e81fd8cf3d28f6bd4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479655dbef36995272937fceef1d5fe3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d289215fbc752d36de9b922b6016c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d95e9a464f2ed94ee3d697e5c113f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94799ab58ba1fad90fdae4cc24c497dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a85b2fb4079d4e2e764bf4d91a3e0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e370067d195457d9428d25f93edb18a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e456e71280b5c1faea81c9d18efa5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898b9d402bd71cdbd26107f92a235da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a98c874dea59b62be398d035689180613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bd2bc771b6e1f2ec574783da980ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0e772f56c796c065b0b7c16272cda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888744a67b81bd6be036d67a402a256616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9b161abf50745b142bda775c61eb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a9a5856db1fb60e4b58b8503d345b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407ea953c0099b0ba6401b2d4ab3037619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7896d40d435a5013f583b0fbcd7a50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bcebca5bc7578f866912293b21caf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aacfe12f51fdde7247186239489cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0aaaf7b677b3458b5080cb8feea73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370dcb18742d20a3a96e55dc5a852a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455f68965808fb25fed1ad6f81cfad6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10764c6970abaca852b96d0e1dbd85d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fa4e56505e2309a088a93fb0b9127627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4a9075418e320dae1aff0ca7861d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcbd579b1cfa66d5eb14337a4fd02a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3d2ab86077d5d7d67135cd2b95d3b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b52e5037767096e4396caa2c5c918631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4844eb349354c975d79c86ee9c687f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb4d48a28cb308578053416ca996ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bb8b907504e88ca64433bfe5db47a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204048859d58571c3cf9d8792d6c8023635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effda195d29fda214934df14ee4155ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d61e6ace088c2ec212dc318543c369637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d6e43a9e32e7ede2bad15c0a76092638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362fc51096fce81c3e432fa967ab6f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09adb1ddc906562dd575b8362bccaa1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2a042497c06a5a22fa95390b0094e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de03281144fe882a9df2a36ac18da48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd884a579ee794517e0d0e1030196b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fca78c27a57439060fc98bac8ec26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55354a048179ce73b15dcce4e4018645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ca5b2bbca2ca19e7b7c1e3525b4b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71d514b78fdb1503edfc183809d3e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6585d1f679c089695d79946a1b8a194648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1600005ecdd4a0aca5221ad6dc6454649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa3aba57a312176d95eddfa0cd3c5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181630eb0b8f007567ef8773fb316638651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42960e3588f5d41fdb1627d9dd551930652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1a93903f69707c058dd7237e344ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391f0c94d16c8e52a91966975a4bda6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fcab00e912a7711ff5def8dcdacbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934434cbb60074a6259bdb0a4d563a2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667ffb1b31b735335110e1d814ee528657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0392388ed9448476b80fab4ff0378a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33477b8ec45f832c787c09c746f6034c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f6eef8d30fe70bcb0772d9a60589a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19018502eecafc1c8cadeca9e938fb09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbbcfe29f70da019771704566be2c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec8f82dfc88edebefaa3808130e78a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab1a26be3106ddfec6ddbb5ad67f5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a104286121fdb94723bbc88262c8d7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d503cafe9fa614b68e46d640dd225666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397143215599b3bfc88242ff9c8068aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5797919d0b5bcfe563545777ff62e51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1846cc1448e4eb989760b84476083669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02bb6c94385f092d70a674172b0815670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37675c93d8894cb14c9405b6fbe1da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b489f36e82dc0fae4775a14dfe1526a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe8b6147777287d4184f505b9d966c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4040a40fd4e3f4ee64b4b44eb8f69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd43afca547f657275c1449f817a35675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50360985a715f168645b24f9ee3d4a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa895caf25adacbff800313a46db2ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644e3e2b2113c5ac0fa18cd895d7753678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c320e7f95b925ba44ba7b594e614556679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860f9627c082306769bf0a82cae2ce7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df342058ba429ad9c0f87c81e7b90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3cd6bd2fac9dc00ff16e48aa420b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1081146a991191c7de7cb0ca413d42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b594c0265dcf1fd015035f0243ff3ef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bf5bf80a4247a7da9c209879c2b93685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542edc6c718fe75860a95e86675f96a7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d019571e83e68551107e308f560b58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7080819cfe56d436332492dc19336688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9608ed06290229b29b67a63588df2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da3fe33f830c0f1fcb7d962259c998690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bbf6c4e6dccc13b8c8ecde750a202691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c5601417a10087c4fa0de2f53c5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046438fe24628792a0f57baaa928c6f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c268a631eaa1073d9639658f214442694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d570009f26c9222343049a8602231695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f408a7502b2e22efc5ebde52e4a7405696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93143a114eb71848d000a95a6e432692697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3599eeb7d04b34c7a595665891a8f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6306a9aefff10615e3328df7e55178699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77380d905a860e23908bcc93a0dc57c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318de0cc507cc987ae1432ab976d13e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce1661b23d2f7659492b492887cf9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f4bbd8a93143ad8e6440a4d00d02703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a1d6d0f99f0c95d42b5e2f213e376704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a18e786c29f64a8bed05bc264f7cb4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26103ecc6ec2b0d5e6d45ebc3181a9c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e198d05d7f90013da7054f71aa095707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b587046ed51dedf1632ed7db2748d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742ee5b568a21cde49c7491f5ebe7bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197ccf995d93ee418abddb10eb0445f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b169adfa116f246441085b497254aeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26af63130f938a10a3177f6c0b8f521712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d40bd9127065d303d2aa4276225828713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa0314933d6ce9eff7025d8b72d282714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2b7bc465b31b0bd9f7a37b2a391a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190685a7f8dd5e1d2c496fca192ee50e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ecb3cd53f6462901b8a9e301cdde2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bb3b59e281e53469b38710eca59e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db9e313b739b4c082f221d3fa5b2fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107b72a5b566dd1e3674b902a69820f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2b3fd37be2b72b992a5370541216a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32b0c7722f8b52ebfe71d6f09a70d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebb6beab7bfac4a05af130372803c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bc1cccb45b04e6bc005ec80b16504724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718498d82242534ae65c58afaa96274e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03401df03a53d7ea36e2ec63e15616e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fbbd8f6c7779ac0ddca092fdaee97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca2ef787696faf1115b48c7adfeedc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017831817ffc9485a822eea06fcdc0f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b08539e1848daa14683f921675e509730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661a40756e231ffc69856341e50a073731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6f7416b35603015b7e92ded82f18732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739eeac2dab2b901430da493e399807733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df13fd113735d2c39513a2cb32b0ee5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84267e82817594ef28275eca47b65315735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d6823336bf6bd3d96e58508b9dde4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174feebe88850d7c2d29fd29baac716a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217db3d3df072682fb6db167109f6382738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022e3e24e33e54f66edaee49db1524a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a422de3dbc98c71352c68c015d147e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ed46ca02ff186f2a5a92c6567ca3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93980af92a22036691c53d3119afb43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08512d794284b678313d9a57fa07b1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907ffa8102d8f64e71ed3d1c3480158744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e1bd6df59e0d27fd5581ac06627f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e9213042993895e509cc142b24d12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3045b2d6ccb5ee00129296da19f7c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bd5ede9fedbc1e6532f4e07be2491748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652cb0dc7730c902e38d7c87a9bf2a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f37938a6e3710b6dd8c0fba87b45d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c504509acf46738d5db0a62fbf76f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c439829312ac777c4e8227a656cde0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f08e800f50b875481e3ea9d5c362fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132f76dd8bf0c3416d8251569bf1304754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfadd26bf170314b3bda6006d4807e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e5e79b04545c86ffef1e731d9cc24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3aef6dca23c43fd814cb49a364fed757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeb3a5d28eb814265dcb303ce0c605758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78168dd7958ca36dc9432b5139e631a8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c622dab901c41b0743b5ee1a257717b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ec88f6f85616e144f04cee0cc6011761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7f4ee7d8c13861f9a68da9dc8c872762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6f5448dbd505e30152aaa598c41b4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a453bf6bd1ad3ebb463212b5406af764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4b53c2059588d1cdd632a48d7ac28765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a768799eed395ae9f10f164e5094f7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a663614bf92a70e895fe60e430951767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>