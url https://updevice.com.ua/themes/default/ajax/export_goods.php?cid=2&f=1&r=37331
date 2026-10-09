--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387a2a113d8df96b96dc0b63937caed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a719cf57536648a90db591fd58dc5f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba10edba40b850f135aeafed535c5163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683e40c70cca21967175c30544695454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd51d536812ad8a0ac742914bf82f605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab59ff31fee5ce91bb03ac1f25e04d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9400de7922f774fef662f3a3c40b5c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38435b7c1b3b4eed35825dbdee7fbb8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf18fbc1dc83cd9f0cdd17b1eb11f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7b739e22217d4f3768da108367e6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321155421672a3733206aae23bc709711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb69db598a4ad8e1156d1173d392ce412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ca7e43f59a1b760369bd442adc64413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe250bdab17942fbd1f8d60f041c00b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b3cb4c2d30fa8ed9046b00f1f13cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549515cead9872d142707ce681f6dd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185348fd7f9aef1e2d297f8a30e1ec7d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd574d36538fe511fdac0c62ebc83518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293ebb1bfe540c982cddd030456c78b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857ce5da5354b6d8cb6be6edf51ce1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a454ed77885ed4afcccae59468e3d0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f088843521cb25509dd8c3aeb4ac76322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799505ce9327464e7362990f7018b6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fb7756aec12093316a941a60d5ca224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3824219a90611040d06ba52dccca225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe42e5b8a56a8ec4931f84949d214626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20affb92858f6e4cfa791b6fd5f293bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189202e19cccbb9620a7a5bcf6b664228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73606930f351f716be3bd6cfee8bca4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa586298888bcd9d10423f1168c1420030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d32272dcb6d5b632c4c1f456a6b1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ecfb1dc0502f2cc40bc03b82cfc0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be26c0189b2b08c0bc28c638969ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ca32cc2744e8d8752db930e450d4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7670e110c3f96f4a937606804b48235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a186c313e3548de16ea0d72691195136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431584a0df9d78da14b434bdd16805237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3d6cff15ea172df3f961138dbd48338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e1ad2005d041e2365dd33819930d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d79d3373a5b078932f0fd3f90c756040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f7247980e820d1c73bd05a11d3a4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebf0fc95b9d4ffe5d721efc4418d9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f88aa7fa8853dbacd889e9a4c2a03d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f071ba4d16bc7e5095ce73e3e99b2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4399f69ff40a16846bd0bad6073a24b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb924a189514f9ab34751dd7df65e80946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c14ebb60cc4fdf96df654bc39a24547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e3e73b7b250ea2f827eff3869d20e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73395a5a5aed2a4f3ef8cb98c69abba349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862846e96d3ba47f6c2000be9d6e0f2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1fa04f1caf986be7a854dd5e71a8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc62ae79a4a0ce934fa8850c8c170852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc49b016f0a49ed9eff86f10d7efa753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20086ea5573e80ae13747cdf479a5cf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3beb2ea115102245d30cce9dc7fb5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345f7d3bf47af590cd30de3c32a15eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a0c1f80a03a7e17a1266a72929aed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94535ef134e3dcf03c62e68fdb171258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df85cd45244b601eac52e28e0a1f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1f3c8476c82ff38991c4c74845ec860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b395c45ddd0bd36a6948f315333aae161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f054affdfdc8cff006296bceae6fc2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b86ce403703c49a7f7899f6ff02e3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f5ceed285942e39964962e92bba9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c10edda0bdbd1f8f279b989678db665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf51a25a2bd177e6fd7084d8efdcd1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325325970d743faa8516c03ba8197ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab9b36e3d4d0b6d97cfe57b5ae516b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33339c0be82972c9356ccd219acdbc269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d95a390781630ff8ad71000079d5f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a65855e267efba9e9f0fb035a9044d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78b84b95ba3cd4bed3d3e261a122ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572ecbcc097c0b6a1e9208ac0d1b1b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c80292568dbaf270ba52b9c059eee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4039fbc60d4ba76af304eedc707f2e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d6695b6c9906bf6d77ada53d6337476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58421578de34d0d4992fd3f0ddf1746e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf3e05b9f488dda9a0081b8ce482f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6e3e3fb21b2f24912c460a830594d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf66a88866ee597d80d00ba693216e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264dded560e5740d0c60cb2aa28163f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09175fcf34df47c38b13fe9e4237e55782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74587a29a20745affb2860dc1b903d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9f07faf4f54cd34442ece780f38ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80dd59cf13ae1a6f9711c579262328285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb112789cbf41735b4b94d0fe1b023c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aa192ce6bd3c40cec0ff2c6fb49cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e106d76d3e730786ae231fd6426ae088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253ce90fe224644c879c758f10a803789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed12730000cb9aae27f429f70e440db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78979c5d80251350765cd52221e3968491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86829990a9ae3eb1b91b15a8bf40b1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccea0e0f18b0f6670e92c21163c74c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a72c8d3294b2a38ea2b89f86fbbab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f93f583552dd14e1fa1910360cc3cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a67fd30a3f48c92e1dbb3d604154d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f0bc39de0a7b2c8bacf4a3cd2685b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691810f36e2eab42b8fe8a7eb71d099c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb4586de065f424c3cdef03595541199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f414d48d616ff6a88ad248e7f3a2c13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5df2edc0c1891ea574e7475ce04db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6d7e6449b52fa43bb879cc2498d52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e9e1130f29fd68f5c5d65ac5c4c24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0172380c086d244fb61c0e709e3f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0ed5734073d84de0bbca0fc8a8c07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ad93fdeeba0fbcc219bd3520b7ca6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d591815c14ad0d2d6ed9c6f99f264107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f3f7ee1f053dc75440e0bf60b0be0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398068a99398dbedd5e8d7ba81a6b84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cd5095d67cad81c2865f8966623d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848b2f5bb5b85d0bfaa692f67266567111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048de1b69f72d35a46d4156013218e21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a33ec7d8619959f7dc68eac3b35bb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f31955e8746a5ba37a6cf52f8c19a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efca4d2f4c0a260c411460a2dc3ea2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722939372a5a8eab25910a09e09c948116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9b5dbbe4cc3fa636e707671e4af6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e29d0223a3096681be195152ad8ffa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd8a0e342b39afc88fc4be3b10432d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878f2d47f8c72838add8de663c473eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97e3d8eb59c71f4e486ae56d71b17b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efc0ef985075188d996198ec10c37a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418a63814880c0dde23086907ad01a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfeb30c357b2668395649446c04566124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fb2a789a563bf73ab45f4735311a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da7af9ad1e273710f98d8c238fb8a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe0bbfdc81bc01ec153b426300bd4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cae59b3ee6fca47a9b2a781c3ef8f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fe1bacc2fd5d5b46e059330753f63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97183a11069ec7b23b6e62b2d4a101130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539ec3ad7b1f9b9970f335b807c5972131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab387a34e8d88451072c0db1ae8512132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96b3ccfb4c489c4efc388f2b58e692133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6e0703bc230da023317dd59981877134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f93d04c97bed3f13802e9299f6a7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662d4ae6b2694a60385a301aff03c85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c853066e7e0aa7b7ececdc12fe534137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a4b6ffd46410d18208cb857bc52d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a64f2ff68dfba4beb216dd2939ca0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b08b2216ebb43841781456b0871c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee74ecf6e8bd0d18cc949bf92c58cc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a40722841f30aa0f2c3b21148a81d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb590e96775937eb72d6cd4253798b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b010f914db0bafffb8ecf3fc447ee8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b82c9850350749ef9db6ca2c4ac93f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2dcba6778a8e66469dbb167c94d1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4279351936ce76c9f7c1bd21acb816147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859f9757b105d78895b33ce9f9f313b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4826415d1b485de95743e8cf42c9d78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab053945dd401849e5965167ff698a9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366f208826a27ab9fe7d96ccaf0e858151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09a58c6647c375a62700174de403d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3dcc815c7368fbe5ab3ec07a9221b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57481b6f793a1ed9d5342d9997c6adf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bab4272450dc573d8aad614c93c44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca18f9b4cffa1e14fe7f877b3c9ac3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b482007bc4cb2936ca8c806de6883157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d5c4d56bdf33fb5807b498815bbbf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0b6484ead8fa74fcadd2526757eb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aa267142c49fce6aaabb34d09e9ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e919a896bc3baf18a5c846085193fab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9179f3df090bb2a4b96f3ed8f7104b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d600dd617bac32c045e0b017b074bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75557b49415f789ce46e8b3f7ab736164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c217b13b58668244be0cafea60ef975165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c121f557d511896065a7e16d6fb11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24b636a9315c68bb45cfff2f57e834167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d3fe1a625888eff539f1e908eb429168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaf5643dd9809a3318d6e69c8cfca4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b3b43fb7c445dbd153b5fb21714cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d807a81cae6072fc0a7f359ba17c3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9f3db492b9e8aacf12bed518078c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382069fd8be401d100d0c676fb6379a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6975bbcf51a3df704433f30727c1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2b9f9a640275635cd97dd2cdc0b20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b696d385dbc9ff44ba41dc3b5f8697176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da790419f7514be4c949cb09dfb20285177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c69878c52332d616a7697acfd2a390178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883de8e3e015848bf0e9b285940ced1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a6a880a9316f7fc36f37db1e7ca4f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11939e661d977a30c391480bad9c4c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3de12d69373d50d4be5d789a28dd75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834c42815ea472b5c2a62c06ec80fbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3e3178e9d8e0d809243c186c4ffd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f05d36ecab7b15e5fccf4ea020c181185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebff773c7262089505212367fc736c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65cb65d132035cb37dabf82e362959187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c9fa8ecc3acdfebe37c3591aa7f4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82dff7346bd26320b2f08dea42dad6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1e54e765b0d899605e0853ce1ac14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60979e5da58cabdda77adc12e571ac60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d61a4e55d695ec274698b0713469a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f463c6e4e8bdefacab292b7d26d73ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d80d40e660903389c71ac6b0ea3295194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75563218a9bc0a2c1f385c743cbb2b3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dfd344e7a75f4a74d8ff5912e7314196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86c3535e7bf2eace37e874b8464296197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a575687a126fbdf05e1f232ccdef66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a1a3fb854ae7e85282c1ae9046a7e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcf0577bcf1c665a6b25c50648ff36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cb4b05e4f6c477168436f7670c121201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbddbbc4ddfb1ded939e55c3630ac0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559bf6a7e24fd49481ba54242a7a61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edaacca5c0e43e1b585ea3aa86a282204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceb31eb30bb426b4560313c9e0cdd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991a239aa588b4098294478ea15f8f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a3a1bbae86dd63bf5171b1778f039207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ae6c430bfe6b034c0eef5a2874a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f82ff826007c649ace2086944af98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0bf418d6ca35b7ea9e33de41e60e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22a95024f0ad90b8ce314874aeefe2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb03d0e27b6b8046ad2d6760c68fa7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f19bb16b3f681b1b219b739fe72793213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a676a3799fe14755713d2add35450214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf78763e45b2b8fc679b93903c1fcf4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193028fc4c68b428bcee16a26e3a55e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31e250480b501e4268eeac9783a825217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136371eea0227d11f06b182b61cc68e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedfb5a1bd7960d5372cd3bf54adf2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbe5004fa2149ecfdfee13744d21f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea287443bb552ca3e794f22fdebb54d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4cbd4cdfadf6c38e3b9987a0d78a0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3f671759504f4ad14b110a84f3160223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d91023a9ffe51790a9aa88bf4a3a7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd4a9c6af0011861d2ad86cdd8fe16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d682793d2f454dfa696d4939925d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a9368176fde6aa1855536735a70d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cf2ceceb242e3c45cc966b78caafd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16190430fc5cf9d485011db4893e7b55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21d4608d4a8923a80c0fbcaffe39b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb419114aba953bf99052595f935fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999686c3241fd7af571444d27ebff52b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8b0272abaa78bba9589aa2085edc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a34345a9dafd9cd04bcf289af32f4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddce2d353d1b5ba3595ddc3fe29f17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850223d21c13224b44fdc48ed8da48e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5186d875960920fd63768d87bab90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aea208a83c154b4227415453c1ef7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5ee462569a7c689caeab681940c88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b481eb0f8bff1364a62475a23e80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62530cc88e8463f5ab36e27089f7770d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde23993b8fccacf5d6f712a848bbbdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b0029baa74268c55ff97cf08cd777243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a2c9ec3a99e958ea28eeddbcdbd19244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f86699d5bc79ce3c7f3fd08afaa7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83094f66cae28884632764ec73a46508246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979729b4a2bb9539ea076fa08252840247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b724ece8c86a6d7d7334aaefe151bdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9c9e4a9f39004fff0ab3fc2923e03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2b6579dd6cfb2be2cd62f3cef5b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e80b71727e340ed0bfeb6b7b7dad5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278048ec56c66b5424f88aed95281ac4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784e1d79ffd154ccaa7c9bc7c5acdc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed7e67f06ddf005ba99d4a759910d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d433aff87f29ac67250d4934a422d64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0ee26ce0b0ec1e72cfce899e3ca90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc7eef48f4524634a343d8e58ddeee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5971da332ced1c2fbd814e13a4982258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbd54b2e102d81d7cb4f51530e9385259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3341f1e0a21cac16b55039c67f12b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288fda52a4055025db52c5ce2cf53cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b01610f4c301588fa93332bf084dbb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cb1a630d9bc91d4e0c68930fb759b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1e5f138d4b47b3d3f09b6b6016864264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559206d6168bc94a6f4ee46f8dfd2d34265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecadd3b38f2cf3530c413e365a9f5fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9363e99a1757405213d1870bf38315e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26266e6132713ce4be3b48f2f5a5e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84180f331739508d4dc3fe29871a3d6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba2cb07ecd8ebcc3f20edd5ff2a99e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a943560ae4534b05ef1b4267a33936271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559a83c6e51865bdb9a059103cd5a52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bb06e3a4444124e93cffb03f12513273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62d47d04480f0de31038d9943c62af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea54f19fe343fb08726c6c80926159275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0559b08ff9482ffc7449ef605a91ac8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08da21a1118c2ba3955dc4c7407f486277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57777d1a852f85bc729d391cd605ff49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02298b839d7258f366d25653b772a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a4544554b342f540e58e3f681d558280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a789acd4c56354e3fd3881998889ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01da44ee68f20bce569584549a18ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab535bfe1495e44c2b2db77929e3bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e94d3543a6793d5bad1d478200eda284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081ce747057c2464765c3d32f894ac7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37650fbc320e164c40d9622e5c3f24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f18ad8200c1a6519a68999b5c062a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34710f406cb68b4ab066e4de49ad400288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6325d567a59dbf8fdb826dc2985fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d94716cf6691b0d5fa32412768f4cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af1524f5bb8aca207981677990571d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf659cacba70a0ff8eeff625515bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d3213bf7ce5c2c281421aebe7a1e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a094b565edc533cd1d7432d990f2973294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd4cc2ff987fe5e7f4c84ba0717937295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe431bde4be041ac4abf5e358c38db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0d4d2497b8270d810de98b91d9583297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed4341cfea9895dbc8cc4f275eab54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb00927ec78ee6b547a6c907c62906f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bdd73ea576db6b7ff1cd9ce308f36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac099f2f47f010f492ddb0199cf016301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea74a6bdbf04f9337360551f669b23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2a091791fbd57ae8c628b6e7fda7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3651e903a8d037dbfad8423b7da3f4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6155965766aca11138cce8249a551305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3a53f8c3b02e3400023d7d44a3865306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc4771b5818f7cbe3a4f947c4bbaa7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ccad4b0dcda146849c3659221b61a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1c9d30e89257b4bfd850f7254a7ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3861cbf28a3db7ba4135675361dae9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3aee97a1a551aed3acf67c2bb75824311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf3049168585c9eb0f70e24ecfa857312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95419c43c70568f489f49516494e65b8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33daff0fae0fc0664d783a465a1d40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195f57b27138fa033c25877323f7959315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499273590d75630894bec2bf6337be4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b77facca4c2d78a4c91c8207876c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da13f2a6c65d1fa25268a2219ab8f85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e0090ae9e855e3bbd21afb8e57791319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27df79561febdf10762d77c29ec3e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d71991534844ec17e30773ad8fa4eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f697902ce9164d0491ca263522c6c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd4d6752b6a467f6c4113763fb91c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a12e344d0026ee8ecc03e81eee1a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec22e678bac8e24b15e56c6764ff494325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb347a732b3abf414043d22316fb2d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d53d20839414f8c081df7c3202b2cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1619caacf8199b2d5254fe3f54a584328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65c8dcf8c452f8688cbaef9fa01da3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c06ef7ea6dde654199b2d32bdaeb5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6c6776fe0b624ec3e322df184fc62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb0bad3c2881862909baa1be58c608332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0abf98fb3fc72d257fa7c5a2902cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb02ff245b9fdbcdba82478cef2f2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e703738a3c653f82e4e0e2b908146335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aff38456add51ac124cc8eac744bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3bf6b5255385048303f95576ed138337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34066a2f3e7f3152ef4a2bbb66e1a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ead2350e53ae7e61c03354bf81e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e28d95e1ade3dd7318c5fd831ed0f4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b177520e88996f9e0c6f465dfd8814341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163bddb1eb4ae8d08d5838a21295289342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3e71948afecf55b993bf72eeda6f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f04a55b5d58caa69a18c756414b433344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c2411ddbeb20d5dd08d6e99114486345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426f306ad853859cfbb05ca5fe1a074346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36f4815965b72b37a6e415cda43b0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed01c960a61df452ceefeee476ba41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde42d0605df9c7b80646b23d6b41d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2832d55dc0446c77d5fb06bee10586c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b5c3d4e264cbe22e3fe4bbddd0641351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43367eb6b8acea4e461d5ec8d8698d3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7ad824b36e6fe46be559a56bf3298353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9139142043c2cff5d8f09a001b4ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cb959538214e9005a09fb1c3dd1b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04c4ed0e4c4c8bd5ef6a47eb8247e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554045039f43d037ab857450409f57c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0b288db2fa8f5add452342ba891f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fccbfbcbd476f32a6a17c8652cf18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a00baba5e82cfbcfd231ff0a0fb18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4fcabace0ebe6cd59924e29724190361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf88a9078ed575b18521a60248a9138362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d76eb176fbfe26403928c17e934cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dfb122757359812ebfc9b3fa51784364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8ee7c2a06911b3fb1afdd78acc1a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235a5503ff3e354e44e61a8e02157c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94557b637c9a5c12f1bbbafccf4a6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0f12a673136fac5b4b2332533b84e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c9e6c97066221d91fdc28a22230de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72c3daa631663cbdb08e87db28b297370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3dc87efb6bb4a5768a5be9a01462a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0c38d9da39e7cdae160cf0600180a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db85434f24cac7792d3f0e80312003373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6966a4b4bc35a7a0365930b7b48b1be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bd60a1fd3b851f5c4fdada9235710375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8232b175501b6af67a869951a2c4ec9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2392ca4a55a6b6428fc88e57984992377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5712e051cd42ad0fcbb9ec0124434d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d555aa155a5475d87bd19dbbefc26b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286d7d68bc3a4643051bbd5ab9738e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cad51963db4a3121f30109b3af3bcc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922e7e0dbda7a17e2c73d0970c85e1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eed2f7ca94ec21117e9187cf52449f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884815982873307d3380930cf4a41a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b288228670d9718ebe7bc7b45d217c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e0954c16c1cd52cabbaff68c43e29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e52cc1fb26e92b1168a9b89bdb7ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff115e1d90ddaf7fa03ad5b53a9af76388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e3b59ba9e59ebc7eb330e6d7c5eb7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2648f8de8e5267b3c9364c168792bcc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7568f93cf607208da333d666a16d17b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac31e52283c174f09b4bfa700b01ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cc49ff51d9d804fc668b11abfb85d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70136a691a00b3c3ec1c109672b5be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19178c85031e00364d0152876e01f7f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd9625a3612c330f667393ce616ea8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982961984f495596e6260cee03736f52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b864238531c5b89a9b55b061f9f5ca8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afc4707ace723964b1ef12839565ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354983758b474b101046cfddcfcf4d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7c25d297964b93d274899f212e09b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67f306995178b7a5a392ad65cf081e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71d7e9c2dd36321d184382152d7b15403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed173774bd4c973d0a060b6879af7bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e72b312f023ce7d9c5d26cb9be5fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e823e2cd0ab40cb59094129d27aa05f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c04bcc09aada978567e43a79759da0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3084b6f6875f4a8b8f148986c33f35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29698462571fb87e0b4a43e3651d105409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81774a3d5b9eacb4d67e3f0d9c8257410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b60cb6b8eb20a3c4f1dadf94edebf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c1fadabc143909a333dd53686c1be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f03893b534d0e7d6200388815b473413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cd4996e7edee87235b5db7411f39c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28bfbb230e38107d5b358450a0d69d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e98b8b82e800ccfe2903956772e36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dea2cfee6683f7e2c5f5089b6d0ed5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444cb634752535036d85503343201bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feece82654cc3afd54ce59fe078e17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5dade3c68d5ae8a6fc5a8f5c0502e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3f9c141c8dd155786952ac0c78bff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdca46813e654b2d19e79bd05fef67e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa52632a56bcc6ea6710ab695d5a0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686016f728731bb1f5032337b2dd36a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192aa30b3cd4bb228f08ddb5ecd7a2bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d650237cb3177e45db0cd5b9f540c03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cdb67711667d2c42e8591cc45360a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52261ab45d01f9a3ae99dd128ad4e77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ea74564152f9aae92268fb77b5fe4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319628b0ca93a6002f9c41a952b1a5bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ff721fbf8b0a56349a85018a622ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a750de6f8344082676e9f1c8ac77f67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310507ea5252011721b9b91fe5e70d02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f36540276c2d474ae58dc5f4faff4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd3287313bd8666205bdd3d0673a07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53981652c9a52dde31bd6451710f0282436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec5906d49032c9c289540902678373437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bdbc75fb9349a51f7344ffcd425ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd768a08714c6972b0ff08eb078634a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0da57ce2a33a863fcacb62dd51e76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db45c2283929a357ad8f49e2b25ce4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe35043c8167b2722481a0f78f1336442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887af76ec7cfbe34d92bdebbb409c70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c05a8fbb12182f34515618268c1d91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6412ecd276eb4f4dd6e25283d3d069445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171e5e0bb32a2b44f4e6318f8cf3dc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df71a4a1ad82c339774795e7c14d3b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eb06ccfeac6788869534cb65c774d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b332f9c72e5eaaaa426d8349ded7914449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d42aa67bff9a86a8181896d118a6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04acc70d8238ea370f45e60dbc404b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac2cc3b69253970260bf157e4551bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f67896d3b08fc1ed5f18a16e73f8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91cf2a202057704e35fb58a2a95151454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2723ce290aca24a655612b3e97a3a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee24ad6a8b08c4232c2b4042f18d1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6bc6a51b583b1566ad9ebd3d57d7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133a13feec3d0df3f9e53eda1bc96f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a3d25ab11eac1a7f387c61b868e1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc49964c12f0200b54bfadc926872a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccffe141805c19accebe6513ef8f67b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9579c12044c251ce28b6073402acb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de91b96d8c65a896b607e436f947bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78f11be8df6cd6e63775092da9a28d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614e07342e19350dea82bfd1e46c815465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3459e7256e20b29d53f86ea57992cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d901f2ec757cfe0877ac2371ae817467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220049b9ec1f56690438f9660ed8b59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca192eb2f17efa5ee1817dfe049efc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025c7bafb33c1fa59ec930f67ae92ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25118d42d77378f27c02fe1d241da995471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7e6fe183c22e6639b9e32016b8add472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92889ee05b2c3b95e5f27ae44a44a09d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a650f824230170493d383522543eab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bce9943eb1304327b9c9d0083473e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea5618e58ec76d2f5f1e2e2d9964f3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb324aae889844970f4ba0e064aa0e9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6566561e38731d23d9bf067d5e014e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc9ac641f6b01aa7805eccd0159ba6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37217988fe99bb2ebb61b217c875bce6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff82c03a07b8c435f04a6208184422481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb0aa74c28bb5e92ae8300e4c095ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e520ce25b1d2dfb43ec0cc7fb18f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a585b5fb99c4e35de5b0ee5382339df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a862a16d13f3dc9f9436ce941cdf7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba39b8b952cf1e79dd822a9731359a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d5b1eb08661b7ec8d6cc6100d1c16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425a38c639b445e81f273e0f390e684488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac722040617755dd2dc128cbc570d3de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a79135edb6f5ce618117988a4b63b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e73621f052d4c540ef65a2b3e50303491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3576cfd8c1b77715dcebf3b7daa0c01492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd5d47a6945e3fc1e7aa4a3b69b2cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a9e2ca42df5be2bfff54e662ece16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7fdf0ad2928c529358410239984d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d686476d9a5d496b67c7c14e84493f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037084886d276643670eef192ac1a60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51d749ad186edd80476ad5b30301b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a0a2ed86f6d86ad303113762b38d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889696b070883b916638c2c83f22099500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfb9a0b728c408a0ecc11b8f8fb8d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54e76df4e0f5fe29e7e587fcd1ac41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edc5e4acef5d8c466ab86e507b6b00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d6996145adc4dffbd960670a82476504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578d6681c1bf34d56dbe621042978f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac64b0c12db86a7070ba792be97635506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280fa8f418df08c7f8a32da8f1ca893507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca281d786e8549af1551a84a2e7101a3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c42a6f1ef96c214e3734f12562bb1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174b02e7cafe816c4dad9542e43289e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce538b0fa753c80f48db648f5b63a8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d993cc78c81100e83d0de7069323b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480447d205d662b2a7509184800cc1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43221581be8fbb9b6518a8af03221e4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe73761dd6a5d6ef2c287d1a7fbcea0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a785c42da06fc17ac88cfdf84a8999516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f78851de456db10a1b731a6ccb9767517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6423d5f2eba22ff57b1ee5bcd6f36b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa40f710adc361e0c6548c5247377cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a69a2ea44430b076edbb2e72951cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8c5827b633507d187218334b34cc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591b96eb5669ed0c85145448545370a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e5678ca747986f206a65ba6f71d49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f82ca3bd25e7e1c6c3816b7724aad5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aab5120665cce73cccd8e027f2c27d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2e11b25c4930914917a2a1599e9c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860b2cf6a825f74ae4c638eed8d1f61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d60c9a7e4f580c887636060d103371528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5692dfcfe900be9c8aee9379ae7f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1d1afe1867855aa9be763fcfb8b97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a315b09d327784e6b08d9ecf59da8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f3b90baa4ad709eb528c61caa7dbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c1996a3f3a64ef372269514959c22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ff5b3bc495bc023b8dc59b9db0ae5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b34f37c1ef4286988e7dc50088f2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbc3c1501091cd6089fe997db7eb16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47defc277a8dfa5f11fec0251d336786537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c5b92a46dfc7199d8038bcfb49f4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14580d7ae68f024bc96c465820903e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfee9b16cd2643c8b3ccaf76a8101c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01f8587ea1f4da2031a8e0e838570d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35721483a53587093b66713cefd2ea05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05218700c108031484f26b75206cf06543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f78d37d6eec90c4544586ce8c9af4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6527780dc60ef8d08cc4eda01106e63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df08010c58b6e044d6b0c234ce7efdd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafbaa090dc6b253bee2103a6a10df4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b795bc29ea511fd7f3eeefb8decb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651568bce9ad6f500ab69a027515b6ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4818c4bf439cc154dda21bd0435e0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dbf87ba5cb42c2b1d59a37f4e78d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799f6354a625164d8baf7b175769e58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779da2d357ead5bdceb8ba43fd2092c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be930cce4dc9324a657a60beefaa9d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e84eb0af7f4c14a90c77aecc6d9c02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adacaed1b73622596ef7dff890e13f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d62f476532afd61e7e9104230d98c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f6dceac5e474382f81c009140d7fd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910c2cc216974357e34c3ce727c5861559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5268498aa367a106c5aad816762ad8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da6ca8561237f6e541d45ffef40f27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6272deba80d87e9caa281069d4f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d6c3ca807f6449a7320b603247248563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a149fa8fb5f5c069eb44d1cc880e7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa982ac4d7039cbe5ebcb6b3ee7e77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77466cb249e165e1196350947ccf616566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc431d0e35c6dba72fc4032e9901bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fc3c2deddabbc20ed3a46661939b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7369489cffcc4c2159f3d9bef89d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cdbfa9681c0c26d65c94e72441339570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87048a85c36ea25b5c9398f0c5696a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd25554e1722932919266f053db21e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af45931559ee8d8d219d451d1325918573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbb3dfeb8ea221dee06b1f2e9b4355574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7442246e17abe89372cfb389c4981575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5c956c8243e2a083927e75bfbc982576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818e4fc4236a69393bfbb63f2994d69577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567837d84ec642b726a08c4960c36d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc1c0abf49ed4c58fde8bb7ae0e748579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd1effd6a835371d9c10117c946e0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dc850dd9439d9d8cf686736b6a975581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3edce34861dd497fa3789732057fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9927dc7e28e4a87bb094f78cad2fc2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716365d06b983a53daa8aca9b6f48b69584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcbf3e0c2605b0ed57aacec4716069585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700e269e264f8471279e6436eb5ab3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d808cc782b2b6dd2c7101e9bbfa54e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42dd41dd61d1f3dcc5317fc3121a39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7f12f63abc8f59e5f724db11ef1b2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d12f55630923013b669cdbb67384d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe21fb8b6d1ec0ad2b9cb1ddee0f68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1937cfe70b9cb28c6c22a3dfe499e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f335c9fdbc1cd4243ab0ab8a6cc8e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccd28f339178ea5b27ea9cbf53b0e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705da8563fa109cbc5dcd6b6ace3e320595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc30c882d39419c71b93d3840a3f50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41043508084b7a89e4d09253e5690841597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b2e8645c833dae293198b55a5677598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d16394ea0eda197da94c7d68fbae62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b15d91370ed09c5f7769ba808d2d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43216bf3183cf69a2d2c5116df0d310b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782bf1b2da4a7c2f90cfe5a5f42f8b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0d102d674e766b35afce0184ad58d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c68df8b90979ba7f35b7c246aa54a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cde90d1c7878ca4eb94d3a5ef3520a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97e7d6548fe915d281481ccdbbccc2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9180e97fd04e5851d7fc805c4ca02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d5b78bc76baa7c7b75b6536516f83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5685911b7bd78efa1a78be1f26343609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ea2a692414fdba92c82b889705700610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b83af01c9ce2a962356edbe05fe908611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabdb4454ce315ba41c73951088eba4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9e36b89ed93d46bcef91931a6d3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff040660c58abfa8956e7c767905232614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4477dbe6bf5257efc372487e8d9481615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5237a07b18e66236c35345bcc2efb33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d68559742fd351e3da582076ca6674617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40596d4dad047bd2b121dd8b68c5cc13618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4b1d09f4627f2acf22ab18e57f86e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e428810cda8e21965a64ddfc827d5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8b35f057d65f511359a3aa6076fd8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66110ec14b18ce070678ffd06d5e32622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2b7e8a5290801099231cae2899274623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68569497257d50c744f4cb5c3cc4d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bbe4e6d5e42e62475ddcfa5561bbe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9ca8191b026a7dd69523d1bc2f04f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d518a99a02b3b470d4aa871784ff792627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60d6f0a7496ded21f21dcbe23b8525628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6bf031357d151986cda8b749900b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269204976ccc77ada931003d740b1e8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500c2f8e9fb9466fb3d9c14a8f0b4b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaae36c75e72d6a0aca86690d71bb8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9c2f803a43ee5bc4362713a420cbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b80db4360408dfa3d6ec98e18a948f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e35cde612b6bf6292db93e663fedac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761784b46411d68a12a5a32b71d20d6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3921522fd57850ca1cd2ff286d81a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b21493946c8217585a6070b3504d0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8197d2e0e10bc53d9febfd18f0cab4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c7ee0a37d179e1146525adc4ed300640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663ef46d162ee9e5f98385760628031641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295ec409b851a0ebf7b98360035bd58642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c57285dbb0f285a621ad33657c95e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaf922fb1445cb51bac280c1b8a89e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10590d8928b931b0b1a621286a611061645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f271ba4438d8bc75e45ea23d173131646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582caef6de4ab603966fd55683378a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba5ccd3a78842462e0a1da795d32f8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3679db131eb5aacfa5758174f25080649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78472b1cccc268871e579653e193dd1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633945adf0a9f2edd3e923cf516d65a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a95ca11f6d38c4e375df876cc2072d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b1a78ff3d177d7cde205f90ff7f66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7246a935cb658c8e517941eb6fc64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87b115f0b057a2f69e46630734ea9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0246d62c30a3abd99f06fa1c2b72c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba72d1010a8fb22fe8bfafe24fb55f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37263d4608343d9aaf1b7e36c15532658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de90c7825fbcd8485d0940d3deb6ed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a211f2ca1ff0305b66a1fdb1a42f864660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64079d5e974267ceeee2b29795a05ac2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545437b501367f1b1de0cdeaa4f8da6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc56518bf16abb715f27034793072e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c94587dd91e20bc72c36fe44d53532664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912d2892a632af9bae852248e702b62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1c34749ea40da1d9a249d1e81936666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4d2ac9b299a4ac1c416769ab41cb6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12d4c086ac0c00de87474f5f1ede1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfee3bd8d9fd80ee4d9ebed65d713b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f0a9d88ec61c78f09235593ce0674670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63424b9f1da57ec333f55844dd5557b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf10bbd89695dbe987ddbab09974f16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90c86a9364c31e73607c3f9016fb59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dd9ed1258c9028e6021ca0880064c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b601aa6fdde659c969e212016699e7c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c373e84f9f90f3c83e4a2541a3457676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cc0b69c4f4e2baa940b50953fb943677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a7bbb273bef6d112fe157c59c16d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28c5242bbdc028e8c19d62bd293e57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaacf7431778d92f23058fb2f7a692680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661dc1a7d43e593d938d88b91d2f359681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bc028a6578910dd5c4f64e6c56260682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f05fe9bf006e351a6f366ff2f139e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f4c8102e64b10a0891006bde2c0ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b550a581a030bfab73b659856b0b7b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018c3e3c707ed2efe17f33d7bf0a42b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df6b6a065a16a11d0285d0756a5d3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040bb4b5dc79baa9697b1d56053864e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad0fdc59063704592c7ba21966a13e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582073f2ba1f22e69a8e741a971e8f7b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f433bf3662e234b44e21f5460d818f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e7d23cb32cf681baae741e07b354e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d6db70b3328b8d66f0cfedad978ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4a23e3c410f3b85f3390e09a12ada694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9379795aedc799bbfb5107d465ceadb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc22d4ba4161bbffb354a9623cad0e4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4ad4d34d46989e4eba86f1269aa71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a683a2f4d3f540598a09d28fab8913d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36b6c3cab71ef8656afccab6a357c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ce79f1a9512de28206b4f84bbcc9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759a842875e8b07444301b8a61d6813701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ec0d519d6b461776e54e323839449702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da343f4ae7bb408f419e65f6f98e5308703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2475ea09f5353de3aa2331963d0ed54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976d9ca96628f59f2341ad2f56429fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faea9203ef8ad1aa22223a68a175d9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6309ca6a8c8a962869c65890e07469707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1d115e7e16b733de33987dd377350708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58bbeeabd0762ca36373445439ade5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b615c38d605d5daf3ece6455097f339710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbd52bf2aee63e6505234f9c0bd155711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf039b57a266ac34a3460fcdc610f76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d656878b5533b85d74b22d94040b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb17240a6f4260a0a24c395e0262e7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32acf9fc41d48a85fbdc9c5c379a732715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2f0b35d332e75643b4d05324ee0a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a36a935f7064562bd2d70f3680390717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba34d1d09c18fb9cfbc5c58700da43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9ea45aaaa2c012c550d9e651681c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47461868f2cc3adc32d21cc1d1102b7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea98a825b6bcbafa80ffcbcba14bbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3e7a7e31916c581affb47cd83a1cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348504d9544eb3c0492adb8c2228817e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070750c6197b51438c210b66f4eb58c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0681eedcf27f58e7e1e70582f542eea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66291ba7668dc518af3db92904e7566d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec1aac8483fa17ac3620a3838d6dc5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461202a7f98efe2383b8607843a35847728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4f906880e9bf516a8e9bcb73f535f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf73f832d9c303f6a38dbf31c3423b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a48315c060d53426bfc6cd93b5ff1c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5ac5936573f2cf00b271955364692732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8f75545e3891ffea82bad8827d2d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cebd10178e2f62dbb461cc4ead599734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dcb2b62b8901125555b2b6d8060ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510f01f09d355fb9191b10648377eec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2f31787eb9e34223c6bebd5be5306737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046902e4355a84d5948ab60a009cba29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b419479f4590664d4dbb5414890ca9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ef34f4cb3ae342bd13959db103bca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063f5844f4bab86dfd49551eb0ed042741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0989eac422111fa25272722546f43742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8b193babc3afdcd94fea234f483f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28013305c4081564d253109c0ee222744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb8f1e86c8702ae7ac1f7c7219c65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59befee80d76ddb14dd8b2bd1c9885e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46735a2588da7d362c5789854d169a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce389457c4316aefc7368ce63dca98748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f433d7454068c80b2d565a512f253749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f78b9796832840297673c45bd1c353750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6215ed9e981ba543724fbcb10b730751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6523da5f51af7f7e244ae0e27b9bbbe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923204cf5c42b9c535bb566404e13f1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7fceb0ba58cd7c0d6e0e7ca2f085754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e363593146645f5c2e9a71163c2899755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcde668b99bd92252cb46a4b0f5b4b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b27fde5cf065a8127394902e4ef07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05318f25c195c2206b678b5e066d1e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40fed0ada31ca39e98595dd14e9d20759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad491f7ab2bd96093c45f572d9d2c82760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276b0afd868ccc0035d640e8b2b4252761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803252c2379546cd54e896670d635e0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf3e48197428fc000927d394ae1968763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4a28cbc1f3389a7cb63f5930da39f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e01569d849d06d9085472edafbc765765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09280b030614a58a0b55fb3641fcbe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afa78249249bd48d718a8bace94550767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844237dc706264a9434e85838bc4017e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c700c0d61e087c93e780c6541e5773d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437705370c55ccfdf7f1b635a7b753c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d219abd6c479b15caeabc1f5fde71e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84811f97fa4367d00795e337937ae6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b976105ae9b10ec2db544f505ac5b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c4ef8693215d2a3df72b2d09469fe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f79d72caf4fbb8cc834b018340b30775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d551050ab6f8c27ac95de4f7ebfb9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90203c71ad3bdf9fe59eb6f3a73db97c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e24dbd1c621645e32e7527057fe55778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adb17a3be7ab4d821c0dccb8a5c36c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096224d361cbb9175f90f28e8b02258780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dca33409f0ce0e4d55c94d7e9efde781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867474bfcd9eccafb1a2d139fb169baf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d93796b3714306342e82384b55949783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dbe9296dc381c51f65ee90017264e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f272dca01162b2bd94aec1850726bf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855aaf5ecde3db40c86517a60c6ee2b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c34d9666058f4cba4fde5b361c1df787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677d2f5925a6b055241842f6c19727a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252129fbf82cab035d0b8459c1281c9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4855c0a6800c1c39d285d544bfc26790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef048ca2dd58c61469a60bd740830791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbdb7779d8298b964e77be963032fa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57552ef5424e2a1ac93bee179db01a9d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97def5883f37043dd28bc7fd5fea025a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20860528bf2af278e25fff8189ef0c5c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec39cf1297eac3fa489c2951b651daa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b09d4b98ba8eeb44803e3c798b6de797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929721c7f61c6ffefc12d75e8c012332798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0253d92e689d036b87bdf5c5a4ace799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d5ace82c4478c2c67219d17a1ad6d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f155a12f6a9df6ec15cedb1eded56c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3631e1b4e7a3c4c4bf27aa6a7069399802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b892a10bc1a1eac070d4b04549cbc50803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb758274cfdeb113b4e7715ae4c7b7a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9026c6b4780a0ae5fa9e24be2b14b86805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fb1c42a98860bc6343d2325b9c6b7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66e232739e301be41bec887b3bd1d6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d271e6cb264f1477f19c822fdec9bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab0cdfc393b816eb59e501dbc9ce64809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b77d41b2650966ca7b1b58e12b03a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab055839024858d8ab61fd4a52982c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd7802b212a0d310ce9cefd509b056812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa87a259cc77f34c5f5f097fd653e29813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09299067a111e202146a327edb50d16d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bdd1b9a41731f68c702cab910ff17815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad97cd07a2eff8fcb8ad2dd1417ce3b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4cb64e66329e0a264dac7ed5ca799817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9ea672c23446b5eb9ecbc6c9f4db2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5288759650fb3a2abff69c68bece1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327487efe27bed29e29f7e88022bcfc3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d9ba5612c965f56b638de3b672729821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c08aa280820ea2fd7f29bded03fc091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1884acfccf2e5776d5789b224039da82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9c6d929ebc7bfc7a0442d1d97f0283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d54a484a87521be12a36a0edd677f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c49aa02d2b36dd0dd6b5431e8c9aff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b419018075dece70886224657c345f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f975e5f0b39be256044a5b35d6d79b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb0f409e4e15a66dad2f44af2a73a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5906fcd1ce2293ce63b0e8618c64649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9768692533c03d91f6e2c47ae7fdc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fce3eaaefc12701febbb2b88fb17511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c4051d100902fd2b346464e37cedf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633071e121493bd4c7323ffdde86c4d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178202b6127d85ca1021b00b7ed836f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e3cb3619d217ade5d077405c83cc015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2969b7fa654d744348a00fafbf68316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4e8d921b69b803d33cf8b3db1d88317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfb42a4dc5c39cd55bbd94f9dee4d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3246cbac8c812ed749674e38a0684ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca87ed87b02a9bb9da575c4085dddf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c1292659569672d3f28878a31720721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6f1b94d38faf26873062264f0654e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89baa98b0d1e237cebd2458111f269f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c61591410617a3220b79b5a9d3485624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3032a365588eb0542c7d73529caee0025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b46018530e08f26adc60f4d52a66f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ad98e94b6e4e9302efe66b6f6f40327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d1f978f52e416ace2883994f5080028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32139eef8385f1a4e0f7e738e89dc7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a3abf0131178f8cff4998363eb2a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0a5dc4ad25a4555c0c2b533a9d06431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5ff67c410538a733ff12cdbd996b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71363fd355b8c1f58e955723b7822e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2ed3b91adbb9c11c567a50869692634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f429b71b0b5b2e707f094dc309fc8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1cca196d7c421f5a46cdb020c9c1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed3b26eaa3a15871f2ed2caa7d7c8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215cef1b27fca0fe5768c6c58d982c638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a08117f88282250efa1884aff6092839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf823c60e7894abb38ccac20140307b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee7a1b4095a6b7bac2eb41ba50d67e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b025dec1bfe0b91b26a792993eb7cbf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1bbbd54fc9b3e9c72fcc99220365e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ca1694921ad5f08b3a93efe37391044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc773d793e45bd565af6b85980f5331045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b71c1c4edb4b1073cc361e652a637b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02543c92d6fad140ba99abb5d6e6ec4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796f141c3e2ca846d9222c47fafa18d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f4e0a3e9364cbaca543759239d53249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05132c5bfe98b72cac47a5d778021250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96601e520cb896312311b027d0797c3e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cae4cbdd62cba099ef5a4121784df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692786f80f4e6dce61401a999c8a7f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437f50c0f267828b5eaf073e5534f3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf6f2e1dfc024b99c6c23502902b4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293028e2f66ea05449c8b99552e7a49356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb754bbc363c8b638d497e12d9468257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af351ee5e6d33628f2679509207086958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455980860542f4aaa24e8c32f407cf6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05ebc3f29b3b5f1b1de04e017bddd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8414a1f9ff503a1d89725b0a3b96fd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f8351fea5c46453df6292b9810e4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944e2d3dcc4aeab6fd0163d74e954d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461449c8c6122beba46f7e1bd045632f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936b7e8d8dedce420fae5b27999d92d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a10d52ae7ce7e32b54bfab1996241766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84c1c066ed8d357b50a01d087a8d5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebfd566114c7387a0b300772da889568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384620026caed1a4d8c54103420b44469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa90058be111eb3eba0f9ec93acecba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c340518890326be956dd6d7b8cac6471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095ab09e61ef5b331cb596ad121724072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84264153403e6c1c5fae186f7c7807873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f1843392d1d9c20c828a9dfa3f20574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07262a4d642075b901c797a7b05552f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ff15650dc2b76bd4170ec43b318da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6dba2ad4c7c6d8af0f13ecee1232477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3d03de70abd8923fdfe1533dd2f4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb3ada49a2dd8f74ba3e4e55d63a5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66591724f16cf071dc667966482c8afa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3605feb7ff96390479a409d077d114981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7281ff9942cfc8078069ea4c9a15c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bff2d2d56c754f3f7a5482b21615dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719490d535aff86fb5ab19041d2e61684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63428751d5fe28ed68cce8f614ad22d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423a929e9b551964c0686da524fb9cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d116b387886cd4783e224d8d40399787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a445002021074d03d2d3e4ea838369788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72401b4b0a73210d01034815048870889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40407bf5332e8c11ea7d85c2efde1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ee2a2876a4df0efe890d3d78227e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6d43cf97f2259230ce6f8648f097092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d65ece7af37797b546e168d48de6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cedb3e946d0ef7487edb09d90023594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde98d37ac276945b8c9d16d6a5a399d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de294bb27e8270d4af25d308fadc2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9228cae67f2b765caa446c18409f6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa98fa0b29c4899edda217838f7330d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d7efa0e85674fe8e132d613f0bac999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704b110e42b2a044d3825ceef32504c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e42e8e3f0cf14a21fe79e54d4daabd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6763275ef5d45c09f3f8dde77599a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d1f8370d1c6fd36e0fb4191064e27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211dc02bf997e631c1d36fd6c86f8d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658741cdbee2b2511e241880e749bba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154706b1a51c099160807f807ecb23aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2dff53cabb1da8228bc6d62e02ff7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3ee44f79d79d041f278869301cd6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2674edaa26fda6ed84ded9a51040b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04607f47761adc55ef0355f501eb6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d912e57c407edb8b22ab9493f6f681c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c63ed1a344672fdcea231ee5069a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6037122be580694703f84e3194f65b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfa9e6dfb6589c02498287e47e4e5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7e6db037238d6c3dac4ca39883ce5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13a0cda9d3bb5b9825e9e4aaea110f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532fdf6321cb2e1dd2368998a308479117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaea0ef1993a25967e64fc926b821a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fe28997837f6a689adb00b2a5d1d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66482d5cfe38f3ddc378e535e87fdfc9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdee428533642d89581d8128fe3692121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b99f64710d6ac9b443aa25ab210f77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c461479e2f82b7b89926aabbb5fde4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c31c3f5e6e54eb201ddf16451d6dfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec791ff1e311ac2fbac06d9228541267125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b67d874ceb3c92ff3749534d04086b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e63f3aa9dae11e2d104d61084f008127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dcbbab3d71e6df06143333f830945128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d52ded7369c1250bcc7edd2b9b6194129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aacbe42f48733b474e3882c456afa3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dade0a4cc8569fb32969366b266f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3aebfd1a9cff5f5f5c74d47988b50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb24d2d6b3a8326790114ba6482f079133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95b67ef39dbcdc18e58dd99808aca8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218590d28644932ea45806ed61f79c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e263317a886489884b5172bace4b6c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb255d0989cc98a063fd47ea6e3c0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3a6a87d2334eecd4ea95cbdd4e747138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7edc1c6d37c9e1c1b2b6c1e9c1aac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e276837a038986792c0352c8217291d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7902591b8e016688cec7f8124dfe9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828d5253511deb4d314e7bf79eaf5e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cad78f9ec3b6760ac3c2a86010d56d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a96cbb0ecdb5fbee6f356a0003a76e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3504abee914f4f7230daa04048be540145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a78cadf3095fb8826c4aae5d5ff934146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f3d4483bd77ea7c72cf184453f8a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4158a55cbf61b9e636f62e4b7414fc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dabafa375b3377bfce9aaf64c777c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bebb00a907fa85c799aeb7b77c10bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299d09bede1d76804640c89a4d13edb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3a7af50fe4e05b460409780912ef2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e61914094217056c16dcc7e014d93b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1033e51ff7900180e20c4cb02905750154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2df506aa23d091219fb3b20150112155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eb6912a30955bcd10142f58c20793156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f41e59574ba4ec1bc63ecdc73930157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f257c79059cd3de28c12f8cb2b201e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9320223025ff54291d351d55c8daaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287864fb18c5c1d8008c0ea62ebbc8e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df355e17d476b25de81ec1838fdc1d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e57257259cc553996165aeeefde92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee09402bb937a62664429555772a03163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8e91d8e40ab4b16d1d7b5a899156a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91316e8df839ce7f297fb2ac3b4a12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d370fbf2b252b04ce633a38ac555d98166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfccbf8cc7653b545b10334f6dc7901167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03398ce1e46e142236b8adff6fb1981f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d560a41c85fd64a07724e0e6644fa2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46c9371356a368d25a0afea186bc29170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cff02a47058a9d99db0989d6e84c9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a097342edf7576b49546576cc954c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740236a2e40b7266c210e7ba3c30faad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80f1b9952d1090df9f6be8e4c03231174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23b57428ced3434a4d08db69c6755175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32ba9d5a053242bbaf117bcdb1f50e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6d7c9ff52f490e874728f40b47e01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3642559415757161b9b7547432c7b2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ba3b44f42cafdc7b3e7411bc042a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44151f5de455545110d51b3a70218d73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b05da0489ee409f6ecde164be41da4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c8c706a39a4c25376605b3f57fd1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f6a38d7e4db638b652dc131da5edf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2857a5f57a735a381f0d073d4c6a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde2b50690d7f84bf9a7134f339c7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77f09fca08bb1d87f609ced4cdd838186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5a12671882cb0890550762de4c512187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2550a37d28e0f7eac9641907e994f62188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dd743dc080ef86308289538f57e79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad96c9c80a1c2e4f31f07c068428eaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be21b87c4431e7ea05bacf9fc0f7e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ced3bd85034124b1c3a2a009cc17b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490b422010ff90f657a20f246af4316193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc30f4dd5ffaab7053bc1b707e57dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92940baec7c5570065b0169787bd0c8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8c7153420bb03d487abdb281de113196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99d973f985934219edffcd34990e6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb90c3f9d2476e1c5f7b2443fa256e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced61ca3240325dd63e0a2c88b9b088c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3015c4b1c2b05a031d7c303ff29227200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139d0bd79b72c16c215ae1ee5a3f547201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960916bc261346f663c67d6e9fef4661202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f87131f198e6d6da801ac2e82c59a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba667680d1f3025c33964a8e0e3c9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994230765896bfed023cba07cf92da00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5c8d46ee8fcbe444801f2ea5ccefb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c4715abe2c48b9b6f784ec4344ad1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93443bccabe40230452431933fadea6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f668f6fe1c1571cc8c04bdd61f12a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49e6db2f68d6a482d987de31776472210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d1e839f69ec35c1abc15890461a5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e706d60ab6f5dee71149cb2d1860dc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1372ece9743170ff9a98e5df21f485a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b26b21805f0d6263bc534cd38760bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bcef30ee80e1bd700d5b85b0fcf77215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa6db5fca8721fea51ca182b9c7215216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc36a55d6d2a13d56c4515ae0b1c181217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcac4a08315e475a5d75ea0d6a2f32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e549c5f65dabcc4c0623222d72fc0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb67f533f37bf00850e9d3a477df149220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ce6ad4a405061b0cadb666bf43170221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f95d64aa449ac0d0bc6dbb832dafe6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f60bf6440b06e93523ba26c23713223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b7fcf397cdec68a7a2100af632440224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445de83475dc1ca7306436f341120ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b340963491b95b59b8ad42b38bb366226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f770f2c6426a6bf8bb18b36df641e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb1a28d5d61075afaff2a34cdf8ebf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83553394b4587ad4c27722962512e758229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b57ad517b6f9968ea703d2f354ded230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfe5bf1e80953977de45b34fc88c8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d95f5d21db7d447c746ffa9b4e117d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8463df5baba9c955b7cc6564ac320233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1ac276286aeba152beceb1223b73c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aff2ddf9bc8896189eeea2bbd1e2ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456af87679be0d22944a95cc664c1ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbaaff7b6b3e9725201b907cd84767237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f16d540e1a7ae22fb3588dc984753238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e292cf6678e95a0dfca7ef14b7e43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58ef88737badfda9f5dd7de4387621240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da2ed5f79c3dda1dcbb5254c5439bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b65c5f8abb20de54b59df927fa710242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350de1f74e1548e712a99495119e4bd9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5fff24b501776376dedf99a8fae2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865cdc63cfd4216c88c16c4e307e7af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd94914cbbaac58851532243dfda2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98792c38ab651c21802ce5096aef3375247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f24910a439c55199dd63b5faf77a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8df34870a6d52c17bb8b066ea7857249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03602dbfb8022439cd3c5653e7e59347250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bda077437afb75032edd6e7385a0e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ceaef061542f68b3898692c891775252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649ecec42275a9160b2e141efd36604253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6988c569ba76178127d782c3344c9b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163d1e5b6d63f5bc394487c3560feeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4516f03e5941892b21f981434f9c9f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9c7bad469930a050beb2cd0f9b6a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1045141cefb9ca90941ffba60004ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7689c31b88454d2780705b1954411a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385c5545e7991398a69b5279067e6df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53642b295c4acb67e5c3a1b52ddad7dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af25db8ade43d2fa16daa3b9ba1385e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ff156d0ff3234bc63e3574000fcc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12053655249988ec4679b00fdfdebe8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9213f9a84c833b14c6fbe1f94bbb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752fdd47b4e94547e234cb4679754d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105fd881b9d97738113a9967ad7f69e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416fede8b22c898c154b2e641ec1fd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94533e1127e395965facf30b89e1bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d550c0083df696b7d565c1ba86a8c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb012379a410d42a4d876a4f6a19eb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aeecbcb34ce3c6a5a41ded7c758c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320ba8a235555d6bc9c1c08ecfff756273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fc64c4c83517f6fe69f0167fa8583274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f59cee52653d9a3fc4c80ed02de76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e01df971bab6447738b32aca76d043276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ca9fcfb77c703c945114de67a6a8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d797c6af259e1b095e8e4293a37f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c609a57f2908f56bd4d121609bf33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb9adf1dbdebcec4a1a1635b68e8cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b23cbaf3d050b0636a1e8b296f3cec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b849361225b8c24ac5f49378d3f5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd8048c69e513db4d23358b2a3f42b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d422ae74a1431aaf0ecf6e18123c9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9776f4106c857d40ad5c08fcceed1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2fe58764030913bf389e6916b9bfb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c295b2b54a3627541c3ed67796c192287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5322bef5df03d02f5669738832a77b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993f5957680ce3e4677c6d873ac038d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc675b68cca94ca9d9864e1a6aff39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806676bbcddca7b3645ec091ea5bc55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03382c4ec63b1e1cecc4eb9d392267e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ced230977a0f8fc45ecca98315628293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19096c388e3cf60472eb340dfa03ed2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a40fd922be604c50dd75a73ae61b26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf047a3c4683dc2c8e561c6da387db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eac8fa720719b54170f08a7484fc5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf24d90179d3366d4dd39c61362b0f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b752ea12927e0f7e25ad537c22a7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a802e913be2c8af3be72b1313857e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae6e67537127d6b3dd52aece1cb029301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884fec3e9e365b6ba925e42aa1ed3db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40ab29f6f05d33c1c548a0f7fa5f5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cd7a7152c64ba75be5fa88a47b2c1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01760ba097c2c635f8fb310237c44c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d6cae55f5d7c7bd8f35ae662cc533306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee89330fe78fe8d16c8d0d05af5271307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186fb568a2ba11545ab64e66fe48b62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6067f75d2d2ba0ef425d8132f72266309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdc5069ca645815c5e197fe687f03a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae51e0e8c54448d3cc4761207ded82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839521e1bd5ed8252b809258172731d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4919767dac8fcf19a54f723a1fe2cca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f565ad1efa31395c49c0520015eb06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29c18103f057b4eb36fe34af089b81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac961dbdd50c871c74648dd98f38986316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc0389efa6cd2b1e422a52208af8c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96382e9cef73527d0664774dbecf222d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dcb805ed446ae004ccb4c235beee0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47244858d93eb793e73b0feca8aab6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb673fa8d71437fbd34f6780f1bd860321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd418cdc788cac06a70e0984b384a5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2368a68cb01baf17796b2b980d699f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2f6c03ef1aec516dfbcf5c110b1d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deed8cef8ae6b81541f721262375b00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282b2ee166fabdd540176b98a7f337e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056beb4345637012360da08eb5f41a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34f9f7924e538c992803377711c333328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18973f9df44551c5579eb45bad4f667a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ea296bb42cfd1269e213d0e7868cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e92c8e0dea53abdd7dff1ccbb240d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1477850b35d9ad1fefd1af749125da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0de95113e533c39135c510507f0fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf0964cbc50f7e9fd4f7a30fdd4a1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d147843c73715fa4169c44380825ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4aa7ac311e60f7a68146b35405329336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62243daa0b0d676fc540545bd9035cda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e672a89bb073e8c4d1bed5dfb5e03be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc23b63070b204d520a743c3348099339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca3fd11c6c7b36e80ae458683b3763340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859584c30277c2e1cf5269c7851c32a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c886b1dea9c420efb15f434d3c4181342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ece2e9eb6c6ae91e8533ecf4535de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ea4f7d211b4781d43f60369c596ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7c6a20e47661e84e8b55a58cd6f40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649d7d61a102bd2aa7e144bdf79d2ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa137244fc9b1405555dcd33b1c804347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058f7d40186c0e666c40e6a87a7ea8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc7c6a8386939c1a21dd263dd652ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a424416b7616c38365b86c392d7ecfc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b88bcc53922dc9b401c4b591103f44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6144119b22dcc2e2b68a0f1cf9f47d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb94f9aa8d8ee271c6f5237b6626edd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd3b2f444496a9547cfe3440fe6ea3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43f1a79a8fb20264f0d3c7e1712258355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08022ea197a525e43f820eeedc703cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618316b3d048daa408aa898b9476bc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dffa16333f6bdafd8f971773a6604358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec52f702f0fcb6f95b5b2bdfb5810b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e1e02f3d91e79c59441ab20f03622360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5b387b93818b70994180a50610d17361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887af992e7c7514dc386d282cda36c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e2c52cf1bc81569fea8aa2a3cc40d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453d6f1c998bfee62fa159127384be7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf0cc1210a2b14f5bf7c8cd886eee3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa9baa19640996dc25c67517a5d2d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbf5ba65acf21c5d1a11023d4c2085367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd0e040576be5d7d46df4304a0dd27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd6b27e85c94af44f19e988863044369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e406bf73369ff8fc185cdb5220345370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb5e70e83fd93174b8766a9b6e4a18371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357a10767f76bc64752e37d9d059e24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86411054f5ec00142e9a7704098a3375373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad908b4fc70a7b3cac77e3dfceae54f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa692ae79a12162c9aadf26d57d622375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d409ad84bd00c6c79de0aa32420c2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db92c3ab8da679a49e9a566d10f37c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77a6f885134c459ebcf4b0319c1928378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cd625897abc6e36906bc0f39c6f73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cbd8dbaf630b4c34ae3ebdfd38990380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2209840dd39d86aeeda812a0899b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dc2f19671420cde103d6fc0fed7a0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c275c57150e50c45bf9bdf65d809d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5234c35c47b899d8b95e6d80707dac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023573196abaf5c4c78c6c48429d62d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca324ff71feec078142d3462f9d9aa28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c82ac0c19b073f349ee0b7fe1b955387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4e7e935794483baa2363b56ba0e72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918bb7f54b95e1ef8d15e8a19baed50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3be055d6bd1f13b43974e40099a978390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6b27a2579a61572e9a4b8c42aaa28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525646083b3d80abb9a0806937fb700392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0841812589779b9bc67e30787be2bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05d6081e8d12ad01a645ff78b50dbb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85fe991268e32f018c74b8072e40e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a9f24ec818bbc9151a6f27e783155396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d27690881a0341b097ed0e84941805397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de172cbad80b889dee8642ecb6ccbe7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42887cdf8291f527ebb12915df3f9e40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdc256b0d5f46944153dab332f3af6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d2624e6eee7ce9f1515bc84666a43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efe542d56b5633b835e6f2e20d1f8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6fd7084b70594d887c045cc408a2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d91ff2e2ded4ffd016568f0ae039cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3cae2a3049258b2fb22412ff90804405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cea1b2ef38b76cd3e203ffd054db6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ac3d9108b3f79568899e634984c83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23298c9f3f17da2c7c79bb6f35be5906408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9e37a1710417623f2952128b8f8cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f8cb0258e08421fcd6237c24df21a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e971ac601d293573dc4b6f4dec10ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ae34aba1354f4b7de02afa6b7e16412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4be995f701b6fc17d68da736da546c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5171274c91df192436bbea52bc42c05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d036eae0d82f61a223c96a415f3f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900ff6145a6760e1d94b67973a992cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600d9a5ba90cda2d6abe7c99438ebe7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354ebc5ccd8715f2673a7f4cace4323418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c597a064b4e01db2d89d7d1210583b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c423d9c297ceb4dce57a0d4ced5dad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2387e166ef93b1729616afb3c8b327421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c584cc21be45ad3b152d3038a7a1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110546673aedfdf536df96a3a2e7441423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029f217ccb6ca018baeeac1404e4179424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ec977fac6308e58ce597fd87b0786425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dea7da84372076e779ef77e4d19eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb45846d5ecb570c0c415488c7015f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635b9c5a2b6132c6879efb759c4930c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36bec3999eb92f450426d48a404169429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9f5802e174c6c255695a99536558a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92991c0db04a63f182d17796b6e60e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb17970396737c16d6807bd5b4b08fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881d486ac84fcf6df517095961e9656433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab313a39fbc6dcbf9b603c8f760ef7cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a631e237509d51f8147f84e2867289435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b867b4f0bd780e765fd2f8d79abc3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79df2c4088f5c81dde426b6275f28e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e262bdb08b180a495299530753462c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262944d1459d7f50fc1dd35c7abc136a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815177b11b47c8927e4673e68be10ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3fde8834d3832fdc3d12713600f00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ecd394e5c309c6dec08eea18c7b6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6ca202a573fa326783e70159ca26a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28770305bfabd4d45eb39c63e8de56b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682f9cf582abfddc81f88f798212862445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969673f325b8645cc83ac36ec38fbe28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635836ad29c31be3a92e8c72a3e58fe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1fe3408d2db3fd6257f0917dc7064448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a5eb3d4b939d400a634415733968e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47f2d26af32ae131d4a0da58fe6cfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5415b2387d6e2bd5443c2b2d9e420b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5388f983032a9901d2f2be4370672452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54332dd7683b298e806fdb0d89432aef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b639dc1c538d1b6e7c54f77089279454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b21f52e48978d0439f0c0d57d85788455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd7a805f1e0011de59240c3631b8e4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114f19a7135b4b43f007b4f888af1a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ab7f72e3651ed4be29e5984ce3211458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14c171f9f5817e9b61727f16e377c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb0fe94fc2760ea5074625693e9a2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c443c766641a6040113890e7b6081461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771e3481c2809b5e5f0d0886dfdebb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369ea62cae2c7fb1b77509e1dafa68a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e5f3c02377ae9b54182d67d4ed3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff48c7d306a97b24d9faf0eb7f4fd1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bb642fa8f703d038d49edcea8ffea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36c7df75d92c67be74e53c954f27c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8cd68e8dbb046c95b092e4a99cf46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54897664183f89914487911fb9c12d01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66751d32704ffd279ccf0ffd00e977470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb4f0e9cb3deaa6c17284f25aa9848471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ac736dffb4e16c03b3c67c0be959472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31453f214f49dcba7047e4f8ef7cbf4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bef27eafb6d9c551a3e86c1c7158c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3b959b778e1372bad793906230906475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffb469ad27f421670d446fa5708576476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f294702382686a3c4e275cc49063d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2e001e3d17bec2f6a55833c17fc59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f581c46d20351af58105342132082d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b7448e0c7d7518f3ab36e4c724bcd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1195792dc4288d27df1c324ae0272a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c91b66a32d01c06e8feaf057fc362482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a288303e8c6ef784b9c6ee2a1b125483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668b97adcd32d9cd529796435358b93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c675cefdbf0263fd53472d49709f2bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3105ccd43112b5043c17772fb27f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fd3d8d4ec7eacc7ba90406425a81c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912d678bf62cef8c583e8bb5d7601f0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be6f3b51194d1f414b47bc62296797489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4a3b319e476e698c2fcd024080cf0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3133f5628365fdc5a08ebb00a87ed5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fa12812f0e7caca1e2fd687950da9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49406507203ae29bdce722d9f545c7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbabb0cd07b6d5e7f7852b7a1aa3a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb01d87d537b7b17ea62790c54e559495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e4f03cebd851dff1bd85c03fdb13b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a14b415ae39e01a2ced31efe692a6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb06935f1355c5c24bc0099407efc3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd778e20c8134bf6b003e906f947a76f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3ac59c89e001152f6eba87535bd01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63068ee736807208d37bbb9cbbed0cae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ba36f68623999eda2bfbe4389c78e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f296911438f2bd9dcd9d7c9feb70bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f262e10d8d9c6837c63146a6e428f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221f0b72d9a7d0f83d6447527368704505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73b576dfd6f274c1ac2a4a6ec4a90e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401e4c6f854a85d491bf82998773d16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9afc1e2323a735edfbc4eb4954cac1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20111a723d9f6086b3bd31c5a283a312509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abdd0f6b071edd975dd25663a517b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d19a70b99bcd51cd000eba4ffb30e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80576b5519f157c0b0afc163911ec994512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b78c5df0333347a19640f9e3de09f1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa06b09df31e7a18a9ab3148a42fd7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfb793c9249882883af6af5d029858515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888eed39b3f33239bac6a1877a87fb8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7fc1160cacce023055a42f882e9ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eac9547001b0ef0886fdc04ed339a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1db64f0b11a54cd9dccbded636da3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc110d0a8e8b71704f29a8dd1c5bc4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf95e48513a0d4280341eb45b6cd36521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478c5cc0e793fcee4bd311a21c53ebb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7bc6c7339929094d40b7efa03854f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf11e42a3e4328371ec2e11182f178524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01463c63947a4f2eaacff294559f6015525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad397fba82df0af6fac7abc58c466d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35070cf92d885f961e03bf372617f24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad926375943454a057deb61f22c3b6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72056ac57a92eefd6fbba94956f8eba6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f59fd81aa8fd056c3c0cc8cdeae7c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f89cc2df873d2c0b4157e367084c58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb766dd77e48236dd5e3c0260ca1eb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69372e77745e3dd028975667bab999f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632427752d1b8ee470228aa4b5e27e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736efe7e4eaef3be7c23fecd945c0e70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08959c1f3311697150e93e5e6c88a018536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4036cbbe9e28cf2740d8c9eca56f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcc0e9f43361ca2b3fcdc309d2e2a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575ead7c15a402c1a0e0bf3a8893597539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e099106215ed2ad1d765dc8f476819f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033219580edf4c530cf17223808358f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f50832b0fb009fa058d76a1ad74461542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62268554ab9e9faa312665c86cd5f46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386020abcb973e1e9cc55cca58942e98544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0b3f2fae12031487d5c50a88c113b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d0cab1322c45870485e8620341938546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d40324761cc75ca0f8870141b1f854547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653139b224c432325902facda7830b10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106db0079301dcaad3574f6b022a9fa7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c38d8990009a3b0e09362de67bc58d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276cf8a8d45e3b59d78a730c34c9266551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfd9c3d2bc9c282b859d710ec2a840552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694ce9daab2a2864a10597878acecbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51145d21485196731ac5cda422e5070554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0341bd6a8b8c2b4785358fdeecafc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d8c422f55bb617a1312909284fb40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcde69fe7bfc5c10cf9bb695342fdee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465f056686ff0b142d2751701823336558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c824d53f4684e4e081932f1110133ad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6735bf358db346ea25006ab8115881560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f6a23f371614f04979dafac1ab662561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7b7423441ed66212a61f099ad5218562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aadd5a85a09c85eec567347cf57c97563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08ced5a6c49b62b285266fcc11e70d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5b3c69fd2610d430f20a37e53173b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ed32a390fdecf1d375f1799d583f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81418a6e69005d9ec3e94b61458d74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb8ae10b8d8944c991417cee4a830d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3277ce9f98ed92d4a31e3d04e806569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992447608643d08babb7dfc5da14a07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906016bd17ad96f0637973b327cb3ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876f94a75d382390f075f7d3d92e2c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684dafb7c27b56aa06789321c6a30ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1511b99a0ec0c28bc9476bc3c970f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3a5253db1d100a661e10af42b61b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5228bc310eb47d61ac7ebea7a1168d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2fcf18558dcc3afb3c3a236c42ca7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd16e331fbf80563475681bb3d6647d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f9316bddd1286a617eea0271bc21a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda135527d5f2498550ce77149f2f13e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0495ba60ffca8a32b9532224e31ae5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad076f086344c5325b9a5a7461a38ac7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c942623ab2df3dd57868cb30ed75c09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10507fbeeb5dcda6b90baa5128b17b68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be2ca75d0e0d6038ead4b716134349585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0affa7d5c3e87c88a8fac67a6be68f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60062ab6bd772e77855d25a0ea0be4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66cf4e7d19bfa81c4cede89f4ccb6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ff92d15620c3dfe46cb8d88ad5b92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7acf27f82b07dbd0f3549c886fa49a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fef7ad7ade7d1864d494bc04b0d89591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a97e6d42a72fe888d2b7990e2dde89592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fb58c2a35f7d851f3f4a8d6f2fded593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c32955dd307dcfb7f0ef00f16e89e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1c455f19c89212d7620b48f634946595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8eb251b2bb8bd5980aadb8da5745e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf1d639f749a0f434f83c4ed4e68c3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89017b5fb080bceb19c9839925dc1b35598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bce39e932a63c5d5261f18da55bdb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864deef2941dd2c183a24a3660a7635600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294df46af4df0fba734cafefdb59431601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea29d75ea0be815a9a0879cba9cecbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6f73a2381dc3cf8f3829eb7194a73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad983b76af23d84dafb33dfac65b03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c2f76a7add2a5b6f06dda6388e58d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da7136e629415c84b0792cf97be2ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d5099125e2e331b1eaaadbe9d7c9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a1cad88b9036b7cfeaccfbfeede1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4347efca8d04712ed66b2e8996a220609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fc473876b49bb95d6ed8ae3ed4e6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a50b5ea34ed954690edb7e8487fa1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b297f6930d574c6edba693aecfbdf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5badebc281a714c64e92042ec830f72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc36e5d73a9e7cd516a18b6f8b395a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a653c33e18fecdf3af9c89a6d45c85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb0ef01b4a35bf7cc49f9fb1ef60c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc29f932da29bad3794ff0e3a05d34e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe41adb22e4aacea47bd2c23150261a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00885f5032b94ec182c1b72c87f4b5ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5c402eee4bf3371e002c8471e7fa4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957a3fbc595395f8b939c841ac4de9c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c64d953bedced1a575786761567a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8706fdcc641c8e2ca97ae8d220919a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd4a85437f336d1e1c9539efec5312624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e605b745d0026e802612ca0090394625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6deaa81458448bf7f0131ef837fe61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7947def8e58d4bdecf7acd59be3f92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77d4399e0a6efc002e01eb4f5d39d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755df0326e26559dcdc99a1657020afe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dae30ad4f789224c530ff92454a87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80f806c492b2d99a94411c1933bad9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b48e0a967ef62143d004496961e99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9519c83038553ef39e3747a15f1387f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd193bb0cfaa44e7fea850554229c365634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18510d511245492106a647268bbda076635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd704faec9e76866bcd021def84a019636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0b10ff7db041be8ab00c6e3bd63cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f63532261ae5b3eb565a6363f4d97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bffdb934b121e270ce360ca8a870c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882059576b5541c8cb34f56495fd661640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df11d87b28027052986fcd16c823b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85b4efb95edf009d684fc82daf0a3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbdab1864ee22f8234f3faf48eb914643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7e5b868ae29d0b22b35e7b9cc99b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ff90a89bf1809dc3d33bc2d861d4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607fc23bb389bdfab817be78018fd90646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc23edb6b11a7fb346e2f205f99ce2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e54579fd83a24106f09a92ef1c5978648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fbaf40a22f0075626c0c8664318c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d421f3cd22ef3e2e7acb3d855f2131a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ae7f2d2001ff1c270fab92d3d3dc5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660dcb2405d701d8b6adfb73fd01c36652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056944692e3c52c7ed546af5ab57282653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e6ff14be48a826dab383d3ac0bb57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200d28a8fa1f4117f9bf711833d2395655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c647769ba8a392ac318781bbdf51d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474846466dc6f3eccb305a2d8cbed85657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651870c45ac178f703f2546d62b590bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113d949ee69710d0fd7f0f81aa3a881659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11967c67a01c6d432565732d311b4772660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203c98db52195634a0ea691e36fcd39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28c0744a3c277eefaa3cb7bc6740a8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981bcdc67bc9b725c68a6ee3502f9fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a46369f13ab4fee4af010903d3631664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd44fb864c6a8ce5034e4869c63756665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1753294f0f4bb608f0c561db7299a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f4c43693a777667cc17d1c87ffceb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f97d35f45b93ed51db7a78734c032668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97d13f5ded79e1c301f68087157428669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8384386b2c8433031b812f7689e88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9901897574392359455bb91ca6ac1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc2b76a878bc1e56fdb95df01cdd59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc833ee8745bbbea928fb8387547ff1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c32dd044310aedbdfe7c71a478f36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f447786449b55c5f993d1b1c8fe09c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17368f2c6a05afcafe6b36a02fe9a9eb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcaba2c3b375561f90eccee9e10976677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b2dd28d977de38ffe92e70f48fe65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709615ce9b6ed7bc5bc81d762a554648679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42469b1e602cbfd4d45379d301c4cbe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b6eafcb7135e72f0c8c9824c84888681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c218a73784f1c08b701210a8668f1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efa6b116b597594e016f43c917c142683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22338a739f5281d8137777950bd243e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32b84ce9df24384f5f471e9a212ea5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f78ef37af48b710a069943bfa2488686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479ac2780e4ae3a015923cb2bc2768c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657698e0405041c8bf6cb40f17639ace688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b06ac1dad89ba11de6729991e683d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69927aa8b01e2e219f3d34e32cc1531d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae9440914790e49fa86ed7ffa513be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca76c7d10b0a848187a2aa1cfc9a4a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1756a67ecc0beef25e25f422805a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b194bafec7fb5eabd4deacb02838303694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6286ceeb9df637e4fc1e0525c8a215695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfc4c5eda940161c20cfbfee3a94c1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62503e39eb35f01b2afe8fca4c0d14f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942095278f73d754c437bbd2013a9e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca984e7ae404f32a4d6a499cb4b014b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f939451bac615f336a4fc324e196731700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb26f4844bd5e00a1bfc0085720244a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99bab39bf9ef219e357e3131a7e130702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305980cef300c4c6d39ec47d50aee40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebfcf851950d721060f230c5700a8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853872f89c1378e42855ca07955e6cee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4b553a40ee6842256943978323674706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073f55b1c7cb798628f9182bb249305707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053920427e6368c5a976205a478f31c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8fa8c762cd75c4d9e7f3ebcbce643709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ca59aac409314963a9457a0cc1a63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4eaaef11e48cae71c9639afba15e55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781031cf26435aebe0ee3145400aa59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0c4255583ed345985566b752b4f6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b54fdf614226a6b4969ff677b80be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347d9d9903009da5426cfbcd933781a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1f6133cd10560c7cab0ee1518cb5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761975142aeefac2f827c6415b8689db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f975276bf7289ca14a7c7c780e224c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7c66389dade66328c8060dff17be8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ca3df98f03b0cb2a38e86d99ab6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04c43b03b56d7146ae0742ee15e6d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f832a8bbe2d69d016608cb259c8e2d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb325eccefb0ef54d0cf4ac67363531b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aee1107a954ca8ebcae62f70aa39e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723fb67f0ac9ed15893ad387bf8d67b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216e67c9cba9a8dd3a7e98dfc450e54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b536a38c2553246ebadd41c46911f6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e938103315fca3528f5fed9e24a858728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1422a113955c216bd43fb1cce694026729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf076330a7c8c24bc54c4949e007a6e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed1924a293dcffacfd660a072ab2a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba66c04fea46b67bb86a892f539b917732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88445f29ff6fe0ec7490d745e880c133733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ed34efb07d6ad56eaeb1f2232a79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a00e360b46c01b94b49a73f2ed2818735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52eb9148bd5071c296061db7ed7be4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d94f1884a5dbbdd62e6d4e49ee854737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef8009ca789e55920726360aa1316d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bcc11c808bbce1b91e82eee4e15bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff792402eac951b2a8fc70414dcc896740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e5ff8241a79b5b361f960e768a83f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632bc934cf9ef83f84544ab97ec8388742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d90d00d158f8d51a6c129ed3ecaee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d96eaa5bdc827892993b7d5ba525fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442c7688180c60e7a3dcf17f261f801745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ec12467c9a896d928dcc68e0d5c14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bc6a5d47eabdd2ac33d38da6ccf12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecb89841d4db04463fdb953ba03f29748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4c27b7a81af47ceb2c58c4d8794e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1095e683b1840cc1495cf6fccb6c8de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12af48ed94edb93b8fbd29ef7510d04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396826df3316df92cf1c4d548fd0915752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20f86c14f79c04abdaa1e6570a35f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01cdb1dda133d84537367ba5b77c1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a1b2c47640b5ba6c5282d843629f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4789cea4c339e798fb101e2e0f630b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a5ac4e807cd3e3c2093c0a2abdf89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb27e1a5f7898f2fbf8edc3771fb69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ddf7b2f8f324ff90a642a4c95553c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95681e2c4cfb3c1a011e79c8f5fe71760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980a07efbf4d1bea5ab6e37e91b50c6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7f7c2c53d2a8b4851eb684da4a083762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeedba1330afdabad703c911364cb4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683aa31b3a13464fcc1098b833312c2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08d1fea9f91928f1879d8b404670b5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe1301574a76cac9c6a75ebb96eaf5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a19ca7e2397f4bdcd566da58105a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>