--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c0a8b845732dd240f9ce3702067a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d037968db4112b851d896dedd5d8e382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de32e61bc42eee342d1fa177c1412ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0019f5de4ac4d98bee48882f5a182d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa54e8bdfd47354e77aa0849e59eda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af468800a5fae9ccff8d2ef97ff4686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61db897f43544fd77e06fa72786a40e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eedbae776b40ce5d10e702965fa8ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4126b2a7993b94d5f0665f588719289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4b69b3c815888a52c89069ae6b5aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8268ace46270cfc86d086bc1e99263711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d331b73b79c99500d8f09e4986a9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65111bef43fca877edfedc3379448813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9a3ea136f25c10970541017b9324e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e85f8932305d3a368e0a90a0b8d0d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe97187fefc57d7b90e40e718d77b0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f28e6f15bf10db54e90c0c5e5e11217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8791b34dabbe414711fab0865c4c36e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019285d35a4f8536540acc681b48abbc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2d491f771f9522e144f3f3b3c7d5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7ebe413a300870b1b59c8d586950721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae9d1ddd508e69b3f0ef1fa3a947fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af97cae27e557d5c97d3030c745669f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61683fc1494f57f271dcab9814f2f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc757903063169f80eea3c4e895efd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02c1b7c90316bff8245833319953bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b3a42605f5c44c8d9632f407b564a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579126f0f57a46395ad514c75dbed5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca176b74640413453e9fbd7448c7867529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292de35ef66bdfcb05705c7cebb562930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36371b6580ca939aafa9e13288c91ae231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4038130eb6bb42f6bf50b0adbccd3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55973ced245d9571a894380d8ee1d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890e60c5d8055edc96e50eacc0f0fef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e830e99ac0955b7060e08d1c4feb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98887d33f9cfe6d3831675125a4ccbbf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866a01243da8f29925e191ff5f3551437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28536dd19822c121b6529812f596adc238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba141756874b1420ebe50ee07beb4aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f910a498180d5e478c8c94ee8a29fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531dd5359d0307d57ab207f5f13629041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe48ed4968a685461b363d9158ce13742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8028f9988cae6f1a4a3e97b4f296e4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4fb91762d6fb12b00958a1b0c2aa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee956b3561f58ade8511bf2e18b40a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eb9ee3bb6fdebf8270c03ca435fe546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177ce84aac34c9ba7008a575f8b269a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e671c764928ca18af5731334a77d0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acc679bc342cbe12a757a929e4c97449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eb8aabdcc98072f9ef1968a7e7bd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fd12bf6e332d17ada97bef1b7fc7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b49c65f400b177a73c56d7e81250d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbf012ce66e9830bb5ec864dc2eb8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dfb43e91e44b3747f5a10a7d0a26954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f9c400c30d0f3bd1cc65aa5a92ebf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4457c6be438838a019aa859e0d36fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b06808ae65e3c7909c0312a0d8941a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01627a655ac8b4cb53d0cd96e22cb7e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b29d3e0e79b046e8177026bdff8ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c2520a84ef80ee940400d3b5b2ba960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92d41ff1625a7fcc5324c5a94b186161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa33d2fd69f8ce00101a604ea8916462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc6ba4152bbf2b4461fa41218240dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f96fe1d29715454498dc764c9285c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e129a2c6d7c7e71a2c3298918cb5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353e8776a49e22cba7dde6f2f32631366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcc81da16b983b0b148ce3e529e11967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a0a66ca32fab9f61c97bd1f581b8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a1cf60a95778ab85c283907ffe2b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd95a5c65fab6c46829805ffaf577470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9466ec8e8bb739d0e6057794f48becf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34792cea5de118cd4063bd38511377eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63610add54ef7cfd57215079fe3dfc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1762038f2ceb92fc36ae54f984ce1c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785310db01fd3d06420921d5cf75834975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb380da6eb2e369e68fa79f942359d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16589c4983c74a153889daef6f4536c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6f0cf735ad95ce3019a47b4b8cc7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e858ea89817e3c0dede0a551f47df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb025fe0f414b6115eb1fc6be8bf48480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8c9852648545c8898dc46a689aeff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ecf59654ce3e9adde3d1fe026900b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83db22faaa1339c0daa36b958604c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7940b73c07197d201a01c70650219384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad722fe49eae21d84b1e0aa19063e2085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb68d3e3c73ed185bbc64935a1810f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf38c5f84a5138607666e34a48e9e0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0832ea51d0a5dcacb5ab5233385b4d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4288be4fcfac8c34ae899482e4dc96a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbed44206a94dcc0b13559b4a37022690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce90aaa0ecbfcf77391730365e2116891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c16e087fd622761d22845273aeb72d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f7eae5656a0779f4c965916e649ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d5d5aa291e86296ace6c65f23245d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480e3f0e420678dc4e3dc7cb1d5418495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c908a67202cd50a9a68951c6ccae596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd9ec3eba27bdca855f69995b59e2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a0ebccb100fd2f76dc23eec2512db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202729ff52e4e4c3df538f74886ba2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8dd2c864067d4a247bcbd6e6c9f3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2fc06f2680a7d36381b5bcf43ace3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d471265a8192acb1dddfc76d2887b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e024685474b8e1524f593b91efeaf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613e16edd293d39e75bb3f4c4414368104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555faf6f0c5812beacdda9ca696a17b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e2c5b7ff5712e3e7bac2fc94d0edc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751363a59844a4b347b4098a58afb36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff8405148ee5445b2d443ff6bbfb77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61076a2dab921ea07c331775b05b7a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151011801191eddf3068875c80bee6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb44371bf03f227798780c7e011994b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca636fd2a291e1d851bf223a0939b6c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b917fb6cc48b5b8f00fb179eb4d061113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956a4f0e2dfbae821239096accf95c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422c42b712950ec8402fddea54f4348115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bf2420dba022b5b6c32af00f22920116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f37628798f290279ae313c9ea8548117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f171298c3ac7cabbcb45a7b5c4a9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa423e4db116788d0cacd9046287d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b6cdbbe916343db243205f09aac8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13b301cbe0ed59130a07a8e88e4b75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fabecb2294e8260daab37bee91f96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8de3266465f37a742c1f75f44b014b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dc7479892ac3996053be2a1ad55ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f107fce16dc77a6a4b93849e79d672125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5028f225ea30d8df44401326867bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2bc88553d390539985bb25321da77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d93fb2561edaacb3e8b81bd7b429b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3183d10c3bf00140c01480b732146c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0fb97f0a10888566c47ef8fa5a1b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033b3c6478b5b8c4db851b67d0c5c97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063a61c62533c46d799e7ab27cb0123132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacc7f4fb1bc8e160a7a17c6d5a1206133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e3a13cc0184d35abcf9d22622aebf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46b4e99120db4336865b138fe7810f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636c70287eebeac4fbddba78ccde65a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed2b72f2492787d8da3e77ec5475e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dae8d4287e3cf9e11c7889eb61e6e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a81a3c381350b78ad4b6bcfc7d4625139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da484617fcd777469d03a438eb95a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308cb5b84dfab427604227ffc486936141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1b3829c545eca3c6218a7f7891abc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70a95fed4c74c2de58c3752b12e398143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932f3bad02dfe5820cc998154d08fc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dfd1f01ccb716cffaecdfb4260dce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd383f29840704a135abe23e6355650146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a7c32234954b4ee0945c181b235c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a135ecde1ad7d31b95c69152c93485a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caea56ef5bbd37298f1ed1bbc3261bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0442490d7760939ae11fa8303fec5af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab167d20f0eb0006e324522d19a57c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9566a02b63cdc0b57e97d55007360e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c10a94621eeeaf8a3d60b9d8791a26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2d62ebfeffdb0add3d70aaa461649154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60e4c65b2d53f9164a36187540f783155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e177f3106d061a26de618b1c32def9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008eba917433270da691a57eb5bf92e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b147e257d1adbbba3717f4088c381158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d472f375cfacea774dde661aecd3062159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd00a62c39e6a778fd2fc10fb3a9125160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c79a57f2669131269c9a19e7500441161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3af3546b3e1d5d6657078fd54c69e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2f36fe0c2ce934d37bce5b79aa28e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b2848c1bb4cb18e9b9170bc46dac7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99263c3796c69f7302666321220c0d7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8f57df06eb2a56fd8fde1fd76c53a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe57970049702260e16131aa1eba8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8611f3f2f535f4654ffafe7f1ad7474168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d262b9e51d034410fcd30c6b6edaf80169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b03c6af31c6e23ced5d6f318cbb0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b636fcf7b5dedb5c647fab50ceb3be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df95e5d8a5f022cc1f73ab830efb09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29fde968bb016f705f1b453e1ae113173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb5a6e59a4e291590318f332be66c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f08b084fecedf16cb6d8c7efc59468175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71974deb1ebb4df41a209f8ee2f909cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf9dcd7214ced30453f8903e8759aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ee80842accde8a37309f7266249c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b798312e55d85b118d83c44d09263179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa3e18570e1071caa3ad6b8f7acd13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2d6fb10f850eca91958126a2674ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b02367f373ab7fc431e50adb9334f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b8726e62b60338eb9099d2dcc784b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5fc381a425ed48b271d880fce0672184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f578d0d9a0d78791103ba0bad16af33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c9297920d866c8b4a603a680922cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a531b9cdefcbdae67909eca7fb9c7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3967e7d4d36612473260a205f84da7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae4a9ef8c610732329f9ce5e7fb0f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbe73ea5176fc785d259eb8c25fc2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79eaecff4f9fa55193a43f0847940a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4473bf0cda45a11ec52dd4f89b4e0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f1dc194d41adcdbe3b2ac0c21179a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa15e3c633948118d7a3211d10359a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91deabeb56a00e76f94db735420672195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080fbd109598f206432285de6e2dc59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0fe167277e673f4d5d72996f5fb61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acee3bf79a694abe5cf087d513ed8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840733f8459c2eea54bff603f2f775dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6cc418a9aa990a2949d5449c3da02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f938b69b0010595d7436384ed549e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08967042df152a13b1791c857fa8411202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cabfa6106fbb950df6a8a7887b3a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe9fa6ab37843db8f6f548fac84754204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebe82794100e593ee91ab406414891205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884e9d479de3614fc4b97febe06b255206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb004749d174cb20700a7af58ead1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f100dc7bfaac6d2c426eaa17d25df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1d891dd91dc41b4d7797ba12a5df4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88df5a532df2207262a19d2d0dd58b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304769c6e24b743d53af0617ad035cf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848df0ad10eeb03dcb57ee72c96a0fc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe606205ef1fe1c9628ae26f56ee14b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cb553bdffab30ceeb10c85ea249ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1218ca53688c7e3dc4de96d02624f92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca05d0e24200b7af424dd4c639fc9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cfcad28e6b1da2a940dcea6da9ca6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c3cf52056ac4626e30b4a8c36829218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e48beaddd0d8c5668064f484c50590219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef7863f38813f1b3223537c9d51d3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b282c21dc49915f8c8db7f504b87398221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471828cd7a0e082384608b4f2c1686e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbfb3892a01ca2ff22cd9c7aebf804223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c23c2caaa7331195746912d098929c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e34621446edeb7d1ae5508cfa25c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d5430408ed2dc106b74a83280a354226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8942015f7e715d3db56bb79ac89a2b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e06256adc0967e7d2a5e84d8062d09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171860bf4373194cb0a33535658520b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29c4dd86cc28f91d432e0b1e6b2309230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd4d9e7b1f3fe59f1ceba98951aa98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5a6f7fa08f2014f37ec1d5941792232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf127c054b83879feb864d1ac75c1a20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b5ee53a9834261d7684274ab98b97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306cbf5262ca8bcdfcf54dc8e5a6501235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684169c86086f7044a30860d62b5e8b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd751c416aab38784821217ef3ed4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b63268a3fd3f5c5b37c2ddf2516b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340217e9c196a9a8e24c1ee604c006d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e32125421ae326fca2da735ecde93f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af311ab7d7c40f59b66c3e55e44314241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a2ad7330e2188edce40f71a144e66242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f9b72ae345d045c2477e793b4e4ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3875be49f14cc5fcc2c8d5eca9fd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d875a9bac5e0f224165bc91def8c7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de3ab128529ed81fc65ae5a1f45e90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034e07c143c63ee0e7560b48500238f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d182152c5f87b79e8eef3e54666a12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d43771510477d90d8a18694fc9876249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62917cf028100032371c385b3f938e6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e94cb3063b21165ed319aee317db8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601e3019c9afa06d9b16cd60dc4303a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff889ceb5f1e878ea51cabd0c1e8486c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e80ca7d216ca349dc526d74158dbe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f99867c77b44b9683f273e1d37cf40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba2d2fb0d8c2ff9a78df7eff6aa46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3191d89b2401dfa8bbbac62c00a33e4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b24f8d7ffe65bb9e40a5fce3d06e71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f5b5ffbc94fb162e2e9876af08590259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f3b9f091221c066c485625535517f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec53fcf6ad8cad4deafa0a2d73ab935261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabffff59e8945a116d4f1b3601f258262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a874f478c406e6a5ead0dc365e3d0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feefc8483579738fd7fe6c2c3a78371264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4655c9b32d6ea7c6c6054ee5bf1efea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69410e40ac06fb0a30fc992334b5e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13972356dfb104a8bd679814bb12d66c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c614d59517088cefde17977875d0ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c83143642528efe56b3507a076c282269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ba6a889af921bed5f46deea544e5e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4f77e22476701e33025999efeb901271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad5157788a440a430ce967b505b09d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c06780eb12540ee64ccd237ab1864273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4aeb781f2168966e803af79c1fec4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0adcf230afc11e661a5b1f6775db5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04ad8882c03fda93dfb90acdf1d1c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3244e8f8ac16ebe086f7a7b9bdac8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d92f4b48a4c7a82622aff5d6e4743278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea6e05a11d2e80ab1d13b196de701d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b641cfe943720a25baa889fa004e573280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0061f67a90c538411b6e15c85df4fb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e6535a8274bb19d8fa3962656c5d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a44da85c7a8db5fefb6dc18fcdab44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23542e2f7baccb02c9e4c439b535631284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40943580daae9fd130659f06ce721581285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d171591d8238754177523914d24fea4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34017fbbff8d52b58631ed32afaeaf9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5b384daee90105722a61164adaf72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acf0433dae7ba2f23aa9d103ef404a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e72e5b5daf58ccecb87002abff0a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633bcb4acbbd11a659cd88b2fc86c51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d826997ef40cf762b80b2be486896292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4fa792ea4e76a9b1d6aad8ea6f362293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496061c73921f721946f2fa739919eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b71f40e35ebb22f0757bbdced50096295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad83c7f178a85318d2d6cf20cbd416296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbaf271e69089e3120dcfa7296a2aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599b69836e76856c5853223e183cc60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f5a5505f12c289c11d63b5367e14c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec280bedc9704da7188445afc0c4254e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e42fe4074235576c378fa54086a1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44456e578c4775ffae5c9ae76055dc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5a9928c0a75a08803a053fe4d8f7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952fe9a054c204629240644067623b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea735616bc3fb6de47c3094ceff9a421305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1e10b4bc292e71c4c26e83c50ec7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcbdde4f7be344f34f79af8a380013307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae668287a4cbb95d311338bdd67f8ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ade0bc02befc9a532f24eaf6941ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eeba16a927cadce10a17c5fd6a73c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d314c4eccef88b23399d7e8d210ac1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdd44a1166a70ca45c091923ac5f4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71af1750341247998190e753820a0fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be637045406f79ce531155a60c080a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50dc5ea4bfdccb46713895cfabd31e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f7a0cfd32462f5402490f725c655316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9f19fc5248d7adf58c1ee7cb302e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f71094d312fa73c13f1ddcc2b8218318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c05965a539cf196444142d370e747a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6428ee27dd772057e28ae2f76ad5465320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878ab9e23c9ec63b7fdd18635af3fd8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1c91e9d027ffabb71220c548439d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc57cec1fa4a81d7d684a7f669f7d50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a93b54168df5f24edbdd44994b581324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe456ba465e986a55d80624ba79d7261325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3e782bd2591fc38f61270d2a73087326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ede6543d36a26b82257507e011d61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6dfacf3fa17dac44452611a4c55d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc52ab7af0c7861dbe7467f20d8ed0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239820447e356c89767a0d6ec81b0cda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c7fa4c417272134860a1725232c83331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed9a44368aa7c16fff9c412b0689c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ab344aaef166470407d81cefa0dde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e5370f5264b63b29e47f6134c97a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6d78f5a60be58b731b934ef85e163335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87340d29d889fc4490b99706f91de3dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900ad6ae13978812f85dbdbc3035309337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc4627b86d6644f4f7d8519ef7f16b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5002c4406e01b934a9c73f8dd635d64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298806e5fefaab28a32da8f66232fc30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ddd8ca354ecce3e37a2b46416141e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aa571f97bde19a8da0038f48b5ded342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f30f22b684c23c2b5d4179d6b3a578343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b59aaefe0b4a215af73ffb0ea3007344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccffd0b1e04301c9aac8e5fb9fbaaf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cabbef3405e395f96d494d429c2983346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c226eb262d720fc648322e75ba7881347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dea633f17e9e08bcd4db1679ed5cab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc2e69a49ecda00ca066ef1fa9a947349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4cf38e943ec4a549a7618505a5c82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17cbf6d39b8a4a0c24b8dbb51403d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd780172a15492d8015b8804a03702352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd428971426327d2fbd5521fa42ca8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737c5c9d041e5c96733acb09e2e5da3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d86728a8ee7aa1eb23b903adbc758355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b316708837d11547d50daf09daaf4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e610c83f5bb2a3f92984b6b460b11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8018a7717c11a8bb910e8c4a09aa8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e4461c5b461e1a334dbe5ef389811359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d51dffe45827e016bd6a8c642b3f1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318ebde647aed1d52043e9c6fcbda7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80320e7a1b79c63a0c2fa40d0353d39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f267ac2cf0ae1bf8ef50aa0aacdb6db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a7d147b65cdba0d5522246262dc28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c59888316e8367556ea827ffd88b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3f9d19f98852ef3d3628734a1b94d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badab006f1ea4c344e2de420c17bb90f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f184b2872bf1dfcc52da77ecf33831368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1484825c225f24b3479d3037020f08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0da2552c167941a015c2045c05e92e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5194aa9cdf18f92fd9d0123c4d9355371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53ae2263ed9b0f2fbfae42c0436110372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a2b41b7ad7b6ad8c8f10ebf0a62ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ea3a3b1d8dde763316added0cc04e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bf9d679cb3c67c3f6bfffa03060c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cf2c154d71005489570a8edd3d910376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f246558099d36ea6997118dc12033d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bc94067f909b43719d92fbe40e2e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55391d74eed8b672f4df1533b7b800a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717ea29ff01e20fed46a8539cad1085380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd2c481aaa721126d24acf36dd2e62381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5db870409d8045c840e7026c89409382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa571cc308666d18ce4c5d920474e47b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6753496e263190f7ecad2d0eaea8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8490d12a5f7c468eb779dfb35819f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc92536426e0e01570bb858778e1a74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb7a6ce84e4a93a8cca6dac6d82296387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35bce2f7dc79f3a18c9704868ae0c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beebaf95e8e97cdb30d079d7f26ee69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebc479e9d9641ef36018f791b66e74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9576d538b32d02c1ec1d477f06a437391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b732b7f5ca284bba5a4883563438f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6631ac8e68f6d0c8f92f2d3e94c2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665b2aaef6eb4692fd226e41f34fb34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120bab526e605287f13d15722d80c21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a670578f74818bbe5b3a44ba3e50fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6138e11ed9ce16476ddf1e703314dca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91964abd807a06cc49936718cbf9f32e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a103582d26bd01bddd154e4f283468399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa74f8f5ca74ba5ac6cbfdc43294f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb058063f6931ac6409c32b715b433401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b5f5cdc4dc34368eadfb38c4a8ddd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edae742cdc7b5e06bc282a5e36f454403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bf868925970e94cffa2e131627e5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b7b55c31effb5466ce798030a17ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513a3ccf7e27afb6e0caf16938f9726406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49e5be1d0164c1b01524f97bfc22db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95a96334383ab287d3fde803a61c7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540852d4f6510fe40e46851a5f5eff23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c7fb81e032bb8db7a22f8ea391c75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7c5b68f4b84d34c41842eb974fdc4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49316fc9bf2da02b1d4574a591eca83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6587d2059aa85afb5ffe29abe148c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caf8efaac1ad702362dd077510a6fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693de5dc5028f704dc734d399291d6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a38bd1610c28c080d5a3773dda6b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac39f32791960304115cb939d72b50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cada8a2ebbd397eb9a81f9e629248418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55142e4233478b4241de3ed32ad511419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de7ef4d7123d1f92044762b44f873e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c8fa34cf6569e8c928b6236879525421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f6fd8cbf096adbc4955985c4e6ce2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eb43009ec810804c403bb2a7ad7b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df16dd017bb78a3b5b65e1bfa76afa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d48902d89fa6654f6544dc1881a1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba8e16fad5eaa925eaf2fddbf53da7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9970e50f7ea8aedda07827549574bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a524779aa1ab8e922b5acd3b553fd54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac9fc23021f9db999a46c6403b4e4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95631dc68a361479338c69852eea197430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf4522bf1af6ceab4c46a064184da6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7a27e5549f294ef6a951634559811432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbbdb836b80d51c22f0b30226384b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130226fef07261a1d526543cede5d2ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bf9450c3c46c6010fc379f1c89897435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa385c6ba4319934120ab22bfa3eacb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca587ef321398f2736d8a8b080bee316437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93d87ff8423de747ccab885e6ab5b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f310d80aef8fc3d8cd934d38a8722439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d8653d71fa2510ee2d3408193fbb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777e9b5245f3c6f5e31dfb841e59ed4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363678364ddaafc1f7fc9b6431b6fcd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee9ed52cd759bf22e0de95fcdc08b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0e2a694270fdae735afe7fe19c9a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dc97aea6dc437cb470d1da5f40232445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36ceceebfb573b9fc12f4da0be627d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76405b153372ffc4a444689ee10e0bcb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbca7a31dc90a910691219231d366f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e819cd531c97ea572fa95d6ca223e73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8d4600d56bca4124637292a5468a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984cfc1c6131c1a7520caac75b1be65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d996cff22b07315ff74a17ef920967452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d18afd2509f4ebe8d847a101b34bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50958ba8469c2bc0a80111b8cd04eedd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f9acfe8feebc60041a2c0ce52492455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164d46e8ab7993bf5620468606300ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed512b98247fa42a99fcc37e2a7819457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705f7068dec91ca8730b2bf6ede5988458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dc072a487bec84653dc359314faec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f6842f7fcd3b591e94969b89f966460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5d0942adbc8c5dcb382d5b5e71071461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f6084d160bfe06653e5449cb5e50e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e00e9853b7963d4b9dba2971b42d05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10753fd683446e26425ca09e65c27533464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eafe0041fbf2443c13a2f8faa1310465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593ed5c34a18e7bd5f6da00ca0a50fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cd3e43f5cb2746ecea0e15af5d863467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd3b80c95868fa4abd13e55b2d3002468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f2cf1191c57710bcfd9fc7e1ad461469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b6449e8296b1b1ce2515245ae5298470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaccd5b959e9ec20d9b746e5ae3691471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044125117359c3d00b81432b4344f3b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbbd549c4a29374ca47ea4ed604847473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70c5ec1350f0fae09cc0f703c278be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6b9130cb8ea49209b815e43926e3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679b2759b6758f3df270ea6c32194fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b1347e09e131011e40909bb2faf1f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599ecbc2262147f734e21281b7a22f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b08715a581be501303c391c4af80d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393817d07028ede82a1c475fd08af3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5dd5f304405a33a4d9ee1613f8488481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3822809634da9df915c4af0366ef4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4ac189fba056e4f7dc46df8fabcb5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef2dec45d8d052567c2af4a0249c3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17324e083039f0ab41b120ffac68f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3824bbe0a2224f95a54abecb90d656d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c66a645a1667522ae0d7cc1de157b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312d2887fc41c9b9d6ea77b6d8a90ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4532bf31f3b24458d85d7df607c2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2903b1c53f7bf248fc7b30266cf97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b86db5c20cd4bae7a7696474fbfacd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa55401091bc1efe7e4a4d598c1940f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e3146d345f4cae14dbd3e4c24e2c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6077661c84f2bad84207ec25adcd50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f456e5315a86c7ed40d6103c9b5ea1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f2fb5da292ec39a7978d403edc439496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaa1fce93eba019ee8e997d307f587497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b738bc0055766d3c9753bc930e85f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2a7db84d68e3cf86fe69d053e7da6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ec5a3953954c45838a51343daf090500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ce68b78cf8099c554ef598188c676501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8636a9c80b59492ea520f8ceaaa8b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48227fb0c6f0813edf45a523a408da0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65b71c7bf93653f897ba24e600afbd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8d1d6ab989fa0bc06604b5db2ad90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a56a9a75c1a7302888a340a1cc34c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3756ad7a6cd8dad182f9966cbc924a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a3bcd6f7cadc3363c45a814b3b007508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3358ea136be9af2779141c732812c7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2868dc8d41c612c1f6d9fc71e65cba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f13a0e43ea9dbe9ca6d6782dbf721b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6b39dac06faa84d321b9d3e435525512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bfaa047aef267ef0e9246420ba0ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50f76c8d88f7801a20761a84bbcd94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe303dc53fae18cb5cba41f9975c87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36c230c24586d488ddcc44ea863128516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c59affb4eea34f5dd354cf368a64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9543c6e2f357dfe0ce3f2ef974b14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8156af4270e41b77e3981e9aecc9a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249e7fb2f7e46ebb5454fd8ed14685a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7468299898c55d02681828918c970521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9bf94ad452f0d50c297c021a8a3ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961ef57274e62bdb49339dff197225f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf54b3d3dbea1eb1368c62bcfcdfbe3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506554d7f50ef3beb3f09016aac417c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8a582206825d96f3cdebeb946e833526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bd80bdb25bb69be6b34f6d5a29e1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077395a5dfd71c6fa668f399891f5c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70444a5a53e9380a2ad058b06ad3d80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4beb52a325d26a7c9ce8738f8d6bac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42aec6b21050328dc2c9e9942d1abc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd52fe539be371745062e92ca591f86532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622c015ce3a3ba546f1503467d0e633533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37ad2a3fe513e17a809a72c3caa4a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ece981229e725ca7cee31256b31a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d6eef2ebe09c08a548025b11550ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f265c40248d4b773c69a54c36a072537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6ae68a6ba619765b7ffe0c6ad5d34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09859a39596a536b6380ac011cc7511d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d32e9b44b474e368da35b893ddef1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f472a0542a57dca490122e03aaea532541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03d8228803f31a9f75d62419837f58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2395895dcffb513b04b7d61e75ef8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b624313996e4417d7153e8a9fe4b2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39b0b3660c8500e7d672884bf8d172545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d97cb50cfd43cb61e6447dc5f668b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390012b5f6d7e978d1d7c3bbc9aba50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781626677238e544f48b34dc8b4fe07c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702145477a23a09841f2a777adf4891549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c341c56756eb4132f4d4899eb7626550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2b4fcca0466583db4d0012c28f24e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684492b0df7c587c425264e3361fa9c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994c696d1eaed5e3abee59feb5c0030553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950ea06de33a9f402193f4f0d276282554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703bed97b51351079b5f992566c5613555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121aab6c7ab6dda2948475606ea0c5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74956ddca449b31b4875804b64bb9051557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaa7f3f175c12fb6f3341370e6d18c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542a6922fa6b40bdc176415ca273027559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b509fe8a90ec9ee14b448a869890bad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cc666813646d501a0a45ce1c865c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81b4d663420dbb65429c6fbd9255d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010852dba23df7f5b0ba8a2a5cb336c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e693415ad1089c5db8106c185c0c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa958892572cf74d8c4bebf6c66155565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e227c532f0fe793d9a2483a2007fb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f921167170a5ab4ae58056bcf629705567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac03fa46cd398a27513b13e476d91f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120fc321ba1a4fa9d71c2dfe3b69f9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e7cc74f18cabe328f9b62289ddfd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392db2a80801c2d0bb2d30945340a60e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dd5f1e764f110ff9e08ad39439bfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cd87ab701b782852e381d9e1626cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9379a62d47ff3b9c5db24ef552bbd79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28337abe843b2bc9248153ace7ed736575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e9189dcee9e2b6bd10d299fb35ed9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aa2738b4f8dc951b5555b30b1d48b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecfcec20e751ec379f92f6748dcaab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068be834e9e90128f543fe39374c45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da6d48849c24e524d0400a77d816d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ebd36e7c4788282b6411775b4684d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ac204b15cb60c29d7c5bbcd2a36d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3708df3740630a5f236bf50e60eed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2c98a3d34364cb5b9cb4172dd5658584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea048035951c89951f007c0818c267585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b8b3fdbf2872392282b4cad754eb0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6034e10c3575718ec25a20b5d689f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618852a7ce716c51aacc1dd44c9dba5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42419750acd13b616ca1c28700bbe12d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b48b1d3a1ae2c928007cd062f1d01590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033ce0916d3df3d2fdbe6fa1fe4a937591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b51c0b1654ac28667154eb8554551592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c21d89001bc26da1234bf347d71a7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf11682e16c1d7ffb3e89e64eb1d673594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b0139a5a962b1e0931eb258359c27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640a453b9f3d595d5597446250f1efa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb143644c463bdab5e30081ae8aae2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce631e6c38f276f2e4497d89a96a10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752afdfe6d4703959dd35b004d306009599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02031e3bd528230f4f6dc1302629f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d9e59507b06e69379fafd14c9ad7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c59490276271c5491d211c43ad855602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5911a8efb31a98706e6eb65934db80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fd5a924f5bd17bde96ab57ad9e96d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c1c499e03af9a115b58fff8b853d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075a6200107f3ad9e7a061fd0d33aea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658b73543abacc3de513e871eb94925607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15165a429778c510e7fc415d7ed228b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505267f3c8ccc51d236e0174f7b56e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe4a8183f476be4e78a87ea48ae7c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577530d92521e3a6f8cef99cca94d4b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f68e1eb3ce555fa9e3ad8767d1c47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fca1478599af91f3f4a0e062945db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07274e3bc8942dfaa1e3fecc383c81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61a602fc16d94ee5d666a58b0f89f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1384112d0a77b9f6e14fd9cd376f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c435656ec1f2ea2bad2ffddd1d4c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e205553d88c488129ae88294c082d01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62edd806f876f7ecc9a7337d7618aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72007017ec1d7178a4d54ee54346f05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617497c4765999c7e439e24084b1c06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e6aa399e72945827c15922236538b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9289d48d79c63573bcf3caa6e427fec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38aaf9b4d9a73232d899d5204fc5b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2d98b66da1f2abc78ff0dabf1607e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a91a7c0c57103087274a5650dec2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa104a7ae9c86d49f3d5741b753ef0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2925af2ff79ba1b304211f8ccdf08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b48eb529d17b4a1bbe6a2fe15795e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e94a5051cc19bdc74b4ac63969680630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20314edd85b610e446e9e208a6ee810f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4be8f5a468a069cb89ddbd11d54d70632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f3a42bcc99a766eac517c87d92266633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf4f7486d088b62c4dfe72b4ab3295634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafd1cff8b44e58e0865ff477176c6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b51db56a254dd7259142c2a34208c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af969c5cb15b39154de6ef9b4ef78a1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1547dd25c968fa20cfdf6fd0e72f86d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daded87a9bb6e08f874f1600ca56de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50635d20de5f04c065970c94769016a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f72c4c6099818a5a2e29320bcbb68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad8bbb52b29569ea98a2ad6e98b4b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7824ce28ed8a715d4206890599e3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae83e26c6537580f2f9c917a57ef0f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b0a9b9e2619d62b46d566da9cd5b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636964a44cae25d39d2d4cc2e65f3b54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3f0f9f592cbd19c981f2fcbce724f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5a45f3165f3d62016f03f6af0e54d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fb51b9dfd65ed89f3298c187bc6b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df147499fe5f15a387e03305c23ccf8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28acca995b648c6e5f7c9d3bfcfe52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac8b31cbed16d85d207ece2abdaabe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162599a198fed006d2a625692496dda2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61054d38050cf10fa4e83e39da5581e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e90629320e990c03d6da4e42867fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a3e14be3424fd037523a1992f78ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08c85a8ed078046484323965c74adf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf7db4fea68a381d0bca94df3540f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002a7712a0eaaa9dd71eff33cf86e6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753697e824f1eef10aca43afa0d81e67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaa0ed9124b88a9481fd617ceabae7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f75b3a86fe8c65293c5bf84c322b3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53735a929517822b76de7b5d9f2b0c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1c16090366c75396197dd76833c0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d703ba662c572f183660296b8b1e8d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355becaef6a9ad052ca61545f91ab27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fdba7d01797defe06ad9979c277b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f293140d4d9165b7564c2880cabac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be792a7035ac9d0dd57f367163da9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c430f85d179488fbec88dc4e72c837670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba46ba5dfd4ca1c0dd6cb64d0e40b73671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4275ccf1e7729fb9f89f2c410451d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd560996810befe14fb8d4b66fc760dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a62f9555cf919bf5dd2b856bd9a1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed411fbfb4cc96f66547a8abca8a53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c7cbf613a0a6d98bb7ee5fe8991e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939264102e9e9ec5cd48e2e5046dd316677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb78df79522a1108cc82e1bb85636b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0229b75c126383b0e78791b7cd6e755679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fad5fc56084cd7e787c741a03400d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92839e2dd34940fd1da0a8a2be9b59d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672205634050d5e8fd6a9330f38ed39682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a6c80716c9c16ec9c5716bdd93d90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c517dba664832f6de274ed8f296df37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eac3c2c0bff482d6053d112ad8973d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad4372b86a1cc4eba9a5762dd85011686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5a8080abdf22ac30ed98167fdb1d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c9565d4acbfb47cb06b355eec32d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaaa26d4c1bd79ba5097d690824e17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4483f7b05e983f08e926291b0175dc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb934f2c392e6952b7314126a275741691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea7cf00c2b7d5433283b39b17952d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bee977da0d9ac51831c6db7514ec0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a4f965e262e3c8739f2305b2c973d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b38f50a18363b68459382304e59e07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400810ed8d01fcc1135e27318f3770696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b1ea7323e95426905ca7fcea369ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ebad1739f7402835c0d33329b7ff1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575245d2a7f9cdf1fbae8dd4613db7b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b705113588b845addf123518257a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a98eb80b4550f54e24be1189e2ef52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a38fb9b3567f02f1c0481d622f318b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a808530166809033fc0528a21ac5a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912c2382266b8a37c84f8e74cff90ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea479ba717561ea55d3ed4de2e32eff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c932e5824b5f64c69ae441135319a47706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383df657dd87dbe6c5587c3063f99c19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442a13b4dfcd25ed7b13796c55a68fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe85fdef041564f8fa5e24120f3dda709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2e4354171d893f98a99cb2685006b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af5af34c5bf7fb5fc49655e0e5b534711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f23a28d67e7f8378c9ab3bc62d1817712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee7e1d16e838606f7d7f001f746b75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f7fbc8f31af0faa45838a8dfbe01b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccfc979d19b95b0e12cc316e3996be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd8b9c22fed50542774dbdb1d82ad4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be073c5a47c0cdc13fb356263d329b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754681c235f16144870e01f6f0e7bf4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d9d76b4eb31c881c14758de0ae5a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f679c368cbcccdd8af42aa5e5b38f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bae17de67ca2f20b149d68530e2bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e533b5a91b3d95d8de070fe70a8ddd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc5913ab51ed1d6d4cd319dbaf2f6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee9f1a54f10a8a01dc15dd1a4e64dd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306ba151d3758f0574fd38d8474ee97725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba719ad01d5bc88685db6b214d54c20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261774772fc7efe4193565ab09e6d3e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78b89369011fcfa6f3f58000e68179728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb97438d75bd903cd52ef9c29aa66ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaea4d1c9a3ff70f87da7e15000b858730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21824ec9461fcd675173fa480b5bc10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4757343b5e5478ddeb9c119ba2609a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671d416a2274986a7355c1ba40d044a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ad4bd55f2006a0b57e6ea77664b7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b196f846838ae14d3f491d2c9efd4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408665f40aaf3a7a423d1884991bf98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab0db19bd0e859398cf8359f5e5b44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81569556036c54aad3b121dc1e4e7ad8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b57d9e12b45b152f292ac105028ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17c7a2f3df2aa7c984475a9336c43f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c52f07b72b2164dba50d3094eedfb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248553029d04ac3bcae1c59066ec0a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a7e50f7f6d44e7e4dbdbbc565ae17743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f97aab8427ac5b7eb09885d515c76b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc160e7646cd0372d51d97a1b3f9b61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb4fc0463881dfdf584a100a7ca5be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc7b726ca9b99211e8a7e73b308e51747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c604d047445ca3d2ff65149c98f6e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358da34ca85074e53ece1b8eb877d06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27452a41c2bb70d91e7c02030431722b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84df4a6d3de68e9cd8e583121216090751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3b1a290a0fb2c903cba5f91c11379752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4590c29a3872163d8a860388b24bd3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9427b35da0a2556a5e9e630bc9aedc7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62d6a86f49abc5dd48334f425c18a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3e76508971da37c2a76874f489387756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae373c9f7bc5cb57de563bef47c3a10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142340a5b6ff0f6eea7147de6d71cb2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e956296e3af596c77d3ac4ec71be113759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f1f485683c5780c070a07d30cbbf0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6480bd180d7791a210cd1f341cb5c10761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfc2215e2d2a4d9d94a03b193ce7a3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860626de25d93c6b4e5795ea985f804d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6ac6eb8a318e62294d81aaef5b7ea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357f83561b5951693b3034f2d0a53c0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef5cd492ba69cac62875c11dd6b488766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f6801e36770350455e0ee4249d562767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6131516a8419e017c36ecf0936d444b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a02d793706eaeb114d7f4b3274998769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e61fac2db3ebee3398d2bc73b237b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11483eabff2cae30af5796565e470a25771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a1064dac0fdc1fa0dbe39d9615543772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2804115207d64ff9302d7c4c864a24d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f30474abae996bd123aab9773a10ab774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7866313bf916dbc052462b30636b1c9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefda9c38724b85fe1ab89ef7b60131776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e12cc49217ea04807da9aee404606777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698465f90ced46f9d5f570e20cc2412a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cf1b2a4c4da3ad13d31c1e57b2d8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ca751b52e4f2df1643bb04a108d203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12fb3b001fd69adb5157df284ed0da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be68e5387535177e364f311d59797f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191881756b6f27355ab46148118cc40e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75558556e82b07288ae2a925c88a7c1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5918ed22972615f67fd5213d6981e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9b562189353998f92efc227210d0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b0796e84d2b1405ad62fbd479020410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86519494fed00d784c94abaf4b435eaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e931ea066ba07cd7be76eed9cbbb4a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d78cd56ef3862d2a67c4f3b74906613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca22de483f1364f345dc2a0252c283514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd4716a5d5ce80a363e9a272d9fe1615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa020fc8f1a18d007f4358656d317f3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf402340757cb17cf37c03bc9b7b1f6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2412ca870d6eb916504b594381a43d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5cb8dc4964971fc74ac59bdd50db819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2862267a1a6f74dad0be70da45e5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361deaa4d070082bff0d5dd54e959f7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143781585304c8fddc27aae894ea47822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a21b43e0bcf9075f606d84c834495b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200af0527b300b46d3725c6a4c7552524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd37ac5454b66b55c1edf3bb3a2c0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dbdc71e1a2016da8d824534cd8e1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338a9990d7c9eb9509aed04bdc92fc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03016dae0edd1138a4dd4091348e33128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a7bc90d384119d5c23104959073a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1efef5dd2a89773d01328a969cf6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5427338e330d0c8777330b6754c8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81012b71f4c2a54f09a4ac7804a1f3a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cb0ea3ea018b8d9c44629fff22d8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c186996a53b208e515410aa9fac7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a3b5c938627cdb152965fd6a7f5b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c4f0a35ecdecc0519fae547e085b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e1cf50049065411bea674473db42e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526d3ca342925ad9d9da06a4580beef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c07f842e9c216d1fdda8a275da372539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8a3ab18bf33be30b7672215d9033e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473c3b2c3413e5c9cc4d8a7a6ae497941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b5d966dd53cad39635ffe1db780a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b14755b52c77ab807adcf8d04d01ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027f0b97759f64ad28ed9683c7a5e3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386a1fe200e645ed8bb0c7cd54dd42d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7879477974aa7f7faaaa94a3e8d18546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7861f20e2163a55eb57d71d5eb722c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4be31de8982d45c106ba96b1793e9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64143d8895fd8d1cc69ccae222bcdeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab8773a6a50d6e51e1af337b4909d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad81a3a1ee313291e02f104dff82451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedf9468bc7864b9f9ee1987c97b11a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccdfb68edd3f7f0b0e4c0c0bd9193553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15b6d69852cc4f27d22b0c061ac51e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad227c3178a291a695d7934eb965b5b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198001b270b14f0b0c8b688fa4f29c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706126e18f829397f1efc07dd0ad970157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d9cdfc38397ba1871ca87079219a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0618ce54b80c194352860381ad466e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0f35610e6d6ba90151bd5a5a9064c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4caf549e3a2c85607d383469196a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4f1953612580318881056f78b27c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079c54345c954e955109f7958befdce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ce11007329ec7bfe28c70374940e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d483df809cfc6a7b4f1691e253a5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052b0b08c1f33de225f6cd56d4bda2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48b5f30f87bb9279b37d179968b16f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1614908133043d390affcb5893425ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f2bd6c687de0a3874a404fc1a271469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bd9183710c03794d59a562610b07270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e44f750bde19bcd27f68f0ecad149571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf363e0b55b5514a18260f0f9887a5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bf721cdd784ff9603750f34407cf073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64126520ba3dfad70beea17b2fabbfba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba078dfe6c74a4a3e31e826ebbf882f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82d696a0434afb18c682976b2b29fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985582708eb230ac21257698e494f4f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7d7cabd32f35515d50bedb5cbb82478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edce99923e8eb24e54e3ff97bfe26b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d0c6a35b98c8963603963a022de3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645f990e4457dce50a8f19515738d8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54146f82823387084663be66fb30b4c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066afe0540c3e51c12a7fe92511609083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722fe145e61858f4f9a734b1103a09f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcddc00439f3fe0b99624f53e3cd4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb117da8c2dfe2eeec0c93f62f8f1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1482b200610ceff3fa681aab0012db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e151f13eca13d07e0c8e95aed4b47c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400e71d654a5e9d6a163806b0d8745189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46184572760cf353a96f0573323e51990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385c7cd4c380fd9a42940d38faa7f5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc33a1b073aa1f8a6b711e88cf764892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7330a73ee830a2c682a48fab5106093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511db127d23f9222e9b1b42edd32bbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2c1a62aaee4ccadbedf9710a7f90a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493bd6d2fbff701e26bd015256dcc8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21a1cda4edb6c0bc0a83f06fafc3db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcb99922f63886ea2cb5572cb810a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe88f974531a264aacd6fec41e9cb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004c7f030b9b33129a75b2133d40902100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb331e0e71fa1d3a090e58e92e62dc4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339df99d103c2232a211770580854ab2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406100e5f0a9fdf02f07704440e6f958103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29541b70e88f0dab1e899a241764ef01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d82532165c72d80988683ab00c3066105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed1d65d4c57b50a5f4ca8c913f3d73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8235c79870b77008b7eedd58d5927107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c024ec1dfe157250a530a5f013133ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42739fd45dec11138e6965063a3c8f70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652965549067d74f1b5a81fc358dfba3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543edd71d779b4abd25a1de4fcfb775d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e15d2b1c815326201e9d4676971fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54841c2a0ddce18722e7cfb33d1249fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50526d729f8040ba7843924bfec61e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4db5d26477b472c0c0589d2ec0d1f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cf247157a3b97eced3dcc40a7796e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8b5ba584dc8a4a56c93c90fc374ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471fb02bd5014a97e3812a19ababeab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ee857bf6fd5b25a600f0d3660db24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60188e4edb572f0dd16272ae3afe5f30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa43f072fb9c53c1aa0a543f305e02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450e721cc7b83f519b98a54a823497e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17270813510579b81bfd5f29bd060994123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869ca510c691084bc8a9bcb6b7c86a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eb62568f7d142be79f613c562b2fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af98b329a3298ae14e5febb3440ffa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ac16a31513a178c174dde23bf7637127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca88b6acf4a1cdec9ccbc860565ea2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cf35f72872a2b7de7132a8a07956c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65721f04dff7251a10e28571a74da3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9cef0c73f2c1f746e169a65b8e491131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e96a3ab0f724ec385ed4e884ca31d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab20ad9605b187d2951b2718a85b06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ed62859c6a3616afc49f387aecfb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d057d06ae0966156e5642a51521a157135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c1fa377434e5ce002535356cbc8d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0109196ae01d48a6dfa9581cedda774137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfef0a9950e8f8b2f72e7b4a1039eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e819bffeff4dcd61f1b5d5784f9ea93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70851a739b248a8a3c458d4593ad1e6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be90e7a32292f2a18b2a10589f29c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80069b09ee4a93db44e0539bfaeab48d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409c5bebf23e65b076ea6908a47a652143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21495f43a1c64269195ce02f41cb658c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e095f5841a24846dddc78a9dc86c048145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d87ac15aef165d85aedbfe58d540c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75767fd4e89edb2024ca9e4a2fb2233f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c316964fc0a675ad5f866d3aa847e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf935c2a408c7c7aa0db944d6bf01a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610770db34ed1f0a33bdc7542571ecee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db8579c4a8afda4a3634905e8aba25151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bec188f959ebdd65c514acd098f7b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baded0e1f04d091a43ee55ea516a9ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeb22efe49aa231b29caa8ea0b1723154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61873d0baf978e105dfdee46be449efd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb88b2fc002bd52190f323c5e25b56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c727946822dc0c4735996217e3b2467157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a6905fc8ccf496d8e161b2262a947158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c6f869ae9f46d32178cd5a7d32a69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21b83a89f2e9288b4166ff3a21a1e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553770b1c9b72274e95db10c961e76a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba0f4a46fe70304556a877520acb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a184acf5ad248a12acc8b25558cad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deca568c4da9d650ec8eeb61f3f8b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fc2c47c357466c14f2f578d87bf09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dbc3950e95cc34c9614675730fa24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ad6082a306d8606a6c174b03cc1c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d1929c5dffbcf947f55172c9b10a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5a0bca256acb7df5c2607be2e0665169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bfe88142ac25c6f530c20b400aaca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e9e76966b418ff26e3ac4b9bb06b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a35831399b732f16b637f4092ccf0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675fe70a9b8c24736e55b55b37e12df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc1f081f67eac9c8a1adbb9fce4829174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d79b1b70371afd33cb6f8458d113c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbe800b3f69a2443a8c59926d7689a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889df0dd749aa03d5bee620b3d9d7a3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2ba839392238a7563811abd9a2ae0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf161a4b3bad33dffc4469ea872a07b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04525cbbfcb3de43fa5eeedc542ceb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94ac6bd9d87797f002202a24d2809d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d6541b9049002891ab4b4c981ce4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e5000cbdb5a12f4bb928086169c38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d7a663b8ef4720eeb1e302f0f1690184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b1dee59637b9d6a6ca42af82d4a59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a903f29a871bf4c79da335460fff8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a953c069b5cf1922882506b8efc95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17cdc35d9b386efc5ed0ef13900158188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93e8ac4d67dbc6e87ee2c7a8fdd438189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08db7f03e1095d5c7a477e25d46cf8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e38d34a5cca4974002b9569de8978f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8eb755145419921dfc30969c51929192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488713a07470fb7d65f480aad45ce391193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8172a4e5128b2b63d7a401f0ae275a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72ff0be8ff2d353afd85354ef57407195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e5b561d3d58ef0ff2ff1bd32a0f68196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4c52fa1b9a09e8f103c98760d42f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a62e59a70173417d7b2cdb81fe30e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dea1273fd9152af88259fade334801199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141834e9b32e0e0c18e5100acd1a849200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6c75ce6450b9dc697690ae833d0e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69252cd03d8c6759f05c8b388c3b8cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84557dadcf1a73fe33ec81a26aee2818203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234af1117d20524ab6401f1ff01540d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c19507b2addb2a5474e90bd168303205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca2dd272b0dac0ba2c6f126d6327e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b972a3907f9c7371df2c89b7f71b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f609cc05e7586c8cb1295e93995e91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7732f2d85c119ada44cb1169c91be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2ca9c5427c9af452689e3f82aea7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b768054de0e09e1cb5a7a80e9c6cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589c1b28f3c2005639e008084f9e4c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274adc8ea5ec11af325768110dfd87a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f5e483d52882f60be8fd6a48fa547214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f7303dd5a7369eb69e82217bedac7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6037d7bf0af3d0b99126ecc1bc2a610216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7066cc96ac75c8c570666dd0ebf0be3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dea8c625663fac51445da9afbc6b09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802df43544335dd78a2fe22a59a1132e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e3fc77daff6714690506759e9213e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08398f97b0662cd6a0237ae7abcf7fa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e31e7baaa231df88cdb9ef1cae0af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40428a4974e3c6a943331c09d79f2854223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65addc3c79f57466198ca1f515a8b63f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b2427e43ba8275c575fd60de0a2cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8146be65b267c99c1a5914db663597c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3934389b0875d4869b8ee96df0a9733227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcd4320e82ae3ff3514194546d1a3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5de3a7a03a93a1a080a95c84317bb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f289592b3d175582530134b037343b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb9170de3210bf53e7f53c0f9d3f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d6ee841fc54543cdda3b64ffdf189232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04085a7568b4d3b1da39865826d753233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99196da420203389d19aeb174139c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061e4c49d2f3b398f56a5a2425d97f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823d429c03f042177fb234534435f28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85736247d46fdbdb2d4d84d3b5250bdd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14a44cd03ff48d4a8d1974b49dd10b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb01d46f5fefcce2825b722b823290239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c519726cba4d137827ff300561a43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452c44f626a9d1e0ae61b2d365349a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d4807b5984f9a68c6a1e862ce1952242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bc3d04ae319ecf673f025ea7ee68f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c11e2737f0ee1d4b736cd4a278e1ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2bf736beb05721dbcd48adbfba467245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c837f100b29715332912150245650246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4575f00f83ddc938ac43a9e564bc7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59573f0cde38152ab9da518e324565a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e947c1cc2e6af20e8aac87ac02c1ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34dfc15a2314695698a06a30b34985250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b69f70ec0592373ca597a3a0b9fde1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1a92bbc0b4c64faca9d1c79765a8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d70ba25dfb776bf33fc89ebafabbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605cbe1b6a240fcd8d25c073e0f0d81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279add01ebc6d3d9e47fab09a3179990255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd508d6da87a2eeeb143a090765f6e4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18f2976a94d5c3b68d400997051cc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4497741d6758ed33e6c203bdfa90c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12ba4a5feb64a0b88588a02cdcf1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c16b5b0ae0731ba28a4efe5237d1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2dccd6a55ec0c50ab30a882ec0bb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4dc59ff4bdd81435b4c5b8f7ac2c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb60f360ba1ebe8fea19e63af7907a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12393cffe74a75e73887e0c781910e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035221e4e8512003f750e74369861078265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8ac460cad54c74c77bb3dc9ca4fba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acff8a8a25a488aae11dcd581d73f8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c90650ec046476fd0f1c82022eb9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8516c884e79c2a2913e75460a89b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438aa7fe2e871a0b7244fa42b79363d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c335bdca04ad832d83b4e38212e1dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f593c03d16fd82c28302806ddb01bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8151d00c34511ded97c21f9a4d45dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce52f485d7099e89d0fe5f7e470e007274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cab13b3e3affe703b77a327e7aabc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96aaaa9adeccad944578bd16343095a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a46a0840d82d90a798e799c44f5ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1da596e4cd0474444ee16e5aeb6dd9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a66554c27dfcca6642d1476185d81a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b366c7ef25165d4422eccc0a2d2a449280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa3fc89d6fffb86d55ebf25d4626b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a156335a5ed001686e50d85ab95585282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f3ebd4e4054fc2bc387a202e85e4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba500d16e675fafc51ea638eed08869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d369ca6812ae786838e182708cacf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951d62c921b641fe36bab495ac2b077286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aed55a7f5d5e4e4b9f3bc54064b37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5afa3000463e30f109c4d314ce093288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710b0c85d2cc051cb9db141c80fbe6e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f011e19aebeead99f9fdc6422e422290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9781f52cf637e376f74b395ed6d1eed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ced29436bca7dd3de116887fcaa91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68c4690e70602e8860a2725f52562f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96fa2964b8d73b03a9b32a7828451e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422978d81b4f14bd039972b4d36cee61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebf07f50025f1d67e09a686d26f89d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309927db6216dc4a8bc18c1873c741c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac31d4a1137b096e53ce5e02856258b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80d932c99696d5815e7da5225473a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456eda0f5b886c06910960b04d56b7c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86922708b9cf247ccb5d34e522b2cfc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c6b4f7821283db07c0f968e5311b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab75fc8f8f3030d399b11dcb5a51a72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307f46901c3644213cdf7732371c94f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c23673fd2a2fbb2662042befdacf88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b812319e4f5c87d32eca13f4216d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c93754b887fdd115a8c22367f4ff0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5999567ec67abd3c0ec13f4ec2270308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053dd98f48c66d28e63b39eba536699309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e000a9b7e0ea9215b07c2b7955cf58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b2e8016fc2f89257467b12091bf6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca2468b80f6477f5dd4677c98022bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51a115294491b7ee941099df2b98e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6edf915dc9e8827e94a96b9d0ab662314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35530095409b8b3e09767167c927dc0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ee7da200b055e5a3bbf345536b70c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fe759f59ccc9f7f9c17a3cf2a5f2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5162f341c104d7dfae9ab58e60011318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6135e8622fa2772293d254a1b34b797319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397a5ff714a92deff60ed03b5b915ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4269ada524db77b41dd635cb3f280321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca09a8c9ede2660013ca6f5c7106a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339ae07b230dedfad9de934f5365df7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b05c0a8b2c139341774beb83165df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37e7acb9904a014ea84057db04694b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baedfe8ca17d3b7af35b065717819c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b216f7ab489954668b692aaf5069ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e5cf7ec7ab74b82f901aad150db6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d8c223b7f757732c3a3dbe7b414ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853595902a2a6d09746dad421acefdc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91080c6910053803859cc753a2f13543331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565b7b636320ee9b436d86be9c57cf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776729a8d44e39d9c80e9ae16a71584333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b9bd0b73459fdab7f68decf0220a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f867dfa5ef748ad665487ab31802d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c8248584f0de45514c8dab56da5b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcada5eaf6787a84293e0482e2dbf23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51689d785ae3d92126161c2958ee886338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bcbe1312cdc73edb23579de9f46af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dd8608014c175ee591a5d830f4d7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e60bf1b287eb0858d5d35aa7ef46d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e899392c89a06accd3ed3fabdfaa8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734335607f5f9a126ff555a76c81990343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e32feb9bcef97960a6f92765a76b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85283f208aaa87d21bc129fc0e6f8213345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b28ed552f66cf0d74575142911c7c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cbb2b795f5c51a54ca54489c72942347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b242dbb560d15064c2a75d5e6f0146f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54297e5c769bc1e091474f263e3acdd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fe136b3a4a3a78639eca224f22437350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea703e2cbffcc6ee0bb839e152c13a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb05ac84b692cc27c146c6df204bd8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc4120229586ffba0e92d6290647d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea43d31b996be42b5c326236c7cd34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75626e8d4989d9f6641aebd690a497fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a8c75e46de24bf6f6df2d51af396356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f1d3c4f0bc2fe52706e5063c9c10f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48295ee927f9e06a31c6c9d5b6f9e821358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657d8db7d661862b4f1929be4f09ac8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55ad1df6914613a8eac59f00666c8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d48ca418f724d5d7aabc9cd3025f10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae093cba3d0ab4f7835a624142493dc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e03bea81864dc8348d8aca976f6c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6981137c4daf175657b6df2dc32e4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de99aee8c95543769a942a8811ae5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fc5a42e0c3b62a01f2afcb48ad4d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e59e032c8609beafc7f169c7f4e35a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b062551a5f0d7024fb2adf01a05208368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29881aa73d9a173332498c7b688dda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00213fad50e658afc241e64af7d71212370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a4d13eff9299500a513517846dc95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c27f730395de478f0d0ae0aef25ccf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e063b0af0f8ece7583a1e1894093fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc8a7a37a31584886a095d52dff4d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06633ba61a5301882ed2e6ecd27da875375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08c63026f121c538436048c3061dd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea45a71d47e5deb9cdefdbcee2793c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626de1a42ded2280c17d954504d2536b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05717b605fbcabb2640d620980aea1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996173938ca7fc64783c1e3aaa07243380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e612a43eb80efab9b386f9f7aacdca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae1a78b943b610e830946eed640990382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ed3dfede23037979a0aa34361f035383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b80e9deaf44475e1ec7b5cf2872ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd29b8b136e12faa8c9f9535ff05804385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9e4ce40605af529a58637341b078b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2f23eaccffd0b0249b95fb6040d6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73168bb13571280013cb72fcc2362ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d155b05a8d3e02eaa61d5dbb6f1a4fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768371b61d895c03b0c973f420fd8e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442148e533d0a82db416bb544acaf58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2dae2d42a2b254ca80a2b9074edfa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926cd332be3d4ccf3c5db371ab25294393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35213b64cc53ba4a25d5dab1833580394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bd082e2d56743421603588d26997a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3168ebec2ec00f141d0a776c5f82d4c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ede27af13061a30d8ddcf90dbda0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef494ebed0e7cb8df73b19d1f12119398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418e355f5baab8b1455b3ece50b44fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e2d3bcf068043cf5a7ae618497f5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d0e597a0bef3d6d6eb27af9e52afd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be766a39ed147bb06738c3dac3ebfb33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a481f93a3c02bd6fbd8afea6c38cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1f3f88d51e5596fd0cc4984293561404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ac367acf443ab99f66962050aed04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fab8bf930401e88ca11083144eeee4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae7768c146bf2cc3b13cf95641c782407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266e6942fb10553e7ce5702c92526ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b3317014aa3ba1af47de79f833516409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49e132f70401ddd282df00a6b51671410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47000dee0e59f0788df4b9bdec98d86e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819854151280e99233632c593391be1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e090d8644ea1f791d4d63bd5983e22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef92c1ecca76e0fabd535e56b43d13b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d09b2136f6a1f2010697ac36f3eff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff2494d0e7d9a9e52d6d425cc985ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833d8ed265f4ee0ee03fe663c0e40dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c689a8c953dd159d263ee64dba22c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f199ecf1fa95aff3b4388fe2b0ded419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01008f2b70c4bac5a459ec8414f4408e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1073450f0717259ef1fe042fcb43d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3947e85e13c8c78b5edfa91aabaf138422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518cc8c52bead6b58487460deb8c368423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bed72d93d8adf07aacaed9464cfaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f36f4a3f1f0397bf1328147c9ca57b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40895e2e8a5909d0587a684de27bda1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8abd9f04f2c94600f62b5838d4c1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726ec6b5301c372679066c67b775682428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd152e0bcc690ae4dd5ba8d9dd1792a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bc1cb01d8ca35368add5c3da7a45d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f482e43df882351fb0c9f997c4ac3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3cfa4fe70547338343bfde650e9a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d017f5646ca1ef65da2411e103d70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b998adf9f73ece27adf278039f3f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c2bf1a6f207b102e35ab8f3738157435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eda64f19d7c231a981e876b2e2ef4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762197555f7031fc709b783846c6e6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b7e4466fc5214f2baeb86f1e951c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b5e17f33ba8712e7593947688d948439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaa3fb2febab5387bd5fbfe811edde440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87e31a8264f13a0b4edc23912e0b31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69a4532ac6c3d38099eb338704c0a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd198524101e3749b18f9683201e739443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc4adcf54a840f3b3094a1a2893510444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f838b776dc1665434602ef64baeb10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fb73be83fe9f03eb61a7eba07e1f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77453f653d1251e237ae219fa5d55f67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281110f2f57cd085fa3ac6b6fda665a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752893cb9cebc623eb8bdd2abfe5508449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb46151c00249ea3bc64c92cec86b93450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370751825c924f9af61c00ad7f20eaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb6dee00f1a597639801ac41c1bbed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93238327bf7f32f3df2cebcf4103e617453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14634ff2c0b22d6134f4c0fe937cfb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9ae44ed586e7298169526bfcb0624455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce7459cd373bc1249597258669a162456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16473585dd93df57e8ddbb3ce979930e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811804d12e59626d68956d87e93664d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b601bb4f1d01319747c1f08619825459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6661fb4c5fb9b5907b930766b46b4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bef5117873830418d800bd09b6c592461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c11b288b13fa655eace432ee174e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2b3656594cd6b0d689074aea009e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eb9811e8bb868c385ce3e71fd0836464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfebf9ccc480fd52d8e46032ef684f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b52fc7643137fd741bb668047b3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8939433102e6f29af061016773b02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36194d8d5fc4b139ab641cd704bb8b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66febbae8171ef21077833935a9bc6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de72aea3b6b2d19f7be20dbbfa1518c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed774acf249ba83339eeb31f0919339471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb72255d537effa006896f91713874472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc88bd64ab71be2342347deaac2767473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b8e6cedc486e47dc8351e08194be8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85f05b5261ae8c894ae36250d7d128475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea32c90fd943e8d011751ea38720ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d479b965e3ff2985243d9de5ab8bb3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3e987f72ec9cb8da1d917b90807dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2058805f1a7e357382172478e3960479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8495a23bd710ba885c28165a91dfa1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78fb399c5525f10e6992d1b8e07a17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce6b89b2a2c7e06314ae0385de0256482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071672e3a21824c6e6be105e2d753c2b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56c85504bf05be19d14deac979f515484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0de1a2ad6102bdc567f9ea680114c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcee83262183a406a06eab8c555a213486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311812b821012afe575aa77276d00b45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf8146d5f66c8996f9b4cb1f694734488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac30d0f963b959d347533ab1e29a076489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447cda54900245bfeb7dfaa0e5ffad7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff59072b1470e3775de06db789ba3c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d30c9890a001744204e41fd358825f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db426aadd63e58b372457e1d04118f47493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c81485277f0f5f96ab6ce32b99aa2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91f4cb74064fe76dc95acb69b56d70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce698a121708dcc7d27c26afbd64d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff978bd1f095dca2c92dbd2677efbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7a684e25c0c2e2f9c7ef6d6488a82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf6d91e274acdfc0a23180cfb37cd9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527df8799bcdc7207ec4ad1808d16d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7478b7f053c65b6414db599bbd52f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ffe8cca33a5cffab2e84dddc63c31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43da51509be7d3a5c906b162cf8ce1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7266036b8f6d4c597b52daa24fc2bb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd47bb06cc4a71af6f5afe2a2dc240c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bf642190a8ced5223b74eb1d3cda8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff38597270cb405f69842236df7e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74d2c3fcc79cb00909e4b74408950f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab17329eff322d7820410ba6ee7be2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b87fa1965972d405b0b8f122c2b60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ad768522ebe86a1a90fd0296177c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d35fb4d3eb088b5370471384ad40b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f2f68cf4526efdedac04cb322a1ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa5c3c5ce4c657f01726a8ccdb1146514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe056bfd11b02c114e5b1a41e4d7b57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1df9c60206a1a41de1ee611269dd8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bb2483a8c221546677fa20885f781517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697a38a5ff575ab2acb6673670125f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29059be9a6f707f0525aa589a3819140519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac96af6fc0cf55cf91a2f9256d1f60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11378574859334c67446b978217ce80a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fd6012b25a59d869abf6ca6ae4b5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8afe05b4434829b0e469a1c0a0242523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968787c1d36877b3c4f69418c3923b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b1fbbb7e91a1ba3cd8af49acd8b69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034c957c65530c3e2b34ea8110b498e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60826c80e80d7c79987c90757af4c897527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3c6fa2c5f5e45523349242267c0b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb7351928b73c1e63127e3661b5968529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad5241c7908f126bf4951ef23b07a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077f950a68235c8c6dda0eefbea53e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf82833c2a2a747ebd3fc06c206461532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730f40bb3f3665e50a05a0bad4e7b25533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99b47a599686a56d60b135e0ac4e7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9675feffad81955e2aa246ef49c6e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032e175ad9287f311783bad244c2741536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e6bdd57eb91870a37feea51b22e36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8315435c07d18ab1ac3ee04a7b46f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288c8c8994b631afa4f6c920f924f5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c94bacf46152eb822c638083cdb99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264e300422b994b790e5a5ea8827a02541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb57c4e52cb233978cf07cba154ec8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec7d5e95733e22878cfc6ca5043302543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcd6b9245a6be777e212eb60dc17d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472a4a535ec2320ade31bfcc6512bc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418e61b135ce41292fba279d31f2175546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b23b1cb3faf774005a423879d7c6cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bae7649663db7806669e1863e6169548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0c9e230fb1ad6a9aece394bcac380549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758cbc03e55f52a711bb16ef12c493b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16541fd9e7321d6bbba02064128bca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2696c8485a83bf1e427244e800074552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c398e545a9f3c30793b0a3579629656553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212eab491d545dd5d871845eb31bb096554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd693bf4fe293437a7d6e8f8244e3c38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a8ba45da71ce82f9059cd3d6401a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0837b3b79c0af79066fb49f23046d32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e4411f891362cd8319b4eddf6c719558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ce90070ffe27e38b29806316e776a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8b9cc04fa3331ba1dc608e887077a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd03b8a6b782ca74722d91f8a07eb91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a31a9adb5cd1724ec2ef5ec7ab013562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a19925ef953330319f1d771c70308563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dd063565f55397b8cc809b8fd2b65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e152d6220b9fad266853f0aa364387d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d892f1cccafcb16b7fa8f916f984a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25d14fbfe2d1d387e7720316fc3296567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e3e999ad63f53005d7290cd8700be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2754890dc4af3be64e52f55ecdaeb99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8db7e1fb3f5765d833bee47f2f5911570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb1700046f97667fafa4e6d69a26e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dd21c3e1caaff41c905d419eb8ea8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1d793e37561724b27342635fae111573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba4b70de0b15cd5bfd021cc4ec10a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bf9eedac790f21c78130fda3143ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225e31269b6b6ab1589c30dded26e6b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480fd54afd97a0aab4fe64420899ed5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55f818edff81d74beacbe92e9b5f3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f9c9abaee96c09bf2198d4946c369579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002b57c9341384b6af76a304fd7b242580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06de2ed8335a6a0ec55d821ecf21db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb00063b7b5e82783c6917bf88ee229582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944949d7114135c8fde85735a84411af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ab2e897eb32e8ec9076aa032bc458584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6144ca16264052e7672caad0fc69a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aeeb77c858c9f0e69568aeb89f4d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c12cc7cbf857a07a969d01e30942bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c9986d52c161a21caf8d8cebe7a5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c2d063b757bdfef227c445f7ed094589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eaa0c681095ae565e1faa008a4a47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01438eb9467fcb2543d7448bf939391591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a4d1cad6fdb309087f28f3dc230b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9abd3ad8e27a3607ed26963a885bb7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbb6a1e219c8a82cfc1280fa688ab5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9cfa0c1cafdc36b95e5458f745580595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95829d8ea7c50611ffb6eb6346aad5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f3c9f5946e90365eae8653c9064b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6c0549b254761a8972a8e3018ab33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b671cda1ff384c454b35c0d633b41de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f450fd7c536a69c7230189ce4ffebfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065aee769283e6cb3f02b023cc71e094601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6860a19760e1d808846a51d2fe6dbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759e83612ada21eda6e713bc638d531603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38912fe78b3b697c289b1e6cc21450c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cf1cb72933507e310c64fd6ea2b5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64509ca9fce11b5aa33d2b597254cf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f81a06bd7d6fda8a964862d76357a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10afaaebe0520b962dd4ad9013da2b1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c496ea7076f9afc38f29f95213f8fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b47e77763131b443e73c2aed2462a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda5ec5f347fe82af27e5a540f419d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360877a0d2a3250d706c0d0a89cdb7b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f7bda8d4bb01b691964391d7c78c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c6945dc68c7aa88be65d870d6fad7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d26c641051ed0807ee3f38acea1ab6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985161e33b3cc21ca4102669d9369fc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec1f656e11c190b90d6e4ffd94e6b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c907d27a689c57d7053394f1ac46bcb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1b6473e2e4cce74a45402d06e7005619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638b64cb7d26a1ee8492d064ba700ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594649f03b69dad7dc31add2ec3786d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3d774b23a278930e476d5c7036d40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e048ac05f729fbf4916f72c420d118623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf9cc34652a0560eed968176faea64624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176080d71b87094f1cc6fa0610ccee2f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57387aa8e12bf53ee24de9dcbaeb0dad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23366b73fd5823712c050377cdfe04ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2127c112a5c138cad2fbd82d632d79628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1223591bbf14194d37b2334078b61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c70d6a363b6532f269d3afee8f7250630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282806c46210622bd623f6a12936cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e29d66565646fcdcee31d91dda6750632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cdf2ba35c8198f00a0cbd3f047f0d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39d1331c9ba1de6fbb417bdeef97c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35233373afdba42544cc4375cd08bd6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2acc934370ae01a3c67b536d5e2e4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870efa969fcf4122167a110559801718637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3599e1e6477fdf84c14dfc45d05578b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3cfd19f21d71bc06e9a189a4e9b17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d9adb4b41d738be12c385d4d745e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd394487e136c40c710d34a72e68e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c620ee519e2515299a22488e9897c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8cd805a5786c9b9cbb9156f88466b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3db87ad89f1ab847b75b06219d89d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43537aac07dc63cb4c294c0219d2cfbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ea1a6276a1cff031f80861417412a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d91f9a5203da3adf457378125fd57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377026fd7a1740ee8ab24fbfb7fee67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ccc6001415e0edede8908c5a30141649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ce62f9030457c0b4efa3241a12bbd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75d1f0330ad27f1c47f708633034db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f06c47f14f248393ff600dd879afd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590996499481e81be9260ba0b28ab82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd50d9c34dc6c256ec3f603c34cbe5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063d77bcc01a4d9ddfdb68b5caa6e1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee152783ddc2f8e9d3b26de8736afd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e55432cba2cd70817fb04aba5f244657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fea943cde987088ce5c38f26d0c7ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7dc2a462a9517fbfa75b9e9ce77d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c736af05ff1fc2df60eb7204f09bf3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc8f621a8cf1c50a26e8d85926cde1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b8cbad2d09eecb24e174996e9b073662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8717764df2ac6e3a2e50a21447ff71f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7286ec49606478f497d2c715cba06b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65711fcd819b694f22de47b97b2726665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde1c95eab4828808e1164e5bc88e89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04c67aa03100b5456d4b9c6b849547667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b33ae88d71cca55f537c5a102d728d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323bf7470750d3ffdef3e13323386e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a6b6f08509ccc4c1d717434d66323670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80747e83f60a565a3084b089a1fdc868671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59584fb2672133a97072fe93828bd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b8fa42e8f3a3f79b90f06062e65f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7a6252eb3784d7921c976acca5d86674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c954cc659c9f7417e0ac87056f5bbb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4ef46fd8aba99558f37a188b82eed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965713ea8936ddf9ade4c6878bcd50a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52da507b5bb5b1cee7124fd243f2e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f4143a4794ea000a11db9472eeeea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae28e1d1cdc6187cbdcb70473a3192d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68639b9fdff0e38f2c6b0e9fec804395681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dec220ee184661f16950ba727d4f51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c7b8a88b0dcd89a11f0bd215b4619683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c356671bf046a045d08e5d72780d23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88381f75c0c72db7859059727a72e75b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da9444808719b1dd2d528ea54ad097686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4669af9c65ed75d15f0b8977ee8ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d572d98bd8cbd4fab7f78a6956f6742688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a4c136cc70d276fe0a285d8cf13ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e6efc9575dd3cd50a44ad48f14024690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628815e27a5cddc5912d06ffe894bdb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b4737727e1a3b59c6494142d8f427692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e8fbbc3b2f3923175603fb3d7ed18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e8abe28715ea4630627d0e9110cb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eac1c3c183406ef9a239cc92d21929695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8935feb00366223aa91575a8c07b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51142fdfbdc47f1a07e432287c4f96a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cae49eab0492feedd4f3661194e03b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca17a5e312209a847e8542ddce58bba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983903b2500ba863c7358c79e4c5a4d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504b23d9197f6a83fd1c751a5225e5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1e1fb1bcad4b313587d8f9c1316a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c940af1700d13c2fab1607bc73c1a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd47cfa6de24396ff80a658772bd42d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be229daccc7c257350200330d4bcafc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5330e7bf7d922bbe2849b32c6dcee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f248fd600698ef8e36dd226f59fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db444b1c1c8ff973e4db9bf84f5ec6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad7154ab71d66e4dccfccbfe034c08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bb9e168d8420fe91b5652dd6605c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763f1ec3293d9855674d6a3b5e479b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf7c204b2723fe476a77115eab79e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90175256d0c5361fcc1d1a09ce18a27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82d1f595dfef83869a68d401f2fe71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6340924a79812f0a4fa76d8da098f8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fcdf1bc4ec5ff4d71efd9abaf1a96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625156eb5648ae13654af0733e86cad9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b21ae225002fbc4da529be53e17b88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718ecc1a7a0ddb42f5ad4c95dab4ae7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff53a10ecbc1f86381700bb0a3e345c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1380e09827a17cfd9562f2f802e6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a423d1a827076e123c6ad0530d87e4a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c962cf6dce9a13e1d6e203940504c51723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe84c9717dca9f9e20eee5ecab65273724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecfe8b49be7d28f459b9f26c606caf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9eee41e48b6a154e4cfdc78a09e99726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76add1292c218c1d27bed890e0694d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d810a8c1ec10439fd0e046d56627f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9c848eed5de791272d0de1742758b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891c97941b0ac8680120f27b987f350730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710b968586c56fb7542f12fd3d0f2ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0d2a32284338dbc247ce5b849a500732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d0a34875fd79a7cfaac3522fe1211733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608599297807f95825d15b3a78b8859f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35fba45a0bdc492134bcba00f53381735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437b90442ab07364f6f6aefe1585651736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0782f7e167174b8e1a09967b8d47620737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b84524e23d8a5a9f544d209de19b07738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295dc07738092f9cb2ee683e4825051739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e073b78d3b91433e0c456fefd4616740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9146286f8c976ac94bb4ea57734be01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bd72ecfdc46de7a5703fc3e531db3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa50481b506dbc30cd9bc18e4079c09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed847153e5e7cf3fcfb80dd201d00cbb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046d1775ec62af1e79119da5a3eb992745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df288fc19bb86f86a55dcb8d24ab30fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3b0d94c71b05bdafb6cb32d59ad52747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edbd8a842f859657e4e802483f3f94748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe89a949ec29e4efe3073e75b5cf4b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb62211264c11af580492898888cd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07968d3cd1dfd5313beae5e84e3e0d8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566f199ba4ae4b75b04ec2562683eee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34c8f08826d2e21c83543a7a1a8c3c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290e4a347720ca7fe68605650aa40e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4465903497cc80ac98005e95248931755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931e46bd673e37d863c46fc43d4e63f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3790bd20c656ac0aa188fbfc8e70cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed94ae7494c08665c6cbc3b7aeddce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3038a25b589237aa7bbef9171fb3a3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc2a86746c3610a5fdda0204cde195760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac53e709280bc09521ba5ff4684a732761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84ac592a2d92a6329e6478654c864c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46850f235dc905da01f0aa1e9b37be1b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0eae05f46fc0faf3fe3d832e755a1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6838187d550fc89c6bf81ae1de60f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea4afccc39c2a0b2f178d3d988769d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf03aa210385496e1741e31fa921ce6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80079c35ee1ecf5fd1cc4a0fc0245ef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ba8f6400df7279d3bb16b5df6bf42769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b64e7ea7ecdf8e4e13435908cb3da4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c44053f51338038d1578e12235e6c8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e22342e7ebe4cdde61a0d4faec5b2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d013c3eebd0adaa1b1e1a3fcdd7811773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e030207e1e80179d598c881d168719774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5418095f07f2e069b924f85fec931de775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67cfa40d8e4a58ceafae60b164b0fd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d58b9a4c8bac24f768ade18a3e8b42777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>