--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8f84c629a32db68ea0ff52290ec621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1932198c4718c5a62e16fe68435db52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c969de75c5ad13648d29996915e185a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b050fab7856653df47022dc6f5f6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ce2333aec01c15edda7cfc70747505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a7ea4c1cb0c99c3466b20f8311d556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810131c474539a9c42ebcefc59f5fa07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ca2f56792b85ceb8b0325e4fc24368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709b8a516d1b134997072d578ec42569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cfb70ce72e5f6c6385858ad3404b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eaa04169ae10ea48451e445304cd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3dcd14b3b3ce58e8ea86261613b03e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4407ae1a3938107573bd03f9ff0dc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300166cc104341bdf54077fe0d5100014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea07480a59809bb078fb91a63c855415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290f5077e78ca2843fcae1a30378ac516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1fbc8f2abdbc48afd7cdb7a81be9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6f4bb1b6515b111333fb6fac5db9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1358404e817d75b5ac91fcfbf1491419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd374a5b6383a04b2bd2b5cbd7d0e2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3080b657c95a4d2fd99ce8854b0a98a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2358158e932ccf61b202d2933828122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dda17b7fbd358f753e96a77114d17523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501c6e5f52ac4ee58408a3033a8494724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522b129b67bb182ceda3c6c7c7be61e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32006491290f803f8ad667dfa49971226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc585d0c9c3b83affe573d5b26daa0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee12b3ab588d56acfb8be83fedcd8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043db5c8f77326814d49f91ce4cfc7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c04587e89e354c245badf6a62a0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c3ecd7c9c14251a0688560c8555b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0a5dad7d97990c149cf4c31fb7f0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcd64e91d882bb5887416453f5f95f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fd189bcf05e115825fb88c3991dca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d9c9d7eae52b6de64ed3f22e2d2dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fe76b06d49ee1fa31705b2f7384e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98897fc1f8f680eb8d3719bef54b587a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb83dab9591e02e5044a0dd3f1dada38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239488b7e2484901e64c9c004e86d2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a2b9edc924f9a6e11329a09bd0e3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8a7c139490b1d4c34ae2f296c451a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871e129b1ee4c2351269889661a3d0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542169292f64e9810e65026c6a466d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e0dfede24245a1b658fdee6cbb7b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7672cfd8f127c6869cd7e9f7647d88745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e136bf808ceaa7798ddbc9c3c613546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4107a2cfdf59fa0d460c0147e2534f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e8db213248a2bb4c814e6ddab8c5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920f76a937dd354e44f07958cd88a6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6032e26da0c10b50cda0df917a3549450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445fdf7cd94088eb247d97281e3200251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edbbc1b08bcec5cee1b6bff355a0b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb67cc11fc303985dbc701ddf90c0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c1e37d9db81f3e106092b8411087754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b01b8dbcc0c9dd16910cf105569a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea1a70628de36cd5b92bfac2a6fa2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60278036a0eeb8e3b2809c437d4284457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035f40a2c650f9754c9b50c02505abc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7b6e44c405f869c19514a47895b0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb206dee2744dd115f7c1cb08ec2b2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997447993435f344e5bc74f7f19f30061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688af3be433597f93d940eca7cec7d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf89bcc17538e6fd1673f359f60d9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836736d6753ab4983eaed5fde629cf364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225161115b55eac199926c48036c11165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b431bb9f9d1594f3f9c184e38d1ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a507ff99097ab35cbfe4a0442e024c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ce82fb9cab7b91caa0a9c8755f7b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592295317d0fdb8e38eb27d66f22b7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613b46e6543066b959d61df386a130370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d350366bf34c1ae6f8fc77c5afd9bae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a91a754d60c7ffd3913dc03920208372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f8479a3d576d6b3f6ee711a6528bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fd08de82fa600b4be952811194b3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aa87af570f3abe6bb37f4d95811b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a50b333839bca2c1f41933c3fd5ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdc5e9923120d4a612a54f05e88eb277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7e68611d88ff37f9ad51841c3614678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21b04851022cfb6b86adc9823eafa779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503346f9314678e57c7708ea217183c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203517f9d12f41af31b9b9a2627ee2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520f299a02d97127826e715f318e5da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103e671c3154b37595595f6054291ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc24d8cfab9e24e5d0428e86463bf3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d18a0a777c0be966e49e38e71ef585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989028a7a237983dc9e98516cb9a5d4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6074a7b36a2ce5ec3a9ba2284728d6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ec992dff9c35ee04cfd3d9c6ef00188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e507f03e4850e0b856f697cd1bbe4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3d0e25df2dccc14a6da874e505bcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68d4210f73eacf56f44df3cee8d7d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e43033b20e00bf0be3de784af131892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20013f89952d764a1a2c2c230ff4d03493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dd4e48ed3db8bea3146b0a26ab69b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59109edbb8a78fb7698fc5c56a8ae6db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41afb221298720949b0366441c499b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcecccfb562a7f678902f521f2d9bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173af20c30bcd6298293e284fd8821ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7334a5d03d0032a3985a5bf75dbcd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2441df458425d000fd440da2d90eb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3140caee57e19075316ac7e583af97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa9f432fbf7f37ddc1e61349d30eee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66845106c915dc8eff5d4d37637b3e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996e70e0b6fb9c2d55242d86a52cd6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b01c497c1b6e56493358102fbacccc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d0d9d1f217937ff593afdde051bd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d8f16393ba6e7534a9396b61f23f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f01d01834253a2aa7d222d3e4421cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a3c10d9bdc1f9475d3da90ee9a04a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb770878aacd88b5a708026c872042110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35e5a963a24d842727b7e5fd0bcf53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5844fa2f2f20c40f3e16973e7cab55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebee288dbd3a36f905414b34606a7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048edb5f58cbe0ec106025472d59d61c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c3d0f08091604ab21c40b2c68d2fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f57bb82c588689da94fb50d0388bc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ee484945fb9bd16bcd8eac149fc5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657053789f82af92e0684996f59eb0c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49c24c2c2664afd5fae7e679c5a5b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a443f6ca04feb046d79c59359884ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da6793b8f0d13a0127938026e604ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a65bad7f80280e0369e6cc57a7f7dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67a058f2c0c234dbbae50ca817356d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c554794d9efde97e52fc0b203be3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69012b3b888a48f7a94cfef1a5b29bd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8bc173a371b4282a6fc2766667ba4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400d2b8162fc70a62aff1bf843dc9dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6acfefc935417c7e263ce5f7fcbce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740bc5e829966efa302650cccd4e172129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57e4d6a22b62ca662207eb6dfe5941130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01f204eef6f49adb84327cd97ade68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38f9adf1d48350597f08039c7c794b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebaab80e9e2da840d3419881563ceb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31774d370bec9147d338c9f9a434b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275808e88ede9617534f78ba69d0484a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a93737ec4a57ef674c34a2a8a74c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb992f57409ac7166f0a0673c15054b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f00e2769888fa5d533d4116134bd5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d720f20a5646123f73842b92e5e102139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb3033b816b5b06d35374f5eed630e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bb73c148b7dcc6b00dbf282be4dc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc8c69917b706452e4710815f28c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bf734236f978e94c3cc3ff2ed8171143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f025529b46f4c2ce0c7a46776f68cf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4429d7fee038d3983a5a949c7a4329145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f28d010f91b46c3a58defa877896146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470b5864435604da6538dfff312a424147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf68ebc9db4ea64842579b4af67ba4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfb1add905954b367172110127fdc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6c6e5bb7010ab8a3d490c47fdf4ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55720c19274e635c202addf7913c90a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad66b6c9bfc26e6c5d2aeb3c0b496c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42fa8d9fe80a38f8c4f1a64cc0a7d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa39e0ae75a56b98f5b0bf20f27d4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ac3e0d116867cc8ee4d4c7b028181155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57768d130d05b4d188cc90ba74bba3c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fc84c7573b5a3f7d74c195e569b4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0821ada7ef2b834c281ce37fea1300c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce94e2d31a4a563fc01f7437ed001a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e530eeffe555b33270dce7e4dc9e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee80f8a0a167359e8708b4cfbd0c3e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2149fd726cd08f42927bdf028709298162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621da30ab941fa446083033e48a8681163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ba5999fd777f4f19e1da86e8621b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379405d800b494da33ed4ed4c008a5eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca6d64603f0c0d5b632530cd357696166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc952d9fc7d55396932269c25613f61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19201df45448f78488ec14b489fc6fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84abd0ac5538517aad27865a5c413b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea38fe0ad24441f1a3518dc5795c7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddc9c03351f2994d6f530c3b990d43171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472709c94725f2544773493f340add8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da71ff84ee4e8650d878b1a81097afe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871877cae2e7e8b43e284e40d6a7ced174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfd67ef9812be5634f1d464a677c9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7879a5bfd9417c408261705bbedb7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd88bc6da99fefcf449b4f4838cac0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5996941239f09569c877e39cf4fa6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186a4f204ff9d4553cb1feccc7405c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cac9f61fa70591cd00c25f69383ac3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfc4caa8146f0feaff1cb328cdbc7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e50db543e83824636e021ada7431182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc962b8e979ec29455849ca68f44fe6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce21eea7aef76afb08236a27a91aad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a726bd9a23ffbb1d86cc4787d9cf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7530d030bd7a4f024f439280ab0050c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea3f2d8cfa255f35e6e2446fd4117d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce386c9249548f9198f81ed337efbfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6ce9953bb6955930c76e65a9cba7e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf79e912efe7399e101e952c2a9eec6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603bacf8fb132af6046e72712832046191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243778ab804c6497b4a4a3ec86d1d8e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2643ccaeb26d1bc953c6eab7d3dba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf0206ff87cdda867c1c9a2bc662a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44778fafeb6021e4ffd65573ad6924195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4f93d8de09d8eb11cf0cabe59c42b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd830813d7d8b7754a223943185d7ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef172c17e6e61f003beffaaf2d18b415198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5396a7e1b316f86015d34e94ac22deb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dd0474046890246847ba1ad345efc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a16568fc0618bfba4181b44f548370201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128417fc75e40a5cc1417c7515745e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7df07acf11d60fd4666626374f237a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35304db4bce14697b38c35234e67aad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9d15d0cf86180dfc74c8935d3869e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9efb1f965239d553c01fed8439a09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2484ad6e3d5f16631109b23875b4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c557334d8fbabf6fdf70061e25a473208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911c213ffcd50a4c286358f5c5e0480209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f6b7c2fcbc24a0a6681c3fe2384d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61d29d662a04af4cc565f25513c1da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e05f84b15a71e20c37f6816b40101212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b4b7b9b8597621ebc920316e2d756213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0842447a8d4f796193c3b8c5d9bf0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9c5677256373c26dede88b8b04abd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa42f243498ae3dbc2cebd6fe24752216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58cc287b0a35bd57dc2605eb530618217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5fb9d3b3802cd823e6cbf71a7a660218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb28105f5a07b850dfae6a34030019219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf555384f3ee5b2416fdf4ca0d3e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19511e6b3bccbc8160b4f48fc6af93d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888cce6bfff219999271294b1d4a5a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694f500a379fa54be42a09fabecbc88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae138f045cff9d4c575658577d6bd841224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b7c45762ef738f75d88161ed8146c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12007cac2e58c70c70e0c74874a9911f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012218af64741e3050d71c9b230a4e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2648f7fad706357aa993106203e038228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5908606a2e46927e48caae9fcbbcd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b59501c1b1cc9be6c17a78b386b31230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72dad3f48983188cec2978c2e28f40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce853168ce49e2fb06eefcbad132b11232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee79481265320a03855518bb88b4cd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec66df4c3d76ddb3348ccf22cffb5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb8c1e2166b231a0f9d481a7459d0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c274ccb87de2456f1411ba86f935055236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdac1f158c90ab7587cdd7519c2754237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36be857cff889a52e9b7bf4673e62cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30d34a09a14b015fcce27c728e2e1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313917daa43d021cf4a98929882260b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c78bebc699dda3401f8806efedde1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429db5950c9ff709d3e7cba8e6ff60b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d2b1153f29cc34819377b94bd3838243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319df7a3ee30473ae778a28ff1ea9d35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2243fc878e5eacd9e667448637921d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06816db762484f410ff7659ce98c3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa40e2375043c03a06e76d130f7bd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f1cf36d81db453112186e5f754515248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e08b565d65c41f15d58aca45d2aed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a3b3c6203338027e1237c241ef859250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e4e31eb205eaa750e4afb5450ef55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9bb7fb7c37f54325944c65e618c39252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d643af008b90be5fe2260b41ed703e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcdeb9de843da9719aa7c869b0f71c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa91707e5619273849f7d3dc547971255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae31fa1f5817a321a5475c563d6cdd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34493e2c93e6ec25ca5359775eed7823257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6c6954b367528121a4a989065977f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efe5688babc46a8602199843ab2b88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a9947f870314bb48f5c1289ed3ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1e85ccc7f7dbdf564ff68900d65eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a22490a5e271e78157b583719d6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4763f9d99abcf70dc48ba031da360263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee20958e0ab9bed8bcb7305dc928db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3d0b3ace8195c3f1f1fbef9682518265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f60e3067aa9d84566e078271eea4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaedc3146a8d9dbf1e95e8f49b7d6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caef6a909f7f4dd6434ba237980216a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb64e4675bbca1df68d32ce0c400ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591072d4fe3da52dce787541aaeffe1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ecde6a2bb49b65c3e82483def1769271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10573a73a18f7e1aa14347dd361e72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be216247e2fd1c6f55227fb6a1568c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c624560a2db2ab66665f7b369187cf8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5851687c81f9df6e14fefbe21f61c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408fae73f0e886172090a9383c76baf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ea63a7ab2d910b4032ec549705ce6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607835a7e2eebf2e0d982218923bb5bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0ad7a9ed9082c6285a603d581045d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07486ca78d5f616b568db2953008cbf7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84c4bf7fcd8c6f0f6ab9dd443d0e9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bf2ae1a357b865b8c592668bdc9f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7475df796fb085f6a2f2da5f0ac86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f0e63dc5995fc062b3ce23981f1e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5686e01e16d38e4599c974a835e5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef95edbdd3051f852e7d9db08c5a84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79119eb7e6c3be1289ba40dfbd699a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc25f06a0284beeaf0b758df3ff4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1feca7b4820a43819d99fb33a6c798289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f7d2ed7b9ab0ad59e03cd4c99f4d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606ae36378512b75ff8fc34e04dc703291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83534803256d0206d2fcc1c4c9c1f078292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab142f7407e74470fa39a7f1abe66688293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66d58a2854d0674a4a3601091b8a81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158cd0304c69ae506c90ef394cd87d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eac8b2a5789b8dcb4bfd83127c2701296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8c9cfc49551685b697700ee9e09df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafa13845314cad371573b51682e308298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861ac66b7e21a298905d20b37fde5dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7820e16bb293066d42f8841d8ff72b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3d3bd30e4e299649c8b823b8e97e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21ae1219cd8f6d7c2b9318c3d04281302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613d7a274fdc9c26d56d6d0745fc45e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e462266433abf0529ea8b76268e4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab763323aeac9cad38b36efad40754f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268af7d01bb0bafb80d19b81f764349306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c5de9ee83a7b46f5d44ed627487d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae37c012e103e8ee1bed43d18649f1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91fb7c0e70f957dc595b9aa87c06a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc781cd196887718cee6c48974024647310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40257ee5307d144c4df26800c730c08e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317d87cf5e893139125e2c90374e171312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fe217892421c4b170890b68abf00e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fb69beded21379085e3515cd41f00314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d3119b70a721b4c30bd5da5531af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5e6ed321361771c0b54ab09fc9120316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a1c7ca27862f7de79cb25752a1f2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32da25d73fb298a50173b12a2617b5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae094f6e7b4e9bcbbdd216d6da2cc4f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf69875233e0c3ab79126f9dfdb46a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e9ed55d76d1e63b24adebea61b45e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141655a3407e08aa16be4c5ef2ab060322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e86831a2ffe518af95c28e0c5ec082323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7651e5e606d6a675b67c2745d287b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23d7974b9e982a281d3945e4d5c8b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6234627972480ad01111b4c5b001397326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e6db9ad1e1d584856fb85119771e3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826abad211661edc9dcd9746a050a576328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd9e72ca24bf722b320c1b2d0d1ba4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885ce2b51852a13a14f00d69ab5b29a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3d43fbfaa40c8cd7169b0b5659447331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cd350fa248212e4cffb8e10888b87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de272ec185e14721d7db71a70efc9b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc02dad0d2306bcca483792606f0b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063790f21f0ba99025fd2bb5f240783335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a48e89a548ae8faf3bd94515d47c7c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0264695ab6fcd8c20dd356e8eb91e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481db1816004aa3a6e1b7e95f2c7502338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf158b09eb5e833f97bd3c61002b2f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2e9cf184ac01f19d2d24bca13b4d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90555540b68a2b67e9fc4e53f132337341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f4410c1c5ea02466a28b8943151f4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790af725ce70aafc7f714d91a282e44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20d377e489e1a3da32bc9580e8ecfd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f78bc7523f18678828bd603799824345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35aa8a8303a9dcdd4048764cfe151c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2db5506e4219bb9198dce4cf9eb489347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b06163e7739872e959da14721ba43e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac4604f71015737397f6f0908c850f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8d63fe3a956a60e12243e4ee58fa5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cae3c738eb180950f599122d8b2bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77f1c6380e93061bf8ac8bd12ae66f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e189b05da33c6201a8dcb137c832a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a2f1b1bc06236c5df118488aa1e44354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c20caddb03074d9e6687c60de052a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b91be8ba80bec483a964d1a0213279356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f9360bba508776b2886fef489dc76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce09b0204d634bd86d7fdedea9dfa6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3332a8fa01d7555e4305a3607ac3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f673094ec729e4eeecf2cb7f674101a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499eb86854dac01380e4926e5832c47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34318e55ccb27fa937c1d288bc7a19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72263f46912cbb199cb23f8d4be20175363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b9585257ebfd6f5fe2acbbf9e13ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1be3ccb43486fec05a2dd264585ca5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29623b8096bfd00b6d4ce03af18a67fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637b88d6dccec4c82df80a34715b0d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56722609660001e10da8953f300fe534368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03080005c49a62db81f752a44740b0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da1cb4c719e3c6cd5d936b60e28fae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed464a423903828486980469239207371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5cab73a92241e524391e848e091e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e280e79cfaeed2246703fd47291e2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a398ed373107fda2ede7e412acdc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975df4376c90339eb989b13bcc18137375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e4e43ce47371f57aebb7cff52dac1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f60c02e3fc4c2571d86a2ea1747b3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f96eb01298a92a0028c33d35bdfc5a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528f3ed468b1baa1d70b3477b6b68ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc91b58c407f4803312548816a5c2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36c86c6283c9099923056ab1d36571381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376de5adc75808a75c8eff605f16614382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c019327c11ede6192ea5dfb2ca08ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bb534808d8a35d02dc28004ae15d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176a4e4f9c3f225ab2b75373edfee15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669a022b649c7ad20d09bc0b0b8357a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b07820acb40c0fa339ce7fb609661c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cc126a5b5352c1461d77fd6698e11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926611cd73a40b05d9b5d7dad4c1a0c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df906e10180c8c201c7a020d73180f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908f9705ede588dd0c1efb8528d3c0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777245c1c4386cc2ff47f18e7a6a4ccd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c6371abdc946cd5d57c68e843231e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0404b6f2c341ace35faaaf1ae0d83c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6678d3a30a743edf571bc0e8a2d0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c676c783e63721498aec36c581b7ebc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43830e061749a6232499e0710c33f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaccbe6efe68d95ea4c921c332473c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65294105b9e835caae3b5c2808ccbd7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bf2c08f510cc8206a4be3ce84d23a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116ef78ab72fbf2f0cf6abf40c18c7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa81a92dadb962076acfc703a6fa7f7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa5e607ce037c00a57ba5fed187271403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4599004448fa87d559c436920c05bb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b661a0d4dcd24f70c8d32e79848966e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc54675bc13c4d487af17efa5ba9cad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e9f7ff5b48784879a981b9218bfdd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0ee21625e13e5de2634c011b19823408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf83c68239136bc9c0ba45c8baa65c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bf29f85a3195601ddea560a6c6d02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc30c40b13e4aa978daffcdda4f1d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337be33b6dcec489b1071066e7085c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c740fd1ce67d611661e560cec0585413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df48aa795869244eef1da9bb7b1aa6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e90f3f6d4988d5b7094b79620fcff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876d9148035ba28a37115e11eb72069416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2433accd680cc131680b49cef5f277417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2754ebf94dc0b0704f18691da662ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03ce1b732c92c5d6b3cb03734455ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964061d9bfba8e27cb93452932d4189420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee74be9efa1ab7984a50d69cd117884421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca8de44be25e6ce169c45a56c4c887422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe55e18c67281137a4fda3d2d098fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f426edb7837b5ef72ac319a9c8c34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0918130d75a9619138dc2e89c2726425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038136db5deab61ef8f8a0fe682f41c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc992c6cb52703cc77a0ebd17d682b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacb64a75d843b8bbf011458eb26391428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07397c277b1dd79ab34d4679110ac2f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d662b8bbb96141b04b4cdc6e13ddb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a21b95940c10c09026abb1cc4fe259431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9325a6bb2562247c9d8fa79c1cc10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796417a5930320283c3c5c189b64cbeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1047b16be42e334070447e4b9ba00b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55a4b40d57a0858f029cecb844785d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb46df01347fe6666b9b7a562de447436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fb11a2195a3f96abf11ea2cab4dd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcd965ba4348daadc42b075cee3170438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a01f5584134c062c0681e0536fa99439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1777884201b7fec0858e72e3e96b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b56c8ccec10d7d902daee8f7f2732441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34f9bd087c95e6614cce84e4233c31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b1de029714bc4dfb8d5702e9e1042443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33317cfd46776b95dfd9605999231db6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5581b01c52bb7ff74703a1fda87922445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62ab38fafe8d937582993f075e619a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe88c8a83321d7c297ca13d21ef5b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f807d8e596d66540b1d7a7d2b5d7c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73aeccf8b220adc39e128363ec40d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3fb0e316f90835d7488188672b222450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68498a8d40ca4299dfc0db689f8fcdd6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4390b5c69488fd168fe104d11eec0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d7871f6352fb13c564b410e19aa7b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10e4dbbc0d664c895faf277c7a0542454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c95f13f64c4f3572fa1fb6731ef847455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c35c35b8e19e6a68a02d0cd346310456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe4b079cbd77f0cfb19331c77291c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221c3047238ceb0c48d964c06c76b18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2a7cf17f128a9e252603ae300e26a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd5b3bba5fd48e760ff7b51ada7fae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5502aa8b3c75c9f535d6eaa960195ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efac6258eb82591ddd864e1ef60564c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b7990c4161e4af7d6c98728b2ace8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c630b1c76e37390af8e1b3ff79e7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c341a24e97d88a78abbb8d8461ee622465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd24253b49027816b7fad126141e21c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cff7363d3a23255eb0d0eff219b66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3da54e6bcc3931b31f54e9a8a0dd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfdc4901269474d6b83f9769aa00ec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19614c4c08eb7638be79ef49fcde842d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581499711f2dcf25e9dca4f4024e7e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35710fbd3a410e69927a02bf7d8e7a8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbb31274a3c68eabfa87d1dab8386b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaa607cbf975167408de77d0a276ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f0ffadcca72d3f2175c236e80bbcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7ce13747608ad612ff3c20ae160b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdaf88a365f2200f13686d14706b25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028b15ffb04df2cd36a2fb9c3df3851478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e71a6d1c58adfd81f558ca34b58a2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba345425bf559f07d4fa85fa18e40f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c346a61c7c67b0afea15735c710e8c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d68e3538f0f0d1da9b4176ea06aa7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241d857101e84021464720f884c671a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9488890318d0c5bb160848cba1f1d4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2c3457983cf5a4e215d8934303420485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acb6a85073912f338456b608d78691486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f448b4dde0239d9dd77d1c945471f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f47b32e9c3d1221de732b657ca0c3d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473e309b0d0f9add71cad7578d1534d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b8b3441baefa3f69ab6763e11f28f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f6fd5d30b41fd8bf1fd3828169425491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b626a42925482701f8757d184dfea2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a42e727bacc8852fb368829d664c80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49db945c39931e048286ab90577b37494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78cb5380364d1ab846ba1cc380d243495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79875f74a4d4b95866589e60f0a6c09d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ad531d3cfb65bcaf055cfa6bf109c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5015ab680b1b808344fe6b6b39f1c95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb64782ec6817ba45f181ba6a51563499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd543620f4f6c5ca42098e91f5e94b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9292471d06c8ef2830ad1232fe834501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a948b42b4e0614292024f94867b249502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e00aad228704abd0c2517ec1223e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6382023f049b5498351fc3e2643c3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668ecc21c8a6439d7bfe618c7a83a71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff5d6a044da886e6d4661b6a8365e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5a0339afc059cb1943ff92b909d22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193628af783c4f75f7b6ea3887e4119b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f49b7de4897f42dac5205e50487436509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543ae73a73e2d4365416c6c9fbee1ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cae0c4f096048a6bb67e94fa0697e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc099cc849425605dcbb508085ecc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a60f3d73258799c0a23b411672611513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f068f1fac0f72354df4e515e6544137514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882b23ffed2341fb45024ffaf27822d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a81f976a40f2916a46a88c479d54d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd04d4248bab395f1d98425ed36493f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea8d21313321c0589902f3ebd7a3e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3c9d7d56958799d7261a177612900519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39213d8b2accd51ab12073418db3b6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce95f3aebc9f172db431e040c062d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482070b08bf22637702b6a0370014daa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4217b606704e598120ef1d70dd675523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651d3191654208994640265fa52089e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fca2b53a4e96a51c92ab55e391afd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec88306ea177041aa18e3e806b6b8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62aaead53a54c24bfbe7c8a62b9e6b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34df9eae84937d6136d170371f679e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc66c9ab4a284e3e2009cefa0b389e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ea41e6d1ad62e6759321e48d15c6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309772dc736ef5b1e27515513e403524531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439375d5dc486e623c02e34fad371e6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eee14503cf2937bbc0b5efb20eded0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118a8518cf93e70d3a0a9e594cea1f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc647c67a3c18deb09d1e588a715c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5082afbc73aee81164ee80e393305536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef3bbccdbfc4461910294de496608537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862b1116ddc02db9e3889e97c19f7a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d70b6db39fbe65085241fe903fe418539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f97e7285a04102d8e272c2548155b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845e19432f157791a4ba314d3223932541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd640526f2e4d68a17b40a91d61028f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9cdadf9bac3757835cd7e78d64cae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c21b8772f6dfde52ce07c97169272c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74b2dfdb81b4e660d0f223fcc2fed1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbbe05853d7da2ad5be30dd02a76d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd503f758ba261e3cb210cd63c232f28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a2bafd57c4eca06495f07989a27cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d02d7a8a1372f03311b58e938d6c2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579f0296383a8fa083bad66136bbd79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46136dd773e3c6d3c94730a00f184caa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424b776bc894936c82af345c9e5de8c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbd457aa4cce2b4c9f90a6da5a06b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff14cf26752d59290b64230d4804b9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825333cb79c0633d12bc1e3f88276826555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc850154b26df9cd3e5752b0baa1796556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f41882dbe865d51afcc5d551e0b69c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214cf457489046590c6049a03787a5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c678500f859410b17be7a39948a982559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56b6110d4c352820425e26dd6dd22d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7fe88a24d947688a6a0c8b58c21bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456aad804ea07d8f6835d279a50d9d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e477ddb7e76013c96c41ba037868c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba59d51c28e27043971bf387d704a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca137c6efe16627a470ceb78f539c81e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefe71b7e3d4847b873d26a9e2b7a2d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acad9e4cfeccede523147d99ce31a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3af72b992df301003166087f35992568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ee877eb7bbb8b9a59283b689ddabd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f8ee0e2fe8917ae1cefa48379ed17570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6462b1638b6ce15a6f2f9ea2ba46e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5769ed75e68ebe368fa2b80ddef02b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57967826f81854eaee6307055a67e2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8e55dbf10999adbfb53392ad0c802574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600c49cfe107797bca6b91cdfb657f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ef0057bdd46273cc7031b23e64f44576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86435ba3af06147dce54ae4d871bc05577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63daf948145dbced80a8437b3ca031578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24b1e9902570222018c1fc2555b4d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba096696288e8634af7bb6fb32cd70d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7c7d8f5d75c6767491ac775a5c636581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce2c77602c6bd60b6e610033bba24b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c5d038f79f3c87dd8fccf2b1fe842583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3af75fd72475f1b45de87a82f2e2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00717d6cabf69283c973255f0f9b7cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff56c9d842b85bacadf9da780e94e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0e8afeef3b73a2b8df32a83e87ed9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a854ae9b4d1b0f771ccf2e394d541f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56385ec1ab5c9bd69436527145e718ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678f3c60efa1e28419948df4eb71291590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0aa9a9a6bc35e55bda90ed4aff347591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0528795e027a911fe3e5f5ccc99bfc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582315ff5f4ef51a93bc57303a9af07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91d86bef8c1f7eb1404d479eb6f052594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed03393cb3b1681638c0548ff03f29a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff3cfba54057df22f5fd11afaeafe8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2927e064a187f48d172716a39a526a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685b9db805290de7836b1fd784465df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8f02cc2e4d972037cd8186a297b9a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4424a2de28bbd801f9a5708e482d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678198b99c63a8991b37f8fa8971781b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0eaa135948d28df13257557cf00bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d11242aef22bc6f36fd15d73eaf946603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab17c062546b5352fef7bfc26cce2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19673a60ba753ac6504173cd35af43ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a24fa126df94699ba55c2ac0c612d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499307ccd8e3aaeaa39c1290c3a450b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c955996ad814c8f5143f4ed53cf3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe2082a93a51c675f7090287ca5285609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3907016e8330593589c883952a4139610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a83c113a7e3fa129db1e3a40033a2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5739894c88a74d788cf101a58a488d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75505d5174669e1e674ade75c93df83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ab8af4c0f52fbf984b8c1bf43ca25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e37ac58fd24e2f18a08926856fa954615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85692e2bf2684117b3b8b26cc0de383b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d785efcb4a9fe4cc56b666d79c4d72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dd10aa1723c2030ab70967d0cae1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f736f50eaa4a05311edf599c44d1ed8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206826103603373a0e46595ffc15338620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5ad836024d439683a05caa7e02407621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b8f76c3ed3025e53de05f8c43653f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564ed554f341eb3f3c8918796c8a10d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c92c24ce3210d076c27476a2dd4eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541b3743b7b10162784c88ff2634a79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ef017c3131c7a2298be645c0faa59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e51c24e66905335966232ecc948c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45898b0179a7a70ceab9c94d497810fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed316b9825c3e21456f8aafb5f0bb74629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431efe751f5bdbfb3877d094c6ef36b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4104c25d5a3d6f8c2c060cf865f20c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba877eb500348ace62f02240037ad9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9040cba9f75d49364bd05e2c11c93a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a2450792eccf0e4b6d9abeafa0765634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6d5e245bf0a5bc8da7f1457a5d93a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25851c57c456999fcd5baeb5368528e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5fbc440dc09e28647b9df22f2cfb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67d322bfa3210a8b6f96c86b3c9855638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca0c11a83bb5b7e9f986ed1ef695f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2e3438eead40977134a1ce427d78c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8612f66ddb15869f25bfac103471f7d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693e0d59f3bbcdadb0457209981db8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987d0b9c4fda2afc0592aea4046c1f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24415052e1f7b3f8e7908a193af6de1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319a07a1eea3ec6a3cb1d93ef0219f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ca8a38f4687dcf0ad0806b01da888646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50248752ad2f88bd136c443b551e7c21647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a075708c64c0b4b0add6dc92f9ebd4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eded66fd530309919e1a105b19489649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd89460bb8128f6c07edd0844c6c5f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190254f0257c4c0d98af37f80e1e8df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ce9e9aa88dad741d575289cbab26a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59806b582ac0c99a5cd5047b7880b4a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c23e9f5de8bb639d2b075ac5aabc9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98877fa1162f129988d8625a5cdf8cbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afe7ae7bc0139385193f647559ba41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6378054a27cb4e1a0e66acb596b97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee3513e5ed662176a2a94337e473be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7318c0bf6f0ad786ff3c4fc92b51b3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec832a1a6ccec2d602e1d1182bc339a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4523835382c5bfdd0e3ce8dbbfc3f0a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890e0cae9c4ab695dacb228e3ad622a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66f5a21756024c2332ff129cb5f5e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93a5340a19093143015beb88134dbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeffb381acf1177f57c704d5acbd41f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8b2d46d0b89434cb9b6fdfbee67f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3a63a7b57b718afb5ef7cbac1c9be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1c8bd78e10bbe8351a7634909c7e4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb899c5a1d2654bd88686bc6ca205894669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b26ea886f9bc86623ee65879db4f2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4260590390d22db8d70febacc5ec423671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34f795ea82d0550f9f237a2bd1aa00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37251787dec0f9820028e27127cc7568673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e5ca76b5e691517a89d8b708b04c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91916a9c2cb004e43b3c1ebb9cc4529675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ead0fbaf150a63a7cc3dfb3bebe970676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c988cfb63aba15920dc70c3efb244b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f91ed5c6f096a76e476d4fba53abd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8de4a756907e543d7acf491294474679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d89a3ebbfdee9e1d388ffd820ffb1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4461d53fe7c21991879e5d51ab7c5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dca45e8b4ebb0204b7a7453923b74f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1eb9f4d5f5570930085e37ff87eb57683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f9216d733ce55d21306eee9fced84684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687706d32c20cacbc984e036b07cd9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b98aae53a9591099fc7ddb8e506c43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6590443e1ea78f1f315992eafb305687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb70c3a3ad9d7712b50f58a8d4fdbd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fbcf98f8921f3e3ad9546b84a052b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c87fe1b0e0d69c0b55d106d4357074690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e534503b81db8d8a1e822807697267691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f860f4f970c5e553307fbdcddd0c5b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a29a4a466c0ee9178bd3e720c3d80a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2e9c60b69ae723507ed63914f2a25694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b02c1fb821bf472742c385f076bbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad057735c29dffa0ef7ab7c73054cfe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dce45108fbb4065e0a87238c348b9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e55929daa64266a686bd3b57f9472698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe5750cac6a2659aea02eb44caf835699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b227a6f30ac36f39c3cf0ee781dc471700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f32e25a70c53a3513235a681d05d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7a612586d91247a94894af2170446702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb34c22c8cb966cd3b53ec2d01a6db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730c31c461767dfba287e8d78ff7cf8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b255bb51d4b99c1f4e7c73db4d1916e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5b20b47f32a990d05626b6f02d047706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8302d4275b405e6212881c3c920c4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1a5340d4b37dbbed8366909c2da2f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea62e3d91db0678f74f9370bef73290709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb971d4315981f25ad5541eb4f7fb5a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d930aa985ac8dbef4e500abbf002d8c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618a9e45efd39f022d8f41019151efd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12505d99f25632186c949b4ea848293713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d995cd4eb70fd7b3633062393bb6b22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec49155caa68f3c4ad7368db05eeabc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198fdb82fd7e44db894cd737ddbf5ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a1e878d86bc90856cfad1514c126a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f0c0280f99aa62fdd942f5bf21a40718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aa5e099b4db82b6d1ed0d9be48eb3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933f40c6ba7f0a4875a33a00d2d6c3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920528d6ddbff950eabd390f6d373f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967fdea6da052e8ee2d32e866b1f808722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6a01940d8fe2f7c21afa8fa7f67ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc66692f5bdfe55d40ef6599cc650d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd89c1724bb97c0d742e1953962b9a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693a92e8f8fc65e3340284420d3e5fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908d5d710050dfe5ca7ab6a61fdc030727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5bda8f376fa6f61ff305ed233969a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aa73665a4c5b6cadd844345f9df27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f7fc02e8cdaf880f28d2b21ec8c02730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d448c1255086984ec8e93c375897a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acffd06c53135972d20d4661553a99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd939c7ccaf8e954af770293b77bc3ba733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72560b2fe67b8f1494ceb0d8588a77b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e4cfd835bdf6bcf597e794021bd4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113237bd99896e85895ed4d939f92b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62389bde78cb485dda464f0e47a434f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2157e7c7636b31dc2f7aad3b3308955738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2db17db107f1fa93eb2580137d356739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418f8aac76fc8c508c5439ea280aa28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6adc421c409fffd9ff79298d21803741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddba88f77fcd3fe841452daa17de9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cac6cc6eb63d86fcd36ba2f2a1b6f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45670862b8a6fccce6a62afaa297448b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86092f0b3dfda7787fee93eba8d15aa6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec4bdb3ecf2144eb68c77e365fbfb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb317c64349d39e66967b9c76d2c3fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbad6a35cb571d61ade52925cbea084748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a6c09f0018e95abe16d029b723728749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3861c1cf2e284a708aaecce0f5e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19806f1401ee24d3ba66fe7b7d4b93c6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9119081462c6f23180694c52641157b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f023fa4839089f07dbbe9658bf804d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa0963a65ebf6215e1c148d92c5553754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b727fedd9ff7f8662d47ef76abf9f11755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18f94b53120403de57933961423173756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b030cdb62330cd38a2ad77e99c73b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835728959dd2f661ffed3dc6f8b55901758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c55cd22d8f27932794fb48c0a2bdc2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb84629717074fd1a39d1be9097388760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70702c93f8753317db98e172ce6d37761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec852e24f39eacdce5e6e0fc4990d15762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb068ccaa74f31184f862ee3dd6555763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fde9be55f1bc92357f152c9d9141e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e1632372717dda05392f688d27a93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce254da8df94deabde39758e7e52bca2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778253eb65fe27a2c614b8d2b930acbf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256a42d18525f7c02457fbde1be9761768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3ae8322a6a754446e852458c21e81769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3769530c11ed4aef1d036e20e27a87d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d957ef0035951709534e5b9ce3a5c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ba85eef6e10a740bc4169dc65d079772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3d0078a725e31fbc8f1de5d9b09da773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018848ab84c4c403b2e7282a30a28bc7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90e4b0c0c5305b827ca71be19bb70f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f50fd51771c2391596e6d7e46eaa0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e53949bf94953c31fb391bac0a5d4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daedb96718e4816817e62205b307b78778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20515b9f4dc1b11b96c370d14f9c31779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb00e62a69375e5bbce2035ee493ab5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4ca49ffd0040707893df7889c0cb6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80728209239f759585d67499389fce782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1037991d4791156266657e1eb550e90783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881365edb29c59f3bd72e22f11edfc29784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac935635f718426d070e7ff4e8df61785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46b31b7ea7a632cf32b8bc6657447d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84eabda797ca458308106a12f1b566787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570c522a921db89a62fce4c8dc9150d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66665c90a5d85b7759637a02793230f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a616abdb96b34f5b643ff1a8caa1176790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69546e48d8b3197e545c73ed160b342f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025baaa20f4eeb4ca47b9dd81aafffd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57af13c3132b4d1b21ab5ba03f24ac1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f04fad3f12cf5117b48980cfe82245794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769da52cee1172a6ec721ee2bbb08f0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ed41eb4f0a65790efccfa7db79e8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63199b840f491dc8ca3fe34453dddeed797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0583b6000ec6c8301b8b12039edf941798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b7b2fdbcdd5acfb1cb0cddec4f3b6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd61d8fb8ccb5c3cb074912c1dfee53800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acba9048bea342d9dcbfae7cf2cfdd4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c88eaa8d66b6dec2392fd8be6af8e3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34af489c464231c4c7eedcf5196498803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75838fc3a48fffd76f06b34428af42df804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f666ad7300ef7ee23b9c6385d462c95805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba45e6978546aeb9a70697964dfe4f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309879507a973d034a2ba9e516439b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49358779652c0b2f38de5f7a417702808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be8e29e98e8e1568125221e0978a19809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bb6fa7dd24b951d6e15e25b42c521810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437123c571f6bf3caa6382e4d31f157811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af298f5c0a155f0df5427f23b3386621812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec771203289c6d56313c9312a9832f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94c10ae4bf70dba650a8573ec103e8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe638b3bb07b60116ee10d68d52d9c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b6a7c412a32a2404e04a96adf04d5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e5b93c62c7213e4532121aa764688817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5161af380ab3b4cfe6ef6dc02c741a7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb20a8125efe4be70462956e58cd7e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4eebaf2effe594f79bacc915b68fe2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ca299b1c8927e4d3fb8d33a8d4577821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db024e3f76cf67331562d5937393158822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8bf1e96bf198ef9e397546f854826823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc27180a06968efa38ee5f6111432b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43506fbf5fa49e5c77e4910acc4ba7bb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f3d40fb244d9f66835e9ac37312b5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf09c45f12af476d327bade825b084c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2edb7724a6ab0a56f4bebf4dfec6bf828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c279490b3c5c274b166dd818f2a92f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614411d83231d873ba10683ef4d1357830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1d9536daf34d8deb30d47e5a92f96831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3d32c828f579c8f894f65d42de110832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d00da0a209857bae7ecbac60b6d438833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96f33650035a671bc774393c2bab18834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8adc3cb816b8e42abbd1b5bdcb3c3a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714f2d663fb654e6e7502b57523ccb5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44408c587aacca2edb6fd3007b5e8075837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e528f4849bd588d421d11237b4bd9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e87c669f9509ee14f562757e8c9c4c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b83cb35db7add1b0335459aa6d1b5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d78673c957e2ffa25c9fdc8e97fa4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57200f9d464eaebb101e66931746b38842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4bd3477f3c57f479f622b82e433e8843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f0463df02dd389006a7cff47f058b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61961d9ae62b6e378e444d751684932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd9a4b726264720b52043c6d2d7103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fc4aafac9611dbd6a045c9b9836544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36094875cf579d0f3a8ab6635507a3555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6f9074770962447b302cbaaf008846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b7b9fef1836a9184cea466903e3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadd42f94a4f9dd7ee1eea5555c620d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4404a545f6586500fd067acb5d2c6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0961f297269095fcf95a9f85742f7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254633f351a29df009fba77403a130dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c37e099433b779da09143b74d0c3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a36dd269922066f054537a50e6a8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f9b6405d6bb3499b626a155b724f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fe8cb1738c947074cc2527739b68515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b081815c988c79db3c75b218966ace616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4c223eb7c1de138fb7bb4accbe33117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b416db861f1a1cbddf3aaabe0f13218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed4acb5422c0e4e973e1978422c2e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8db9d08c609abb823bfbbbe4c88edf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee121b5ddacba93867317406bdabab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f7698d5486891ebe105ae3751913022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42dbf0c1d0d28759be22a01ee7e50123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d3fbd3d72f3d67d18c06abafc98c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430af8df412cd4c9bae7344bece2a3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372cfb83f37026033f3371e2c9870e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7912f48849b05ece782f041933c9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf109e1b5032047798bd43842ff0701328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae2119906f643f5016c877afb27fc929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fa718d41b3afff764f71bcbc37bd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03f59306c8cc77563925f70aaf9d9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4daee8cc5dcb23ff62d4ff3e575ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b86c98545962742ca2e7506490b1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d0cd783d6a4f52315ce44a585516c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c1e04006e7c5c5b44584d68e1453035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63366f196d470ffbf6a066b87650ee0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5478d349900bead4f6de1a6b721f7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066b830b7c0410b537ad57379439d2238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a5bf274c5ace36aee007338f486a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf5846dc3a8862631b9c34e08bad7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac6cf4c02e81378f1c023c269d234741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3f8f69ebefc206dc33629926feb0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c67ddd394dc9547fba8b2268b5dfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8c8f1f7eaef7bd02db31e6aac1e5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e357d04ceb5b756ba913294856f5a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8e909b316850bd6e86158ea53097646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b856588f318d6d1ebcd663db6830c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4dc60d0ecf898ca6d11ebd6ee4f9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84335925f8f01dd1acc6809407a78f8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e058ab6834e9d7109c58d4f95c899950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c248d51b58de68e2e15d46feeebb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dac935d6565b0eea49f08e1d5e4f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf92d8ea4d5e483bce8d1a50811e0753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159e6de2ea9dd48a1bea04d6bb9f03d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650ed1c2635f63b2dc5ef073230f50955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be3a15c1a1bde2613add06aafabb4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eebc43dca7e8595aeae1ba05c7e9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b09faa1a4b542c58903e7d04a952758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa5bfffc9a4092abfc811a234ac3fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d15ead4d680dd87555694fcea55cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34d00020fc5f1babfd19510eeae2cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce9af39a9e185328082a140a213a3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f475c45e24c38b0b97bb18f19f955b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d97a58d65fba884f9ee0a0ca372b7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5c81aa9ed7d583481516fb1d9cfc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779c612f1e24b1a4f7fe805d177c13766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ca10762f4d3ccff8e169a6e7d8e2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a1c53a5c9b4b98b012ca7180dd29e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d6f11bcf5bc80945c5fa26c49804c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb911cfd39330b25a8d7a2a43fc31f0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f662682f0da3fe5d6452b0fa46939d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd245a14750a8b5848062d25e8801572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b85235f111380202981d4d6022b3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65672dafc9eb4a01d90b1b43aff7b9ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f9665ad5f0bd8f9c4ee052f91bafa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293b1ebc4491dbec241032afbb4756576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211550e4750c657704d8164126676d6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d3529731bb47beb940d753fa700578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c66e207956762ed26d6285f2d81bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b60c3023023406c7930beead3ad180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19302922761a94eefdddf929891180d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4c38c990f3ce2a7b6a5eaecfd69f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb363f57178263caf6071dd93e4ca283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dcd6f7a5b86c64b8bd76d28a4dc9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd13f38bbbf54fbab98c27ea5cb04a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99556f85bb9982d829b0cde0c257369b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fc125ffe1d0a48ae82d391308335087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c7eb57a6cd2b045b992fbe2c15fe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c08fe84faca1a9c815ed2a9fbcbf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101f4aa96e49ee8253dced22a27d4f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3691cbb557ed883861d0d99fc2b3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1be957679def65668d9abf9ba017492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614bbd1d7c54edb7da5db275313fc7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bea0f4eb66704f73b4011cf0772f3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039454efef9efaa7a1af08ae8d022cbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce1e468b242beebee1901f7a3f34af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe71b803431fe2f47250bff48b575da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a827dac720440120c8eaf09ac3a590498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee22c940e110c04d3a7681ae7be1cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549268f31e69c1ce1dda22e823b6b2c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac68e73de09829b5f9106da2b845a05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7d9e26b78094e38bb425af4439516102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754b1aef48c6763b0ce3b894b16546f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127c72f2c7421f6fb7550e052df9bb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0799dbd529d84034dc618f6a79aa571105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9b1548d0398b02e952bb3f61008c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bfd2ef83436ca4bbb65d73c78ee92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a15fb20bb57e91c1e95a6f2238dc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfa5fc886b77ab8631998d09c65062109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb404c637292c168b757080766cc3760110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1664bfcde78f12e5de8c3a5ae51319111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4924e5dd4555635ce528dec5c7a5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb96e258eb9ac42cd9ccf61cd5f061e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d71202238c4bb8ad8b087a12b9e11d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d36b4d556caaa2344d9e51a61be66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549e186e30f92579b48ffb288bdc038116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ed5b345966d4b7dd8bf48eabab73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec84e0f5a6ae1c2ad19cfa2ed7c6f07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993410d06f569a1ddeadc3726fbd9227119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15ef5aada80419a29b336bd650a390120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70ee9f7e487808e8f7e25b35fc283c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc576d66bb148207a87e049ac952db8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc245ce67699df9db8eec3190dc5f89b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98829f5044c495d345bcded8158ec03e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e530ec6b8dfdfd9513fbb4b3a4b65a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d515f3596e827de9c2150df47bd9ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf11472a035a6e5ff844bb7fcc1cbd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cac26c5d48ebf2b5868ecd3257c3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c7104f239872f2cc5ff47efc376e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f715e370a8dc1ddfed32a0fd4514e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4c59072609b92b92dd7c0c139d442131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4eec516505a505551f528b318fb4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4ee131198136fabe392c1c9d6f381133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe2e411c2bfa035a3719a5e2a3a29f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fa36a8d06f7853e2551b1bdb750ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604a480a0acf58dae3488e522027056136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f50ee279d7f14f2c001a69801355e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73e958f8a5ed2b940a37b794ed5802138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75dceaeafeccab46ce19a8a3cd3df8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b1abbdb0a87df65885b82e58bed58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94060c2d8296374c5260de95cbbbc47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34ae4bc80803523d419e49724402da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7ae3a71fb3f687ffdfbc883817177143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d3761b4e53f6597375eb422e5a8cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb8eab76a491b794602fa074ca0a83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d1ca45a80d2ae3b6b3c5e13054783146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196ae1e23f64dc4e5b884c9923793db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243324fdf91fdd8d8b53470f344f62b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25849a0cfb5d5136d9a168af175170ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96f5b9e91dfc85976fd06de5b6a4be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748a31f2b528fb30d2f1abd802aa6fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e6a229709059d29ec23e149e11e7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1d5783a6258215518b8e1db86949b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1052f5ff3c4cdf4af475fed9c6c3f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b346b10989dc6da8ca5298e70525863155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185ac20b75fb2092d8adc66ef5c3fac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f5a84313c469256e5758243752be0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79ac3ba14a84533143c21f64a3d104158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53f5c883e775b0960a0cd7ed80c2e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71642036b47fc3de19d538feee0821160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd83741ba284deda2fe9a93434913c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef4faada03eccf4eb9b27d2b17fc8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1789551db440eaad5b5296fa14d5fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73fd72bf0041ab391aa85ea0703b6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab2673c5a1c2b819e749121055abfd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a2a9cbc657016547331d257a052fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0798fd5725cbad9165dc2b13905158e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f1f5a6f027014eca8b9e908214f50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae0124652c2b328a1f6855fae1ccaa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b4e0c56e30e53a0d024032884c36a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2ebc166c2340e21a35658b3a7de6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356789d41f97c1889032b0c9a99c8ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c090cb8308e4cdb80357f46ff4d136173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2e2848689d694571842b2b14d353a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c6bbc72ae01e68c9826ed0792d198175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726bdb08137850f8ba40fbfeac24507176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372100fac5b15c1c51cfa5411e35a5b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7ae6c47d5a56c59e2f0bdd2fb0fe9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293bc1bffefd15ff3e88b54aadbfafa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee244f1812317ffad82582ca3ecb73b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe64568f9750e40a493370f49c05e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed073877aa7f06bb48f9dafe97a8eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf9990911c83716aee4581697bf524183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d0199d18dde1c0f27b36f49dd37a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7417667ef05d59c8d956463accb1a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad405693309683362faec4018be3953186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac8e699d2210d065a4a1afd906c219187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5019344af992cb468f83d6d1023be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a90d1827a4854a1aca6ad8c565862189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a941b05e325237ca8a88901a601d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f34cc45be6be2f6419b1cef22d790d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bf3ad1a4c4067d4e13718ffa5c26d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaee47ae7d377ad0eed19428cbeaf61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b45d67d8c8a6a69911b7944edd5909194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a1cecd4ffda46480628074046f4c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110982b93e5e8d584a17c618231d913196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c5c6efc1e91761b72eeaf09f53d0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29a5bc80dfd367ad2ea0f6a12106ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16860fae1ad7ade2f70eea002a4083f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16d9c47ba923c09547bc070120b89d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a48fafa15e17f39047eb21ed874d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57772be60334059c0b93057a6d485065202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65dede5fdd812f272f525325020976203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e610e2be35af057766588bb2cc55c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abc1f3ee6169e1af2fb48fec7fdd7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2879c3132fbf0fdb836901b83e653206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29578a5e0f409fc4f7067155e59f6b9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefc1cb27269df0eb85ae2c2b4655cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d8a5107b8bafaf14b3a59deb16550209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac6098b13a96d06119badcd0156759210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d88c0f0b6a2d523979521e0f056773211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9297dcd50334ea15623aa0ba340693c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3dd9e8f5c5b3e368a7a4c840a6479213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf55009cdc4aa013e77a363bad2e97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b8d954a12ee217a49c85f9372144f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a045095d4617a465239ef52ce93ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0e494d879887cc064ff0a07990e1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e015ac20bf69e1bbac07d94984a3df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659570d7f7d15dee1c7c5690a96d434219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4884f0a4d2a4046c3fdd2d21f465a87220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664099caf98f1e3b0e6357a523c0cc60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc2c3fb76c3fba0255fe0a6b8ccd24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ec9eff5dd77f03708c2f4a167c5d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb233507d94c6d7e2d739af4ba73346224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c403f3b8ae003cfc125369b5dfac6b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022440e1c4015685b18159ed1927e026226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b764b18534b20c5a07537ef555855227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed426221b25302740674e2dabab6bdc2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4470be173fe0c3fe70d4d6e7ba4848229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53ac61bd2ca5bdcba31cbef17d307d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85200676c2d6a205b7d40de6f1faf504231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631ab4c19d970af65a248e0b078c3a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973018d5c2baa05afa29271d18187c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2eec903772cc907d30fc76393d6a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0ac58e0e5d74ebe1ea59b68d66d6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f15f89b6c8b973fd3b58e4a62ae6ba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716327954e030b75e5a989544cd6795d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f94509c74073309af9221b69b7103a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9133fe7ad2b1d8b0b61a22d3a0c02f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66cb67cbde235ec1d716aa491ecbf1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa93c41ced34720b88e7b17270ebad8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0e4b759820e6ed69d9e428e4a7014242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1320741d2f06d88dacd7a5f3f267d9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9987fd506932613d9c4bee7e2be35d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d702fb17fad4f58fb9c8970d01fe7b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bec52187f34437343eecd9cde3299e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87616bf5d299f4b16535229507d7f9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de301f5137d25c6aefe579d5432998d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71161b1c27ecfb92ee5f5bbdda18220249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eabacb95bed772137c568c4cdc3327250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65eac87ee003b30db0fa8f514e3f29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87aff44fc16d67c640f1b484cea8ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55cbfccf055aef85ade6dd952ecd4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cdbd350827bf11fcda171f35c4ce7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63087bc526b06de39ebc4997faa64e38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2641bc57f9736c82b7c1bc44953715256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2440a19fe8ce423b977d1b14504ad2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f84746b9dfcbb1f47510f76692bf51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f833d5c6f736e210025ada112814259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb0d3d842be7c6251fc0637984b31c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d401a6b657afd7b5275898942ec7155261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e67ee72c25b3b778a6c0cfed4a526b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243e6e2a3e53728584959843a094c97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d92d4ef918185dc88c1bf0c98a40a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075ad0c15c7354c88e5f62f64fd5af9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1a6ba126ef875b4bac7d6a6bf8fee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730c2e512d410e6a9d7ad9e0d803f7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ed392d9ed77853421cdc903b705bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc27f2726414788a86d683b05fef3de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e4518fcf280339ba86581c8abba5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b63977aba947c7c764319c37ec9c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd3339882ba407f680d0030ef67870272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74128ba6cd538f9399d082cfc28ed408273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c08a397a874ffc99c7bfcf270c312274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc54aa5190f4e6c46164d4140edc5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b9bd6025ae19b73ff1a11982d8a7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75d7e0447856185cb514b12af9c2bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe1886097b24226d44f5d61f628616278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd582a45716b722ed21ac8465c8a7723279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2c943f71571b8c8d61e6ce6a1177b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b45cebbab8af48217fa452648336e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce83126a2c2c9f494a9286fdf3faf81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b495ce7f9c72b0010e888c4d0cbcbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5151ecb531d9c7a96c4a6cf9c13f38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4520fe0c8c36e3964bf1a0cc997f48f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859964284ca32b5f0d0c2bf74b9fe7a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266de8f7d61923cfb91c47be12f8fd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7139a1284a66cd68207272aa75162288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f01839c0df4cbaad154f15a6a6cfc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05924f803f8c57a0802775977ee0c894290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10bb2c613cf6932e544df8bf9bf5f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0800396c811029d1a6e5c87ed9ba9df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139290863d1255d2289de8a74d55ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eabdb30e8fb0cb7fb7a9defbd6c95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ed79d725eac0befe73fb8d4fc8bcb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402afd9a312548816dbdca103b6c8fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3e9f6f08d8d5b1eda2626b5322d9b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc7665604f9a4f1e2affd1848b499298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de90e9d3cfb43577fa231121c30329299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f18c8fa58ab1911d2b674d580135fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf10ea63359acf7b89e84b5b16f4df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b6047803dc6532c595c38cd2deaca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaa74b616665c2ffced114cbe8e4c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23290b177b338ca0aa4a72ae0dea5cc8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fcf559962d67f3ff8ce5969492bba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c43cc6bdcbc7ddff8d98098706d5f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e623302bddf06260ec7f47b32a19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1938958693c4cdd6b158a1b2ffce6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64830596f77acef3ed5a169bc9418bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdd74d689f1cc26a7ad060c9ffaa37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df469505524d8d1902a38368af77e770311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ae471cea90ad9ee0cc4b381babce1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa9842fe6ea92d1d02bae30f67d816313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b54dcb3370ac5e7f198f086d216151314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d488430d3ed43436a36d46ab2156d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03b77496ee7bb7d0e28f1d7bbdb68f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e11f7ed5c0fb63b01a44766745bce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3423e1b7436d9b73a8c945fd4770aaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c74757cb89b714ae485d829574d51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaf6cc141713394585608ca3b74bb7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1b59d407804fb410cb34e13dce5c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc889419c13d43bc1b86fbb2d67b2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3535d2d0f1e090b717de73d8d492d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946f2af6039c65ce70e575e35bd2db6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9694bdecf0634a414d0b77f3c79f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc61863eb3ebeef8ddbd6c9fe0edc43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36588ce4f1fb87586996a46962a1b7f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06153bbb8480daf71b65824b53ab2b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4dfced66d59bc4f4a3337e8521d5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171163bf0e9ac8360ec535b8558da195330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300988d609dc9cc780a8add45d2ad3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd9fd7a241bf98c9dd954df365c924332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfebb8e9acbbf2c15a02e263de1d59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2381f847d99cff70b99bfcd07576f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe1a6689b747899a9c3836003d7433335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49637449d114db1807ef1e230c189f08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a00a261c262c23ecffdddffc8aa29a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f22477e903ab01ad2ce653f9bdf663338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ba18d1204af0b916d3f9d50bfe785339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7b722c81bc8cd2b7fef0db97f06b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb100cd8268736db42454c9ac394e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5257e7305e210d14fbd412443ced6ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde19d4f3aef099ea95563daafbf2a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781cdbbf73760b282b395ab5ea02359344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6e428075ea20c5e6b9a79eb198568345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9de9c068fa967e4819213d492e03f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb7d7cdbcb31592eb12938c743f511347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79513ed03c1a3dcdebcd54abdee09d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9133de8b5e5d8e75793ce490138816349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0275d97c50938ad6ebf05d6aaadde24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba680681bf51f6d3a9e4a62860a496351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4b25f90e164ab5aaf309b0b094a45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ddcabea0dd9635a3d34df6fc41d60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423faff65a95a284750f76cf914abf08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa66eb2741dd93036807a393d6b9e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6cd86915473437a187a87d7f1ed86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a054284ff03967a503510c3c310534357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58f27f6578162090c6d1ab64fbe2c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11e35c89455cd4aca18e7529efa0ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f943061f37b6c7ce5813a2af2e9274b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3efdb1c05e08e2d995aa61274908c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6044a4fec8f919ffffa2c86d6a4b3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81248ee52c73e42151a94dd90449893363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ff8b1d1be385e41ce290f91b22150364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea370df1349e1795aa619f40ac47a3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1eea6de0d19bd3ed4b4a06ab92a7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640b84fe20ca43a92f008b543bc278c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04abeea9b4e3e00e1642f2fbddd698a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42a5493dfce4a6aeb13c86aebd808b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781af92f477e63bdaa76bb3e65bcda0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1460222749cc6b2f22fac21e0157c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7870f9b6998c4f1871da176a19f76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dca29a1fc7f2430fd56e8b517649ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d675f0deeaef2281e1ab967d58190374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5af3b23ed8ea60385776da6e2e09c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a699b1bf24e75ac0c6644cfcfc270376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37471be80d9f94d562def6a728236a05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855919fa90578f00f38dd31e8fd0b7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cb858e2dd035926e39353b6f5b4b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7549ddb2a23344aeed5116f277e206380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19737aec9f3d72d59e21312920decb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4dca5eaca5b104e7669e4883806a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e435fa671bc1f4e944c823164f412383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f7d535c2457b09f2b826343925234384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71883c82b4125926d11753bdd384e6f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fc6a43173e10432f4456d08eacab0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee63ca6f8d67f4bd1ce3b008f816c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fdc3358748d105f86380f7b014c17388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff45dc688674240df39d6ec21507fc6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f04f89edcc350c2c6d1df0dda1982390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acd99225679fa45ba782f18bee96db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa9a25537f09287e352f1aa0cc9a6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2483b4d58d85bbfcd83bff9ee87c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdfc1c80d804842cfb5c7e60ba6f40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fff8c659da9d3f63e3459606abd56395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40026ad970ca0f491fb4f7d90a5cf57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cf90f95f0a0fc9cb4e3ce663a1c39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf0ed353e14eb357019fe15c52d618398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0a2c7ebd5c44f45fe35c1661de19d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902db988acd8c7e6d6e8cf27e9a137d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af36c2c94d68cfb96836b08c16b86f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87039d8b5db08ec80de9369f590d29ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc33b8658233773951d5fc0c93784a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850cb093090f6d60504f2c70111ffeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35563eaceb2c6d9cd7652057a8272f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3b802b0e4c4f197f6340aed11525c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbb7f7df0ec228ac8ae0be249a3431407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ddc26f39fdd1e531a916209ecb3b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5f37d02acbcc9eac3e7cb0f50e80c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbe45c0d3742995f0db70a11f7b3d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c658ec14a51d67989a3d3936db86ff3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40af0a9ecd20d45bc03bd59a9f5445412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4618358e4b7539a0df0f634810a7c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577a2ad89f4a7d4ef8732b2045492d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1ca4e417f425d1e8d6f7ffcc667fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3daa1b60c2ad9c348cb0313e54e68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91abb27a4c1d61a2859eecd364d19a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42233a965801d752c8f749a93ec5f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc8b563d936a4b8940848f1b6e0eb6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0ed6d19b544a29a9a550e92b28205420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690224e2ad6dab9fbb1a9b6fb0050866421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17495a54251f6f66ac98007a3477caff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fcab24b51271d1ee091d9e3279226423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1f6dc98c8421969ff869add34941f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71249ad9b105d9ae220713a610bd37ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004319d5e6ba721daba7c1b20005f8f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f2d314d887e51b87033cf2c5cfe13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671768a0c0277051666d9adc34f44c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86a1fd07042cc7e1ba617072f1891e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fd89744f0d8cd0b8e68d6b1b8443c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046bfc8073728aed4289a178f0ceb0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2277a093f344d90b169dd0c65dfad55432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c2843a6e87c1ad5b8ef032b835e7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b10ed02f120ab7590799e4c481f5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e7f29b84d766f814398f7d96e10da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e77cb016e8ac3cec5932328b56f6bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85f6f44b302aa08a410952afaf0ffa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337ae14f3d2b1e8d02e12ed30a8a9e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c40814a2e9deeefdc5649e2a6401a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258502a17f34d510e3e9ad2432fec55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4624f3664bf5d1817e3ea481b2901e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a839959f062058f22806773032e6ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3562a7f3b266974fc6d84f2be4914443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c832d1220883a60eb02d4f4d1115cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56808489f342702387873d08fe07bed9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac139ad393c8fd04e519dc91847ed0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31741aed1903b37db1a3a3fbee7fec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dd3a81906f40108242b063ea19803448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6664b8520e8ed449dd6212870f82d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cc3e0141b4df06032f2c8ec84b661450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e991d4e96ca58486af9f9ee536fb16451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e7d2ef7340c610683a18c3faf9163452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9ecd6588630d6a8d76865adddcc4c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935016fb0d82d3243fa55252b71ed68a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a66c71413ecedec37164869978b56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71499dcf905d2512baf2fc91e2dc94c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385132ab6ddeba37ae8001347ef384c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfd7a0fdd84aa32fb436c2cb8d09f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0b88316230c4e1e623a7819037483459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139ceb1a59fc6fd507111caca44ade3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebbb7b6f9b649204eddb2dd9c871de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7899cef250595f7cd16c4b6eece3d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fce85ed0220ea728b5107fdeed0f9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a691a04025cb623fa635b9932e677464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a06bc2a12c07f462c12d4b7c1408a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d097cf9cb5cb11720e0074931982cc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670a7877496cff0134d274ad56f61e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa0d1fc2787d97aff426a8e7b2d49d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890db08b77e77fe54e36f9aef1ebae6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852616f6e8fec89c61e06fca213b3e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817583ad3b332545d771999c5b084d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2be977d049efe8f98181846f7912aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85054d60d6f7915a56c33606739e6411473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3996f3b3a20b510e48f49c924f5c16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2dc282d61a773f0119874bfe48bff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d43eb5cfbcc0236fd0834719f9798b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b15c89bae09ea8a8fc163275584b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d3af3d384eb622383fea444e63cdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b11f728e8dd28b6f121e0ffb797c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac195b925612f52702ba12bf961600e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089e7de9701c77a4b24c331faaaa5fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149ac1b909296d6a5217d8d5945f7ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25775a1c27aaf6ea9ec69284a7faf7a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87256a2b8b9c480b1d55ebb16a90b021484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c5147c5fa8c34d4da808648b82cb9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81f4de7274e9d08d768452c8a76b7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236c962d4b515791722911b0ed41e82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81848013925d27b4eef8caa2319df16a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef30e3f7af66630cb143883afdcb45489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e2393043e68dba293ed4367ea3b7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327eb7f03eec532e844bc2ab6be4f1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0b9c33cbdfeb757989b9594266101492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766953a875afb237e9c56255dc409137493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109bb26833f3b3726b83138816bc727494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061d45145d6c200c008327d4775fa7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5287e5454810c2945ccbb6b7c32e50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca54ce355f75f764db48392c5333a38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0690917b48781506f32ed2af8e73b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a1eede627bf44cf51a97c3d0e87a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6206c31a0d090f7e897a287909eeba8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf16d12044da115371e7f08a0983448501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71edacf0579c3c839943a113eededd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbdfa49ca9f81e23994ff163df8356503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5650150678c41a439b5fd176b199504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24ddb131cc3441a7e0ed57f4b69c5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5e478a1aea6e5a4b43f78126fff42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd14361b71d5842824b218e900f958f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330af579911f696b15bbc5066be858e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8022dead2bb32180b22fb06d3c71ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059a6d8d02999df8b7040af349bc4fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9e7ece2c3d6700afd913bd381c174511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2822bea17678a6c1a2504240b40b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71675ba2aaf47b25f29339894af25cce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb1366c2d98066376b58086281089a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7c9f4050dee4e99edb0e3c827fce6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce1bba98338e71554e77bdebb4bda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b107fcac2ed6aee8370c641b9e31a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f0b7530074969cb33547933e725b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec8b6975af5279647d7c3e587d65cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227511a74a7fd57a78dda08851d6cd3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bd5c0e284b8e7ae7034d3091dbbf4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d61cbbaace28d1ce61332d4f378403522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f54027b0e97f859a16a5d4a20771d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9a9bbae7f45fb69fef03ce9213e3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea399ecedc53b6d8a184b0bd10cada94525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f779c278ef573365279948d50c02e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7348e6bf17f3663ee31b4c36d8cdd3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1651805d1672c0288d5340bbe572f1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aa299209eab9819facb600f985a2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640df15b538d83d6064d0b5b3527f7c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc44f2be7634f962850304dbc83d89b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b3b65387ab5054f39395af40622b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08389ace1c457b8195b9cbd725d2efd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97d99bd91c256e5ebe6f2280965d30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9b6abaf4d2bd041de0c25d309dc58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38722148fc74ea5f4f322f3fdbea9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131982f30fe17b48fd6ef0349fd3141537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57251978e4e89aa8538fa5a2ce7bb2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afb63ae880a2030ba149482abcb66f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c69a61169d76aa1588a3a7f4fe676540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd14007a20572f683513aa8aec474f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1d47bd12c422764f8f28200da2f05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c75802c069fa0f0d41e40f5a571ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e4b4fcf42fe1f8b5ec825ac913e81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe897093bb735aee1133379cb412ed56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaebfc2faf9771a2ca952adeadb33e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0213a71f1e4ba390add589a14e5c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d735242e5d3cc7747065dc22890243548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef73ca8742cc8e72afdff17fab95e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311a8cb8cbb86c282d7ad9106c35ebc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c34c724fa5d4590834aa0b860ffb1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe81e28c748c222f70c719b397f5b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271185a5328153f01a0ab34f3348036b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f700718907aa02f98c3cd511dad9e34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3456986239a97e44206a761a92d2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37013dfce3d56da12fd09925764cab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995eb0c52b5c8dfccc8870821c437fb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c42a4b88f9a89d3849ab81ca2969d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca149d6af24c8c7580516c7087879350559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81638ef8406713a6bb539199e0057802560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb4c655a96254b23114b1a77f37805561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6de6c9d1ac2cc0f78da317278a6d3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340e2925a8d84e9a9f8a04eec3e40db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df06bb0ae5c85f16082eab7da45076c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4149da10b9402fed0616be802b22d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32d1f00a2855c61b58771f9a44cf6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5310d30eff91c5b6c24b74722bea6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476383eed34945690978091d75a48dc4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642be4e30b79331a86f771a27205568569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69130230d7e5e420bbd68d99661e72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd2cda724012f7f5ef01d5ace07ce5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad3c17bc4a7c70aa0b3879947a3e63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c438585d212b5e25e498f5c562e339c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b334a43d03291b25f3c75a41234cb9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf2aca2ca6f29e363a91e6e78ffb38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc26838ab9bf5194589a9946345c96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e9c238ea947c03b918724fdcb04ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf278dc0b086f1a90ffea4811fe2b9a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e4b757bc14726b583c0e1fe7d5011579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a500700b1a1bda10540a8307267bcd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e9dd469fb181673203ea776d79ed4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eaf907167269a32a8d9900e743d982582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ca07f1340b5b1264c3d6684a89604583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef53f90c607882da6f4a93d7d9c84d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53df21fd714c3285028dbb5b41d23ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4fe3c49fa80aeaac887590f224a86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd5a6690539791f877a05007d1f37b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a399064e4b093a6a9d51ff455a067588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e419cdba2420925a37c0212be91e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bcce68c833af89ff95b55a0f568a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fe31d4d658c43db2375bea264c3fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d505b8d721803e3a786ee0200c027592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2cfd381e648f0eccab5bbb93f0c09593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea18772a326fe9f57b4529fdf8782a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e229302b376ce5ae58c94d66554691b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2646e6b8937371ec81cce480d4f0c1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d90eab9e907fc66e01734325a00edc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d46d63c86a0f035a78392eb5e982c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aca930057b2a557638946b262a0b10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c33982220f22218d769b65fdc174d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b27c936f3db5b9d7c1143fb5e41ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaedc3544eae7f090f1fef0d034c02602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75260a175984b770789a67afbe07559603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac3e7339ad79e7327c3829a930e91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57571d10afc9fc4ec16c6996e62191d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792182594b6d6998f1b85455d6bfbd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb42562fe68e134637add803e307ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125515bb53e4036c564333fe86c40b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fe60cf5e17631b5ad956e83bd6a91609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4a4b44ed2c755ecf0ccbcd648e908610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5177033b3023a43f889aa1fb15d268a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d17a4919494175d744ba9a057ffe7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f81907f27524e1537312d668ab4e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e7bdcce6eff6059800923515cc325614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b968ce34ccec744b1aeba2400137cd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c410fb169ac1f216c128b6815a12059616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b214b8225023583416446e82976cbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c14c64131d7b9515f2f1d220297f89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f57a7e57b90dbd0f02eaa9e4dc2d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926a2e594f3917eb5cd3e35cfd58d85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfff2ebe8634579a544d185c6d012a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671d42b01752534b1410f1df4ae6d8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daedf43eb183e80ac533657b88d147623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8785387723602a5714c1abe4c6d2333624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a1aa34880ab6c8d07cf19c8d1a04f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79d1d0eba929ffbb2a34d88437b18c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40f7e0dfc0a4854033396c17a7b1cf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c8c6e1103095c748907c1f9b67f09628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa54d10e38cac2d6c969b71281ef8b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94dbc8eebed5d8c8db42defb0c8aff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27966a4da91129e0ac862092a8631f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e369d346688b52bfaec25322fe906e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d69583a2f3c015b78bc55ebed779e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaebe7486721081b242d7208c5a34e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f85b08135f9bf4099a9e3ed504359635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455deea9b737b4c00e67259655739b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1256719921b4d7779285b40774f6127637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30abd0da2687fffa48922afd04227c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2932c73258a1ccc4cb0a7fd9f9702f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647ba1f66a0e6db6ec853d7ea279972640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588eca51986710899d5c264d1206ec28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35094e5f2a7da48b7fa822574a406f3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602865af7a874d0ce873a405fc539f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ffea3bbc08d118d4f7e34a7f9a769644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2d86cdd1d42e80321228724ba5060645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32958882396fa21810e0b6784ea6d5b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12462dae83bccde356014589a91c61647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a31a7debede8980294d1adcab1ba9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee6b96e0653a46c23034734f40f22e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ee5215dce70bb6e3491f6fb3a337f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a25ce5da01b18893af7bb1cabb971651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693be69230cfbdedd62c9bc143e117ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91c73f36b42e622476cf7180ef97b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23469cb54200cc9d8e355e17ea87b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b79870e21db16b375d91a130d7a604655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd800285582e5ef878e47d8f83e98cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34a2f81b6cc00e83dfbeb4d844091e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e1d09f5033a6cd24c4b35da63d060658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90542712bc9999441180c7a879d3a78f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3b8419910bc7bf7ab650145547a5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c542d171004760c5f618e50cbf54e98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb36375b3b343def8bc5e8dbaf5cab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d3f273ae00e8ad2478c374b58b23a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20683669855509bd666d4e987f4c542664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275508fddf59ebcc34322e57600d3df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366bc204404deb247ea6a03677ba519666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df676ad545a4910d8339c40b8ed70bf1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338ce5bbac7879598effd96439b65ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a50e831a4ad0abf414ede2db804ff9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243866fc2b4b8200e02985530a38f44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf7c0f7f78f7ff1be7bafd3a2852fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dffa810458dcaa6abfce5390944a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4256fdc00887a98349a24aa2c73f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d21306cd06b2179e7b214e4f203c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e974687fec419bff1375a6d6043cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe5785666b5694908ba1a7db356dd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c2cbdf92a5244a34e242403bf997a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285bc402a9d55a339bc048bf4142a7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3768ea15bec5d7400a820bb77b153679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb5c37d117d60eed94207548e0b035680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2124bbb388b810600989faecdd950681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93e0b49c56b2d3a55d730c409ce74c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5a8ed8e189f2cae067bd6a06b3a2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a05ed2f3448118d380140b6a390b1c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52f0fab9e95c5f8f786350a6d2a0ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676115e1d3c5e429f5017946a497250686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d715d4c01f659b2c48fb57ae50b945687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc52f8116a7184419b75936159d2b87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741c4f57609bb1c5628acbeb77f8543689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3eb7705639ebbe014dc9ebee31624690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685e42418613ecc90d3b8ffb381bc2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e283f1edb0d7fe2e09dc87d78d06bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450b05ad84eed50d0c622f50fb7a2dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96599a844c83641486941960e56ae0ec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ec219d9161543fb661a1866dbc0b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016bd33a17b62088043874c581cbe17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b0ae46d845b76cd0f56068f7bab51697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d488d4c71bd634c2ca10a7363148004698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d44726ef72554d94baac9822f95d12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b637718c0877b46bce930586f3f17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011131aa06a6daf139f7e4b87af81096701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ab9a1b6922949f2c023db37cf363e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc6f16b3af10b3c696cffc686ac52703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f89b5ed1cee77ad9342f877329e32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35bbec025aa16c0d61fcbe9733b16b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d157fa71b513072637f525b38c23918706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4df91237e4f9e885e155349972185c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19b439477bf58032948c6d6a3362ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142bb3c30625beea9ea2c023c38e74b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048da5fabd349f671453128cf6a61f15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795a77b3c26d94f661db960877e2427711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137290658349f883327a5300709d8336712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca769647e4a6de9665322e52cbe140ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ba6f629b587d6378f430f5fc52e51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65573729061e642aea76ee48d26336f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e178723e1b035d00a0853fcb65523716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af898f2a107286df878db37caf23175717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5cb5cc2a49c7aecd3595d40cf67da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c051937bd15eed1aedeb2b5f63eca63719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfc5ee84ba61ad0de98df56606ba2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1df605192cd15368afd2d6bf1da771721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d102ebdb90504d17f5f1926f26b47722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c2a6809598a7cf881c14a8868d021723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e086d14b3ac39af5dc39ff3a150db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb4b42d4a81dae0746d1de996b21e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de7f4d005763ef45722dbc4ddab41a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec58d6497a5c0a22f42e2172c034dfc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8e148785909c3c9365cd46da9f6a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd89c084d948ac70af2228351132d0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895878e39943af8c9b97f3ed73c5604b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469d5f729dfabda4ca7ed8f27d11e16731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977ed7228f29a9c8d7dd965972cdf71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a966294a3a5859cb8e298e1465a988d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41467ba01c9a0f85759f225ce6a2d726734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389270c4be4d1296a407ceedb3688f09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ba436debd255c43ec95e0040a2d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18d96062da60e9e88fcc576de51ac4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866525798eece22ab23a4039c99f380f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657810eed9499aea29f7c84f488228dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d106529f5d5dfa48307850e049419ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d36d466a211a0556b08c3916e750f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a0939bffa4e037addb333460b1b64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c987f61d584961c2ed61a54d8a9207743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01215fb8a56316d94931112089acefbf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0acfcc9b56862a61ab671c113c5f65745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0468857d2b060abc6b9a3616a504af4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986d1087cb163a6a478c853fd8ad8f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da96a8f0431b2f89e22ab9c8d86668748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3c19c805b9843623d4d618d6e8c20749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b030c625d2b914af53fa1d9239aa0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260863ab2e9775c010538ee8895ccdfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1d9a9d56421f93102b2d32fe40faf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cf9217a444d8bc4d0f6bba3784f7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0704f1affb94a267247bd574fa1b95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de560eb2316ecb639063f4ffda9d6b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde777b068e9c8682708a3b2a04406c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63347f1f96314f8a239ca7fb88336b86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf29203978e8dca9b1f6fdd07ad46c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01e694b3d6bdd4c95d79425abc911c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b0d5cf226d25ba4a9ccbcc96116b1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167d96031db5e81df4c65cc83949c09761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1fb93320452fd5709655ba778a3b0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5b1192fbb752aa6a8f6b597681e5a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff52e065ffe5c0f368e1b5c295e5ca6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c16dfc497cff80a952c0c9e9f357c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a14783dc760dbb576bac7f4b3802ae766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fe38be75c126a00e713c3987f1312767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>