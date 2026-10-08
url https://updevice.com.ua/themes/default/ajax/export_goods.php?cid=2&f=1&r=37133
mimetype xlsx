--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429402df275b49d96e1ec83da65951ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df522d9c4be3fd54deca70f6bd922aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e4b69787f6c54750ccf074b2cd20c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1ebab00ca3b813a07e10c661b53354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9a7670d394c1b81e988007b2622995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f51c117a944edd7e81807249a64f696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3064eeb0b4d0d1c443adeb5924de3ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc51b9d67f9510145b92b66ba96fbe38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832f042b793e06bc94014aeab07efd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da660e7e09c4e564bd9ac143f89bfdd310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615e42b50511d3944f68164d871ccae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd006e12d5a8fe8e13af1127df77e48112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83841d9c875256118dd19f7924e3d0c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae8343e1878c613d7a1a2db70d089e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b3aaedf2d7bf42233f575a9db5e4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff2a978e0e607b09240ecccfc9bb2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7a0a4ac101b1b1f3c8ba8dc8de9d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97b0d38077fdd6d2f9a5947f1266d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ab358e23fbf144ac053810107d1a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f9a14c445a68c0a307c7034189f7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25137bdfba595ba1c5497ea6dc735db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ce4a9247fa6109626a22f9e51d94e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053319bc3976c448996b24e771b9d78c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fe0d1c56fb8ef4e61215eb9e70aab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b90376c86d36e9e6a35266a70fb1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef37d028778e4a18bcd9692f0df386626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187877dfc8cf785f5ecfc2d6d4a9cc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cac924f1806e3ee39b5f1920b9584c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2594eb112df6fa153b2586d6a1aed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca88de5cdd82d957eab8dab17c2ff6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3046811feecb9f5e7123701f35f01331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736669ad70e8801f7882a3af38ea12632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec2168ca52f0ae99a06e9aa9f72b0533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bedefdde428eca009127522139ced34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555b51cb71265b6bd7383b5945056d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799454e4bf8647614528e22f1f12076d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eec9660fce3adb5af6f33e3fe50e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2176bc68ccc94c472e8d7ca8e53328638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870d2cda724192b0329ed68da33e4a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eaa4c878da9e55ab576cc27afaf7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c11dee384679645cc5ac067b6d39b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85fbcee79e89f1c30427f46f647e3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717b3465818dffbbfa20f889f439a7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49a8be86e91961e86fc99acac8183944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29d82af4c41d1cc101a3b64ca85c0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c091c75c25adc63b5962b84eb7529246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9567023e1828b15149de958791df0f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d5e2e430c6af8109d0b3ebc6d484b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fe87853c9f2a63810e246dcb888c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea1090caa5b82a4ea197f97aa46a1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc27fc74d2e4168eb2246a7881cd4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653a8bf8b51a88978e09f4026459cd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef5662399d7d05e92037d1c4ba346c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ad3cface24d57f95c11be19badcaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af82caee165ed233855b7d083c407855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359c23c4308c16f9cec1b71230defa056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431671b3439831e9fe2875dadbbc84bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b879b9b47c2fc49d8802f603d4f07358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a96c2cfcf29c2331934c13f02cd17159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecfc85ad09a394977e613248f8bf7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a892ab07d2e54f6b5f8c5122a85ee1d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a73d45e6bd57f0902f21632fc543f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09e1ee4db5d5455bf6954018bd5d2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe31df3b09d2dc9129023b9bf0bb51864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b424a25204ab7868b11ed1000087565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e288bc48abf19b566fa1b3f21cc51c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52417097038f37fa1026b5254348a6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ca37684744127dad015ed7be36eb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e85e5e51e0cf6bbf50aa1fb8d7a80d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7748a204bd44e84dd7e5af117cffb0570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9239e43cb36f4be4fcc2dcc62072971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86dd1c67ccf038fda24dc91401233072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90111832041b3ab4c3c532dac04d6d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745e0edd3e12ca2f6dcdab7eaa37ef574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6b5c37f3b6c6a238d543c975f04f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5bdfdd10ae344b0ee5a6df1776dab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250e3e740220335a477adc11d9942cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0a9b41a14ed09ce9802a47f993cf978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47598210c264b4f5c0154fc4952177b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9e41162f1998a2d1a8894fec73e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f23673c4f22d918dd3d6426d859f4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bf21cd3c073890ae8355bec0dc48a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d982865abcd6f9e1f88dcac4dcea6c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b346aff41023fc4e096e13e1f296a5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab3c7ccab8b700babde9e581621a0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af3e0613dfbd64cdc7f9310ebc7a8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263a3ca3bb311d4e48ec74c549d40a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e51d09aa0ee10a81fb7f1988d2b3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944fd2a9a1d545ae868c4bba45ecc5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ea9049a2e6a687e0944d4ef5ea6df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb7ba4576447f21379150182738a3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d72bce5394b040942b19a3886732a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7d76d02c124a5935a956ff18b4b4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd92ccf24e6bbe7d8a293f190cc10b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3ef3289333947a4dc9deacfc8745095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d40fa708d1ce72aa09e15081c28e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0b35f9379e0174c98309a7ab152cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28504824b08a036a37cf551ce62adc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dd1df48f5f5db9f7be486e59ab52199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60dd1ffec940cf24fe6155c8704646100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca991ac30036faeaceaf9127f7c4d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94771169dbf3804f8b01bb7c6a8ba358102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3cea356fb638a0d31746506af01bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a565ef8f24e9339128717b38a4631ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736d73601774d64305f66e6e5d9cad3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41ac9d0d3f9ffddc686ae0a54867a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c8511b6d5ab1e932fd1c71da8b84b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc5840fcdb44dcafd812a07b33ed31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5c0c848691bbbc8b23676d345489d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b17087e2144d9f9324890b3efd5588110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70fe7a56f96984f14ea2ee18c6e239111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91753fbc5dbff65d049b3df0e5b0dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c56c3bc3fc45a2768f743750e4cbbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a962f9eb9bb13b583c070901e757f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c13abcda4076bc8f425c898693d643115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc17e5d82b7aa50c45d230a7d6afe0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fe20cf745b1c11580352d3a4ef165117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6277e657c0ed5a64afbdaf040e8ac9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3052d8ab504cb069c8ed682b228c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b53868c144d5cf6dfa2b077920933120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f99ba6a35119c6b82c0b64efebd22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463e4aac84e6885e4c41810669383fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607ac0d72be25ffffbb64c2a9efffb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925db3c9f1b94e730dd9ca4f8d5409c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a051ccc464d65b8ac7647aef2b94afe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4214c03a1f87eee33d41acea697e60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fb55edb81cab14d1a626f937d4fb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c2d4477a8622e4524961f54a2e822128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fe2ce3b6ce3277ccc3e7a33f93e52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51b493d62714dc59130957fc3d428c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a59c6273e29fb991eb698f9bb7b56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095bdcd245a6c5b81ad3e342e33f170132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df03320f42aa9bca0773973ba8dc6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe665df5c0a13be3544e25b4df937ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c323371f12c2ebc97dbb330de38e1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c0869a3ad8a18314ff0b795ebd4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e1616635376d37b91c8c1ab147c33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14acc33fcddab21d5293a6aed217d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18bf88c76c03b20dfc857b3da8e1b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef98de3a5131195f80fc5c12154c44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcbf14bf97891b7a9ee6da3d19bfd8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70872eb72c4f3394d9dc77219486603c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b224306dd48b22cfc72136c4acff6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03533845d406e3a3af39e9ee157c78c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da772124ba403fdeff9a041ef257dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d4db76a70f40471f82a9375c69cfb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb35ba39b584f54dcd80fa1e8da17c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ba8aad402be9d592c61e6c82ed9a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22a934cff37dcd870f3c4d5a247f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e376a0c6afa7fd0b3d4520d6615da90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa58ecfd91b7a26b2ad5f630b23b94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e240af628a744276c8d6a4d51ce9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926eace685252efcaef1cf5279c6192153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23c7de1705752ab65632c43646069d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbba2e6f42c37cb691094a1d9a8f057155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95978aecade0c2ea5fa5599890c3ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8819c60a88b6e9267da4fd4c15753e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef4d824d9ed9bdb0caf37d8f6640cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c280c556066fffbd39351837ee84124159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b1efddcd324f487efb9d38d7cc7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152dd4f68ea461f832841964ba116b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28192672db420fddcae6ff85a3cdf794162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ae377d7bc99e4a7519cd29db534d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429de7e515a75fa40e291e9761a1743164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b58200fef6b1ff17f39feaab68a8d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925e05cd505c56c2d8754f12be7b7ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e50474e44e7f14b4cf178e35d4ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9956aed814015767cfdd5e638a827a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d40bcf0aa53fb093c5c1cf802cd04169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546cab6ace756c47dcd18cce20b53e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7f924bfe12e415abd794589148a06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94ec3c57c9610f3def536626d3dece172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c4d330759aa1690ff02230452ba63173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e31cf5d8147a6efe550043b0e3cc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfaec963b5c923f67a4040a7871e62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59011118e396e1ac64404665ea3d48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f038b25aabbb4d5a0cc10a90b1f40e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f569f2153e3a57d4c9195f544c4dec3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b7ada8b5b78e28ffd934711515b6a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c59bc625e245942340a58e06a913e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08612e5b734ab547f60c6e2df347f9a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36412a7c2fe3d0ff1ae6b88b02691838182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69280e649854760120aa821a70c7a058183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab9b954f26cb14bc311397bb5286f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f4fbad2375e865fcafada07c2aba7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e42e368cc518b0dcb17467b3c1756d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b232a36d56dadcf15d2b16534aa65187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945ff64ade10d4904171274b93e224c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a398698ca5de842d802924fe06e0730189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbe3cad201d6ad28935f37e797197c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46510926c59f09f7fe3b219a3ee72fe7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4371df56a4e065c81f9986933b47e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de424db7df9e0d5b8f19a59dc46eaf7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29778a1a26d34a5ba8220c7e4578c356194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbd1c676517e764d29bf1ccaa1d9dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749c5ee378f0abc2f4e79b487ff1898196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6267dbbf0658999edea7208911402197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64243702fb7735b459e290a2dc82636a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfda1d337524a7851d88c249d0dbbf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5869fbbf7e4d55be8035e6ff756391a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969dcbeced0c5cf0658abcc0f6d8df2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d9fee171a845830cb3aa78a6630c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046fb6838cf63e01e1bf5572b00105a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e6c8e127ee5e2de9cbf1eb57793a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5377c6b1be902ef602c30891004a040205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbb3eb514da0fd586980ba06a38b0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97726475810e5dd765554fe5784b78da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39188c9e1f7ce0dd5c7428c3b74ca2cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dff91c9ec91a9b5d9e1c8974b089de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06165d74894c1670f3f9c477864417d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d59fbc572976052089b83c3970dfb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63789d7969292ad69692fc57d982b366212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0be43fa285b985fc9b945032d70dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e32a0cae614e9a23454ae496620ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5f81a24c023aee608f3069751e1d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c6d226e62e84d55a969aef024df64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f1c3fb96810ace9473d81c71fe383217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6eaad7b5c2df996af6bc03f679abd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249b68d0ca838632a2941990c4b54ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a4d080a92b341c72aeb862d431882220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc7ed0c59f657f355ce955f7cef859221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8141ef0e200cb18acd18907b23add222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbd8840e2ff3fc82095be79edd1694223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12def7625d01ca85413e80e0d0accc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bde23eec46316bd3c25422b9808bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed13c9c141fe47b93179be24463ee5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892e8ba13eac17c6190d240a0c0093f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e990b20c7b9cb3b47c0187b5e8e83b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5412d9debb432c858bfd1e30643f9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced253db703c2970a8985ab08ad856c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570b9de8fe2869ee7dfa459f6ded9ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0d77aa940f3c29509c4993635eead232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a3c8da17bf17f6de3559710dd100b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ce90aab351b5f2be66e860cd72639234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b893eddd546214069f3638397f65ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbe25ba5edc62b3dafa0c04ce22126236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8caf33eb443fd798e29cc4a0d8ab32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2a31e3ad8f09603221a6d6ac8e46f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9f175509c1e4d658be29958cbe949239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9ad118ddbaa08405c10099bad4aa9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2f49a378cc3d994242c7c473e79c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804664b248283f4440980f2806b68ec4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce777e307f96f2cb15da881c9e0f48a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dbd27672aae10f43c7fbb6716eb2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a832ab4b27b0461d1d8e7a8dc3b944245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b34f568ccc9cc580f9d3f8b1daeb5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e04cfc9e769f9bfd2559b44ceb57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4e35e25c2dcdf17759b3641f17f51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b050df4ee3b5ca5666af3c9fa13bd94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5940322ebf9ddf081c8cf4f2aff962250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d6c1e6f661ce36f88aa1551f16700251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1290e113046b7defa3ab1f2558263b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f77ddf96342b4c4d8a3989a9b1b096253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba3f6322b3a0397a2ed28b7b3cae0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77797f5b7954e972474e2332d3ac5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0e3740a605d8d35fc55e097554a32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966991346642727cfd2a38bf1719d89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f87bc903912b6fe487c6f872f9e7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c17c076c7e1042c1215fa8aedae75259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13887a597f594bde5cfaf166a82900260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19260efc3ee55084d34872410e283c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb6f2d86475a28bb0dd6bf909376ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f470343eef5e195fb8f61a24bc551d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337c4e9e16ec970b03b647ed35a3d96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7dda6784835be848caf69d3f13ebd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3690464af0287f5b6258f05427b5e1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d8cbcafa117c1e56fa871329d8bf7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617194e5667a8884119f5c658d6b30d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72dac089d1fca3f21d4a43bfbdc810269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bd0549bee4450852372932054dacf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d848580ddde0435fc3e071800551e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb122576cecb487ecef56a139bd8b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926032d3702d50f661fdfbdc755ebc93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd70d0c399b162a0d4a2d4e307c4db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7427f237e050eb1d1135661c1f372275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4f073919a4ba54958f97217f6a292276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99f97bf4b0ff78e01200eabd678a50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985366cfedfe7fffbe4d3b6361ac3f40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7e048df235f3b50ff904c69b113f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f691eb6421bb459fb9503a0d2e857b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa43fb08f7d50bb6f167081dbeb5b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d5cdac0101b673a1ca66141019642282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cde8651f0ec1eb7dd70774d0c4df4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba636853f0890ca5c35e555d2ebaf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8856a1ec572995bb660dfa2f8fc74d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4a3462ef49c6674a5da9c5372e9d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80c025601aecde561b9a4f940fa8a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950dbe94100c14fcee1df9e0f41b35f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c7c83028b5b40e5d2bc8a0f76f13f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e631758a171a789bab9a0980f559fbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad432a4c01f4c463246d5727612421291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de59ad8b5c6943ae3dc4eaff3742ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9363b61a3c566871d4cc7cc323e33b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3302563c6e8baec547f90c5fef9ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac240d12671ecfe521e76104aa6113295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2d514a1e788bac9bf2d1969441c6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c331198ec85de01be5a508e5ae5c10297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee18f9e0408103c79501fdd0e61ab70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2661865ee42abc8b1266d015a754db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85863eb59432ff8745e6116e364338300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e077e81fef05c072711275afe9b288301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf70d570c6a6a37a253cd306653aba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0f1d0d6fff5facceeb9896cc64ec7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fff66b37af047d6a33bda0a2a2a482304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2021dda5f7c62f71a134e2db578e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384e3cd97430a845bc4cec54d244793306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc795be7fed2c5db28b0cf019fa75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c122b094d48672102c32ea79ceed46c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24c814af30915eecfe89fe52740080309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff1b871496dd7bd3c4b5bd75068290310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729b0900365fef8c0f85031a914290f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693158ec58d587cc20c1af0c039e16f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8e2ee837a3c1c7f711d5714dd8002313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcda4fc4aaeff49273f90f3a55d9f2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657696ed0c91ac3b87659755d3b8e492315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4a0c2562524e498ce58f450e7d5c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba810d2138548d3f224f3dd98f9856317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc47f65fb75a988ed8c4e80074feb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517b5ae6c89ec49cfc88ac0ff1f9ad8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dae137cbc3c565faf5d466c070199320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf715c2875bbac4a402d77ffe74cda45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa99b3eb228a2979de74061ecc110322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4bf9f38d9537e2bab6d57efed9259323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dfa8dc424263de8a7491aea5994b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3837e2478c37fa0b472f36a6faa6ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d128dbbd1fb592dba1643a71c58ae77326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543efaeab11cf06e42928d1d36855392327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647a5062da6b5df652861cd7cc49546328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e95cf26018f4f6d483acc4ce3dc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d556a13af1085f5e471484cbd0004330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4ad04c5020801ed310bd48add470f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb8589055a767afe8b2983f40e03ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b24e91a85810e94e0ffb9d3ebd496333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8fa3f7849b5e7babc86e2f51294b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5b996884baba957bd6945807ca66c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a95068b33f5973fd5e300461ca5c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33079d0fd1a00807f02c9ed91fcc2f4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb17ba33a2858ee844a4f1db591747338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b511da6534ff0fc4483612bc4099c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e52ee8d5c120452170c69ea4003ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deec6a58197d623b4ff917e9481ce3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624ed9c323cfa2aa1dde507941c43f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9487879c9175a8e010f6e5ec923cac6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9115f8a664214f2f448a1fbebbd57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356871284e6371c2876f23f42487d1f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a73f6347874e0fa83702c3bcf89d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e090fddeabf057c1fced21b2524564c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfee5b3f40ebbcef87ede95ec1ac77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abab214abc6782745a6894c8942109349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4ae5f82f91de889d4527949b289a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481328e428d3a4bafb0999e86d8996e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbe0154790fff5038ac22acc050726352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f0de0390587db6e63f7023386864d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6a98b346ebaebee5b82f4fb36e6fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc7d51d18325a448e3bb11fa5594f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e26db0f4390080776be543c1a5cad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90cc9fb6aaf29cecab48206fe89032357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aa1d7cda942f3182c5b251413435a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dc820719357ec788c79205f2ebb03359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2cf54c7ff4e6c1b618b1abbd8f766360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8313d6aef8f70aea9c75df574e7ae5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5a8404bb23e60f3b24fa80a33bf7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b601a0be9e61a42523a5180bda93d84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88943718caa4d5ff375032751a55f7cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d3d235254006a228a692d38bb61c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040de3b5edf2faef8510913ff37529f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b290d310bd49c71002ea8cb985c75367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa4dad76a29c3614b5b373e004e350368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04621ad216133420cb2e9b3f9853a94369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2fd2f17f2a77e6e906d27a8e6af40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c40ac212ad68b40dc60a6047434a04371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7134cf881d44ed25e0a8ba033ad23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c80470a8d55ca537bb63cf202ee4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b725b39c295325c4eb88920a387ef7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9d2d6460c522f4198210d3dc69a37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130976efe29442b22af5bddfb9b7502376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f483b839f331b25425c8e323139104377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec725012075f32694736c283de152f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864b38173fb10f52a163e1e08d21535379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ba91b3307489a7e2eb55a8f02578380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481f46a0d6a15259b989bec65e76b46381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299afe6f7c0c14e5931cc5cec4079664382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51336cba86d01e34faaa7a582b97b0a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a48c57c6687f63cb7b4006491e778384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12b641a26db55f90d526c8604e310a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9359e81a7cfe5e93870f1820453ca3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32fa240bc6f5da59dab2c0ffeaf418387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7cf994f9b377bd11f1ebbab0fb4a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e9b3336baa3aaf27ec671143e31f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1943d462d0b2fb922bf7b16f80658e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1ce14c9a2f67e3d98b425c9ff188d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780a7fb9e969e596bff243700f2df4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921c3467e5f7e529a815d086bbf3c5a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad11f987fbc4883791cc3644127cae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834b491360b7f48d50d308a3a903374395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5190955c8a7fefc0c8c7f67cebcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3d008eaca6c8bd47bd8bed1144b8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367ebf8638ebcdc1ad6ed859873f7fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d034bc96e615017726a843f92085f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a8362ff84a5e2ff6df9e4ca804abf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03274a73cb06da69d2f00f641060e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55af04ad4e18864b203dac795115184402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12793b3164e827f04f03709446911d25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450c75a150b6b4b0834be35876c9488404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734db2ad7c39e75e31b73e4dec188ee7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2be263d65b625a9b7fa2a409ce4ad4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620b2aa389de90ed08069bc98beb919407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8e1703925b676668a078b58d83c85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab267a71c31c2e0f281c800cfc6666409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496b18906f105ceee31a18d5321d4e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352301a7e207a6be44f07d8ed2e1446411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ee05edb78202dbbd5d37272c42c35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0d2164454185100e82ddb63229655413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3e73dd0b91c459e8470f6f28612d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8f2e42a635e1318d1aa3f0008e36415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855c641d32cca6876b78c65fdc043c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0cf94d94c49ea22cc26efd6debc52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc084a7019e1a8f8565f8664025a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3b225b2d3f1b83ebdee155cb4b58c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2377d019397114a0bc6fee9fc8414420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dd7946f9cdc8a211f9e7fe1c9e463421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40c02f48ff8e3d601ed38c2e68c3d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92911cf8f4e1ce1223fbc4871abe5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32adfaf6fcee849ecdba20f692c0765424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fb2b6e8c50cfa71e49182ce2cac98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c678e0c7ba385cf27ab88951a68cee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97840f98bdcfaedb6291c72a74428d01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438887e37c762e3ea05a6a21869c8dcd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fb315ef78983f788e7ecee6c4d979429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538f1fed09167fd4435681eee9e5aae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57a0474bee02d5b708dcceb22d2c85431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170320fa7f741956872615cb21837fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e747de4c003f7f688b46dd76d6cbb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529419f900acae3da851fe461f92de22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cdeeb0e521cd3bec3ddea9b316713435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04b805db16a67f6b2ddc1a41f25edd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84354151749214ba2de920b48f150e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb0ddafb5bc33393b25d34cf15084c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0532873df283fa8dbdb8af92bdf98b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491e3df9b6becf8fe07e26de2b9835c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3e0e5272cb682147bdb1faaa80a15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce13a05552c46ef915c0448c2a1b711442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428de955f5a0331f73ed4e28cb5db96d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ab65e09f337c7ef26fbb8374c99c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824229f4c7b271d7f73b902c53f7a090445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b6a2c3e41f0adb4ccb5716704178a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972b09536e6a1965f12ab4a3344b4b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07daf8b3d191c8c483c236a17f0d84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d4ee9e73b9b5ecc068e4b63513a32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff759db5ff91da802a8ee133a8e9d5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442912a2ad53ab74e47ff5ebcaaf5f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61af3355f158966015e392381f1a7f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7c9c4dc8beadd4e5f780ab16e498b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8423bd89e5c4e9688aab9131ca6e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723dc96886dc526a0cbd538753248f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f07943f5b2405b4bcc72f659f19a2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866fa067292d1d3179cc5c4d3fc92ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38ea047a2cb2464b0eaa27ca23a987458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89312fdb34c067bd6696170ed15e465b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b25f91ee9e3d0d653839e2028c834460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29842c3e2e967411fd2620619001bcb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bfcd40bd9d78f18e2e09667a59f43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e77f6219176f642386297d9ca1b648463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61438bdc024ac869af4eabc9a1aa1853464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad83ac0339a9c78d72288abe6a7ec07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f13987bccae8f50d9c6086175feff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b64ddfc22a3984080968b943920789467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba341a040357d1f0fbc1595f6d50d436468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341f8ab681470d11dd1cb488e02d414469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96641e15185449a84eccf43b478836470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b2515f543d6cd5d7312f2e3ed2a47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1472451629214281cd22d81d091ff3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931d36a0d1238a6767748a451f23369473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a017a2014e38ebcd3948c6e241619474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8376616dbc51d785afd36fb523a7a9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a769cb06b9f8af65345db56d86488476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339d707a11a27452133a13cd04415e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d06b729f7882f5b2999069610a7e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c391ec20af7d5e2c542020f04b7ad49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48efbd4872274b129ead1f50f567a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a816671450ff5f13e9f7c3a97b5c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04483b6f528b8e28714437635cc580482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20382102df2ed89c0f479824cb1ac30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41654e1d3ed4c88411b2c3b753f87cb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b5e8f6a872d6c650a5386aca5675d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b652ee4391e675905c4830c905fc8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae69218bf09e61a03d9d370a5c910a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54fb3a7306d11e2c32a7a45525c872488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cd7ac50f43a7650675ab7b0b1913d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb2850ace517ad550477fd3c333b7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a17e41c6f76ea3c478f102f2c69a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e92d704120cffb941455c39615279492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62c0961f748f923c337d0352ca21f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2a58e40df0b8e5efca640ad53ecde494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded75da7da1ca8b5676922576c866a79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74407fcba79e2ba3a7bee616cce8323496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118efb90991a0ce216f1d4f40065804497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23a4d6f712b15b46860c030895dd10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180cefb80ede73056541409161e0f3a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f57a97eb1ee1c65ff4925ae5df9ff4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5fd187e528b660a41b9b6c0c508ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24d2bc3c97f8d0f8b63e4d25f6c35f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67230e7a788010c26c85d0f672e667c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee97e4d8c8a54167a27a59635f64c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9054ec420166cb367fe265b30a81c2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208420eb781942ad3c6d1d5dffe96f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b136bbffed21df2a1f285942728fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031149088a98f0578f115bd3bca7ce8d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0a86dfe6b04a7ee0cf6b8163b2fd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865de8eb09ab2b5a430f5da6ac6b35e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef033e05793fbe47558c788f6ffcb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bc20ea3f8b1f9db46b77c089b661c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee53856a83f603e22743052f566d7fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada0c6b2ee3c9ee2821862535a2b07e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90b4c4d9f0a9ba06cdc1205121e7b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0d02ffe4e48eb9379c7755817d1c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb374e762d755691a0ea981a80e130c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23064624770de62fa1b24442f7268e60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb70b24b0b8b4964d3d448899d5f1d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80762e0c04245befcb0e5a35cd3944cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dddf168c9d60ef947f8d648181f3d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a6205ceeb851ca2a6c45c5273b83b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520c09eba26d81cf0661a7be6907556523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa137cd315b370c34168ab76823cfbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b39ec082ca94e59340caf68ce8b36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff40b5de9080bfeeec49422a6d0491526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc6927ddfb95f55f049cfc13125be3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f5fb8fa1e854378d3cb1966a43f3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844921ccc52ab4fcb96929a2def1513529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b92174782a47d42b8a8cf254cde8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcf72143c4ffe0bb1f49042ac504b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca5eabe43703c686b5f5389e46c00f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a00972033c79757ba86a4a652501c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cdae5cc48963c0336bc3413a9ae59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3df21c43ee39fa8fa15ab9fdbd7d80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3496873e964b350d71a4ce4820350e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886b632d2a50d3e5cc14959d2c51373537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934ebf74f170c92a22db92a2f4e6f01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46c8dc51a94e2a88e2d63b5a80b061539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7515c54bca03018d696409cb33403b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b302661477c7d07501384d7cfbc6009541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45a2d7760c1ac8217d7eaaee29e356542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef576a908b6574451e20d3155d018f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cca279d29746235170ec04c7f73f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ab09d45ecbc5319cee2149e740fd1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2008773c951bc7b643676ec42741527546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f414bc3541596b0269290c904cb435b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42baf3df69367776991881137b287e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41a6474b1781d6df2b799b111ff4ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b7e80ffb8193484779300747b6295550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728d40cb914466dc08643e915e3fcde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d1a8588fdec0a363cee08586a1c9d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea6e51adb8184fa94f9e9300eac363553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41b47e15d77931238acb5786c79ab0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901d5e3eae48c76383a292167b7673f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845af4876b2f285405af386202377aff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44dcf644b5dda7d47c08947d9b0dce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043bbbfdadacda20028706aa5ac677d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21936c9bac6c95d689174526b442cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294bc51aa4605f9bacc506e162c52b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c88c8b2a5bf6508937a7093fc2401b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f6f6175d97d5d1fb64d64eb705a99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde0fdea2c3d8b9ea98aa47b4e0ff77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128154967d13d53441d6ef59ab0ef6bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8634dd6ba478058488346ed75a1b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d85e781483a8daadb9b43ecf31ea7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525d1b0a63a5faa30504076485993e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9f3dc5088aa3d31f68ec5c067dfe0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16096f3769c9a9a6236afa27bdf36f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186522ae9f6c26ae23973a0299fd98e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d62ec3c1b167ad8e0e46c724de86e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af384398d0e7ef63a8e374ac1a1da1fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877b7dea6668fbcbd242f7567b8ae77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f31a749d9deca564aef0ef130dbb9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377768a35664310f648c47663bd79a8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b41e948414b88c79a1363b44145bed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434e0ac95388fb917fafdd36751b7c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305ca27512f454ef80bc9c17bb3bff6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2c60ba69494cc73568865c5e3890a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7b117a459ba79f4177ada01782974580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7160bc0fb3e37f20a6b558fc038c874581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212df09a94d6f6b4ed07d580049d5e9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31448d5d3219590291a612498c38a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e5e711002ba8e2d1da9a65ecc1bd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bc0046dbfb4f34f43a0ca984e3630585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69724e2f33f2f866f9a864421a64ae7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b503d1fc5306d81cc5d6abb25a8c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9b95418e5ca1f9af8603381b08bf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1933495637ee668515ed67dec9b5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f10c1d0b02de6cda7fb5ac7640e4b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e607d17ef804da17b3f9bbcecbd41e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e7f17c1149b74bb9c75d1d5748046592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558751da73f5559c36a64a1899cacd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43ecae468ecdf0fed356d51f1e054e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809beeecab1d9df7378063be55f9c410595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d8f0fca26eef3574657cf2003eb71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f08f9e70542a3a6d717989613a3a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157efc6b51bfa4e981c6a7ac733f3d09598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371e8b4abee547766c78fa7a30c25dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a8839e6660a8b1bbde6585051e45b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0b9f0987274ec655a5ec690042ac3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc6b96a3c361e6fe6894d3824983ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e97009c2871d062df75d604bb78a4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f64b32041e534e7bc61c0cb5a5705a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5657ac8c02c8cd8b5877db9e888b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7bc17db28e35947c0a561ab44a1f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51152ae06e4356c99157acb0c61e230f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c25de853e1aefb52955cd465f1965608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e96258e0eee99c06bd596ffbc6ff63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5695b6dfa5852d61ae45c2a3fa67e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2fd9a44d0db80241afb8dfccb0035611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a6d230d21fbdc5b72d3971e595c23612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e47b409b3255cecb2896ba570fde6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e42cc2731d30ccdc1f586a0546b26614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ffa21a8af4a10163cb0c8d20fdd47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d89bccda4cc299121b787225cfa860616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4f75c94221ed47344cf50365b50e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74d45c8df3340c32694f80df1b535d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd132d66fafe67eb30e1d600ed27933619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44eb10efe493ee1752a451c0842575620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc2d691effdeacfbbffda0185c450d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e5e307acc0722620474340deb0518622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391ee4658a8274393bccd729f2e6114623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fc1a55cb7104d6b464eed2c00cb8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f047d60570282fb6c8ab0c5f566f6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8f9b9e4698ddbff73a80ce30fd7d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12a3628f4d65715df53d4297001994627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6161e8e131984cf3a5388527d2450628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea3769ae6198e355b9217d79db2619629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627a63ce55ad921fa395f329403be70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1375e347b86321449cecfb74109c315631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2a58cd45809e33595978c94969866632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205505235391471e5fca677d953d7dac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704374da01da14b6ad816fd12b1586f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3ab292447957aa5c56735b1aab089635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b17479746d7904a53de556061185d1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3ac2a7ce8dbba2642f332381e47f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c8dfd8064b129cf6dff71f74b2e7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794033c90b1b486c7fe96034b3c7d180639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db51632aa847d646f0fbaac6cbaa510640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f6f903203c0e7582a4f6ad07f252b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811eb758e38fb7a56b683f6028266aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00988fcc8eb8f366ff8445594ac3f782643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f57b1a919b5309521aeea35cd27c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112d03bdaa73c4ada2c4378c74da94c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6450cc9dffba0788e4f4a6df7b7589b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15365127682070867f8e02c7172d76b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb89a26987d7b032da007c8dc01148e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546c30243133a679c25839a367b7c90649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925ede770bce859ba1ecd04d6c6e0c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4a7226f176a6d71bad07963c3991c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5105d6b1767bbb252392bb597a3c746652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344265f1a0497fbc3a186ce49363ec8f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de8d6699a2aca2183dc10f121670f9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30e776fdb7c1e7fb5d3ffd7057064a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bb769fc70513e6b2f2690fab93969656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e52ebaf1b89eb96df56fb50d82c202657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abcd6922b072892e5f1d54cdb04d5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24ec50c63f21ac21d382364de9f3db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b0b095f6dfe431526b960a792e2df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1df2001256dfc41588a70739c37f1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e0a189e4728000a61c4a08feb793f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fb4a3be9f8d6d4f3c7e54b353e6f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe20c1251c2a59f1ec1c10cc558d2da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e9540fbcd4599f5066121d8ef97e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50e9832db6407fa4cbfd9a2d5f985b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002585d10a2446c934000a0542203e71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb88eda7c5d4581280eccaade69f4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72139382a3bd89270fc2c3b3d7ba4cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969142b8ee99ecd668ab456bd8f0c63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b33a660f9a1045e86ac970982829a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c8c9a4917cc7569a0a8b288af4930672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590981e78dd7e5dc5fc1225206bb1575673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccad59d6f1be74ca5dcdab645331d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2f86802f512ea94c66f2d0eeb8990675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c18d05b8dccfd12597aa90c9fa9bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1be8b9765c6e0e9690da1a67cc536677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14236803320cb0397ddedf6cb5979e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1c9f43598dd8f1173708d50a8b10f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa2775568465720236514f30c3d974680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c023c2f82e165fae0d45e6c5052f87c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbeb3f27c214c0eb8b002c19cbaf5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff441fa5f1c85b2f176f7a73cc51d6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d43035e8a1cfcfa6a190ff46635da5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452546818a3a7c47f0257c2adaa05182685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d108423ed39a8407180e990b26dcda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0f065552d1c3f221910dc982b944e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61aeb11a1f99bd376badfa4df25e64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b14a3f1a91831149f633944666480689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3a222349cdec9c0ed15676fe296a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602cc45c38c224a37c97743acd1ff4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382e9be197607c4dc222d113fe5f70c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af4cf5a0d7e9e6d9991cb6fec83f14693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75508efbc9db65a063358c841d3826694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689ac1beb55e38afdb96e551bda0b52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011117a8b9417bc131362228c2a1b61d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c939d323200c731e5009f0c9fd065697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a77e233aa96fd1ec7edde5fc2fb670698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc7f2fdbd1689f25f2466352eb6e8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e61649fdf4f5dd9f8b78a90efd7be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e143988d096d293012f0eb6467484701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335d9250ab68b79764644300d838821702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0ac36087ac6a63aaced3be8c612a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe152acdf3910c3ce9b7db4a5f9e27704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27370e3827e846bdd46b85945d4d3b7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14df12d2c1921d3a436801ca31602706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997ddb4289c6b1804587d488765706c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efd5c327c29e70e6ad095854682681708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cda333e57a9330f38c1dbec56321b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b8d014e9ac8a881d0214b77a61142710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb3c72dcadfc9d81d9c5db19792355711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed33215b454f38ea472015d0948f78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be4b96a4fea3d195f468ee31693020713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb3c39143663e3fc91c0ec13f99340714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f1838ac45447bdd064661236c7b1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67bd9a5c413057183e1ac72253ef77716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0437b223d2d9082fa4e88e86eb6e3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf72ff20899536b4917fdd535e935718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024a933737aa7a6f1b500d660255a1d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3269eb97626da7b29322c21dea42ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ef43d4935c16c363a41d6141f75c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf72c357d44f821c1f7c2348c2506f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624508f4197cf9ed4895706eb06bf30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55354dd087757be134368071e7bc5fe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69499105ee442b32224d0000088292725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7172f786dbe68a70d527fb9b3d5d1ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e7464f14ad71b9c316cae0590a3cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea1c9c682a74b8389923acb1728a6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9efc879817c7213c7b1da4eedf9889729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e72c7e4c107d2764a4f93b161f27b0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaf7be6560583ce965ac98f3636480731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdf119d3381d68ceec68f6492efa28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e1eb23703ba76ea9fc12073040394733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ec28eaca329e628186a0a7b6a5091734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e9daac0b3bae062cefa455bc6e58a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cd4d560f5037192d21d93e25e93c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722759fde71df9f58994e71071b41cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5757394438a71ccfa41b5edb863fc2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92905f1df4d0c951cbfb881f9213fb4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd31993344ec8489e19e578c4c6e68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601192899677077511e753183862218741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb8c3e5f92670639eb90271b12681e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7205ae452426272f975be1f132311743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840824e1d683f69a255aa0ad41dd3a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bda685509cf40669618077c7ac9fd0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6ad23efb928d23838d4603dd958f5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082484e9022b62a97a9098ff7ad2a41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63339d3afd4b6cfc17d493ac9e7e83ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218719aa61be57e5dd866e196cb2445749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cdafbf1e8ee7497550ce5ac8f99a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a74fc951d5bb0a4c007d41a0067ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0a4333456b1d3a978da931f1e5c84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba10643f267edd0c019afa370741be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d3527c61c575da6ce34fce04c38c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a52ab8f5a9214b8ace59d19a66e013755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee589c5528e48846e0ecfbbc5d7c45e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f4f28a34e1d53c764ead64dc05653757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c36412d13d1189e1c36a5a679fae0c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53890be30ee03dd6e00fd36561cb4092759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f060faae9f1861ace97ac28d944ae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83c0f9eb8545da8b040f0f172a80b9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c40157950c0e611b363af9a975d3c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f98597ba1bee18e6597533b7fbbf31763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db66f64362fb2ed05c02ff8b47c6f8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc1802e0b1c41f616618b02a91ef21765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14242342e9ce5c5cfa446e7726846b53766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b7af52e96be1cb11d8c3148caa9a6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be97a59b2894fa0069e05cfe9b8d69768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbd8d406ce351c709d35b60a6cc40f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e31f933b0a0774330cd31b20b81911770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bb6e0ea17da8ee48953b801dfcc7b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc3f0b78e71e9c5ecf96a211fb6b20772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e1aa6fa394e951ce89132b95e261a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf8663ce7e51782ad5877bbbb46229774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc9853ceeb625a1669f2b40b042edf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435a4a75030efc6cf472714acebbf99776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83973c27834072635a9acd795769f7b9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624f73652b77736d02a27e50717194e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8f8d4b2ee9d7e3b68503cf62266b3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3b8a1b9985c779b219a9b6f5e9c77780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df51773093cb1877db16d7930f802fd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c521015b5a50aeff0e724aaf5162e1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012767784b8c444b7f544d9880706f8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d3009efc9a4f88fd21e2913346d79784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c8e0ee3e46cba8db94f10cc56ea76785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e03ee9bdb69b4a30a42d55d256dbe3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c95159f7e1355a5bd0496bfe2de39787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74497099122c710c4485ba8bcc4d9b9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffc770c880b1a5d534b0a723e40c74789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6883bd01043def5e4ded841800602790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df4790602a85e0e8fe80ed45849ed6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b0dcc09e67306ee1cf125c103dc0f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deaf0ff66fc32d71fe61edcfba9bfb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed463e88ee2e17c01bf9261ef7fc131794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1b865122363c6921a6f94f21da80e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bf99a5856b18ceb9a78c385ec3a39796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669184e5d1d6eaa1cbb77b7c5d0e616797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf929a55762741524722a8295a172c7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8916004a5e72932af623592578c12799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355680abcee53245be141f9ee2f51c48800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce594ffd3f3b956fc997a40258ec8942801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2c8f8621bc7c7a284fcb442e88154802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a85187c23aab55371367d437cb548803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd14205aff7d74843a86cdc1d208f0f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d18f2aae4d3a1cec4757e53c8cb854805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9cf357c34ccd945f426d062b26ab5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ecf898cd0a43d9763f4e84df69fe0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30df67de6e2964904353eac111c6a0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a37d53a0ace1b2b020e8fc9c26d00a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eec9b7679984ce7e50f8dd94815a6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4ecede073bd8429a97463b8d2c19e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623f032120bcffa171656cc744b3eb3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06163eea7d6a4577d5c99610d6516c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36879f0bd383cf67f806979098ba0f2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a9a148e261c3c698402923a57bcd5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee93453e08c5174a5d14310ee97b28816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eaf1b6a1a4326e5e2e3b9b5273156817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6d0bf497448c3ff589d6a99dab186818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b598a02c8e4a5e1e43c8d630a803ff7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b131c390011b99a10bd8ad1318ea7a0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900fbf847a83a4f1b9166aecf807719821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0ac31c9ddf01fafc0c4a33203b41d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f4feacde5a04cc82e790e314c58002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf8cc7deb4de65f103b28e5739f4ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d73421eeb40eae92ead955db8fb1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69172801b531970ae9db778fadf164f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c90c80059b82b90ce1ae87a5907806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42446ee6717d4da0e951e2d411b262837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed651b81f87eaa652f3d6c35471d8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a0492140360f73617c6a1dadd348e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbcc8a93a0629d4f3d8c6b640ef4c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3615a1a7c2df435df11fdd353f0c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005d5231376da4a92a60c8b1c8b1f3912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95202c5e4c72b704fd6338ab64d19ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f651be3fdbcf0d231c762d9f85308714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bda3f417037b8e583e8e12aa5cfe215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd76fd15f46dcf01b39ec71fad3b5c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019433c65850b4c836c50cb7cec19f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f2a4d61df5f2da5524b0b7968ef9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed125ecbfee22dfae4f25704177bd45319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f16d8133ff170e96526187bd0d553520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee980976943f1e2ec432f07f6a874d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852232734edf9cca4ede442c505e07b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73ebeece884467f2ba24390f9882ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d77996c12bd652fc6d5453697e2b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4527be35f2084aab82d8d97a57e83b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17173468f94cf290b12b04b3581c07826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe6d8276735db29992f82bd6bbdd5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b1da80df3722dbe6f3573823bb1b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a81aa1e8ce91ea1897d5b5680846329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c700ec3c70d53b4610b05397f4a1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a4a7de1c642277ffbc73c05aab0a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d6f58578fe0994b5d3f0e8935957832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99713942196dc49ad578b5d329141ccb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707e13facedc98144349e7fc6acb81534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbe35053f3be006cde14cb775ade5b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b10b593aa7ad3928e2bb75fd2297936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d10ae95b9635892ce38d8bcf8439d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866e9780ee07ea8e564857c5a008c2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c37c3f3c079fafc5470d536111766339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf18584c0d9cfa3ecd1d4f7f3b45b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c13ef8b4bd0748eb745db89994d5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ffb3791dec81c0af3e2d6c013e05242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff8cf87e2bbb8d80703e74945842e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ccbb69f0158429f2a380376ccc1a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ada9af04fc7473a0e0a5112665e0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f9a381b98bf9d823e175838001bc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e60275d2eef33923a7073f79da00f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad08ffd27e71dafb5bada8d0cefda4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ff128aabc57c86401ee93e0d05f7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be740a363ed980137bfedf6372f449aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887ead44b24c59c01b190151df4038c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533c123960efdf75ec99bc3c9a194cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff1383df356886e54764337aade9db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6681aa91a25a5744fa244ac63b9c8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b0696955fa063cab0137d8670083655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50e0cb07cd51c59052f524c8dc545f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68309999871f9b47154eb5c30f3d9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c920f1beafc2afbb41320c5cbc6d1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1529c67092153c8efb630bdff1e9ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651e65f3f3a7e341e1017326abf6e1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dae70f4ca1c6bde038a7ffc02e6e7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72553c711f7ae05fa4a83c94b7749df762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152c63d0e5fdcd29825c475601e04ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b872269efd93b809f872a07fc58f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2aa4b32c895f5e9b07ccf1d1f90b3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be90858b5f5dc02932def4c6873f0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f5b7811fde1f8ffc7a8909bafa61e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a1efa791feaea56984f1a0462fd0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b61b0ae0ed7540338f77a172f606b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b38651e508489d7268a88c4748d58670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481775db6957c20d0a1be7281922c5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720b6a52fa94e70d2e37296f7e1b8ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147d6723ff64561af4d3bd9d072c45a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145c9604fddab02e0732cee152a852e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ed217f9f4bdd5710a2c26ead27edb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8592f72b4f8b4f29514f7c2a38b830076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4849a91b629aa3eb792f64594aeb55277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5c67cc7bda82c21caf57f0ebca73378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e4735aac8111cbbbeeb5f4128ca5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d10220d20e5732fde9e8c0b76b08c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a90e48efd1eb77d23016c60db2a5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98b0869b3a3a3f4644e78c27108ef282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a47c515a77d989408b4cc0ee2670683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb0d2836af26fc4e0119331b32943c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273a0c44cc3c92910a8cf3665d8d43685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ddc106077a0bc7815df5fcb67707d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc7724c891de9943e2105e04d58d6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651d46e79b0c8182c5de0c7f67dfc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d268f11c91adc4ade9d6947ebf587089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d29c4b6e44c94384d744e761badc5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f726258b099a66bd20d0a95512bf89691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ada657719d7a92a17953eaf26898392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdc2e306e991f785da7614921e619a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3afcb8df25fb9605b7fc7ab8f0aa7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eda487fe272fae9a0f1f388d4179dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545b6d4d618d0fbed8782d0652982b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7cf71357fd5b1c46baf7304821b8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e786bccd8655fa4a9e17a83a2961bd198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20be1974a2126e5c0ff16655ea71aa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4a0f0c453d4523a18a2ff1dbd5aa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de574ac1ed977e02bf6523c8084afe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4e19327b710cddd3ab6c82c711872102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9755baec0680777f5609369f4922c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e262bc7a512ea60e5c85d5be100c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdc12d8d0b1b4ae1ccf4fa52e7b969105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221f8e0c58e350add0063d35f74d8cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051328e2997f202b3dc27ea3077d7dbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73383d511a1b88f7f743d0cd1342307108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d63fa3abac55f1270adce8292b2969109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5be8f9e448e51446c3c2a20d2e35b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a06736d2b691848470c9cb26feada111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e87e14fa8fbc9f6a66358a5bd7ed2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f276b4294514ddc164b4a418c49b1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d722a661423b42f02fbddb693e68c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bdefdd4719bc9625473941fe82ed6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c31ca58c0f0d0c72f3bbe1f234edc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005afc2e0da151fbf5550fe628e8950b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73e81405b5c8509185baf38992a295118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e4d50630b64ef2c10c6913447de56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7549113f3861c7cd7e41af8681b6ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382d778edad4e33d96037fc433cf022121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af197181476b78ae356bf668817a6441122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bbc2fd4747d9817b0ffe3aeb64041123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef60c8890e629fd8c9774fc1cee206124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd15fb92ce5987e3856d76e1d325162125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da28104e38bfd4f57304f1be95ac7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df106d7b13ed90496ccb0d4887720075127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283c38915daf822d9c619f3136697dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b15b027fc3e5d005caa1b8dbc849ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43f84f063ebf69fb9b3d28b3b197fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a07b31674233960a9f25ef4431c24c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b9f2af6ad37ccc0c46cd3e672d16a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f46c67d900205737d2a7908d2a36e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32569d2413a6543d60d0513c64e53f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9839f263a5d76bfcad2733b1f1d229135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58e4f211c25e76708b51c3a9b0d373136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacf66dc0a90d39eab9b84039ae1db8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9381d357c6647294ed11acd1c8017ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4dceac0e141eb836c68147808ce71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f30e5deb3c7825dab9a9b6d8811777140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b52b4ca64d5961d83e1c73474f5e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96e4f521b46aca1e6d1edff0683934142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab88bcc97e6e62fc94617228b5e61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6218be78bf19a983a05502bf329f211144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccf4881794cfb1a9cf50796860f6dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f154b6567deb3872f6ffe9588fab5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519831deea775ecf826c066c7c1d2a04147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d8d41fd9613638a43300fbc243fb3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f72aa875a4170f07b62ace6a0682c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e17dc43e0b23c774c18def67abdd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650de634aa7a772e9873dc9d6f0d3a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea8f3f8b26f727e26278a0be503709152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0954e7e68fbc6cb90047979fdc67b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151a01d482840edde209239821528c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c5aad64747348b42deb1c779f8278155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6135236938d78747daf6bdcf238618156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79005407dcaa619f0f84449b4f7368157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255745e72e4bafcca7c054d4ad72d60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2117ed989b1589bcec548830105b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6568aff089c5ea5f0d738253fd8e86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfcdd67d1cd43b6e0a7477f638e23b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1c6c8fcde9edd1373d631ecff4b02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8370f6423948efb9bccce5d3bddab5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8aa46d24894c7909b23fc0cdf0969164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a0cbc62483732e38715b37db1edff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7fbf43c40e550b15e19ebc8e672f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31583c38651357fe262998f7f4005065167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31e9ed937e18c27b274035700e215168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37497b43748f8b2fd6c7fd1a9639293169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e0f78deef096e3ff23baaff5cbd6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be120e671c00018dc5d51f3e9583d724171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985edbd9ff38fe62c07b44e33e62014172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923e8686beeb0181a8447edb5b7675a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fce4415984b12628a5b58dd8cbfff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fbffc256c62ab18979cd8d94f4b0d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f18a029904faa57e7f62c6edc6239176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78512dfcbbb3120b0ef523663305636177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5d3544edfa2c00f56f0f434c76ce9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03bc9d4a078dab10e8a6f18a4b33d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdf9b5adbbcc8aa4f148660139f5a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd01579c480f82aa42c8fc88aed7d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335510a5633bbbf648719cce6e1a3e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9532c8636868ed3308ba0b76b97c8f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84134f9947f38a4fa45973b2c0a46b05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e32c398f75cbf93d3add749201a742185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d05aab4d931e7fe23db2b441cd759186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a5b417785b795764951d96f12a4da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71913e28365795761dedbd70de4753f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b293f9c4ac3282bc07b5f54d849fa1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655760d6f9c2e94c91f7660c56e26a26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf93220a1e39aa72c2985ed313fd6c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8408a7077ae8edff273c355ecd10de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41124d902c061d5069e9f11787128c42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81a78b1f9407fe79be1bbb382224b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3a9a715789704dc8f5c38df3b1251195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed1369166feb532176a8068a29390b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64147e25ee7ec41a07f1a1607c7d790e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc4a657771d179f3d14f44c4531dbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d11cfb58cb62196361dfe848ccc3ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c391898b2c01cd39fefbd3871ad2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b60aa417a57cd616002e238b075c33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e02cface42de4a68bd266ac865a43e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5223fa2458d7e0986e55032e7797d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2b1164c9e8628768edaeecd77dd34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d66688be147571c53aa27ddc2b079205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4890069c795bfc9e60da4e5fe741a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c812fcbcde100c3bd555441581fb44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcea7a9cc73ee25ffa8f08d694882f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5754bcb0311b94b69a89e5885f6e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162db679661284e634464f6285a9873c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba7b99bc1f425859f95a2c7f4f219f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cefa18653b01accd34231a033b76b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845198171349214d890c702c0bd33f0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697ccf714c6256e40b42fafc358bb59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b9d2e0bb70042a303394e5b9c9a16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7dc47e56146c927ebcf692c09c453216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ed83747c299eef8bf6930bc35c632217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b890bf2946c69d4c58cf26e18609a34218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ece490e01853c03778ec95f777a7c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94789eec708977c64af9eaf04800ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58179655a64e021b0ce2cd64713fc30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53d3fc4edbbad8bea7fe6a2bafb409222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b3f8b77be8d8b50fb3a1691ee0c0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c80bfd0ed8c68b2fecf6bef6d527b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5767eaf8c02eb438f18830a5aed02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4785ec8a14dc2d3206b5e3ae7f01a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bba4a85b459416c360b139e350dcd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc32e0054911059f8ba0c8e90def2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857ba8d98b70854cd520555f942ba69229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3cf7b7f07807368b7e62211f9696c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b68f5cbf99c4030f3e8394a214ba87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95378752ae5593f931d043a7f806af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a88662c4881c67efbf276e6914408233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84655a2858b95ba03163a3a53371b41f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5534fc7522502ccdd2c0a3417e497235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56742d73bf530cb6a06d767a3dde08236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a881806d811e8be01ff7d387697dd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1ae8681ff621eba1d5855c15eca6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3ec90f6d81c85ccfa0c959d49cdf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31424b1a387f51cdc5c27fdfc7b833c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065e511741e4acebcd09ec1240ad6d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d60aedb1089ef7589e85bd0877a4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090a146043ecd9fc2536aa8ed2718a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef09d87d3d30edc39b7c341fa2420fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e1677782ef8787cc7e5580214b7fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32a50e2493c8effb59ba130681feb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19b9378593fa294f2a6735da42cd48247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf3b84fc69053fdc38e1ad32d8fd84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c8a1fe18befc421150a8a996652d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6582a648e779735a842dde0d4ecf0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccd634b05a768ba9ac30dab1dcbca1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24eb3b9c123d7750c710eb72e75968252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87a0d5a39a4ff1d15923ba22ddcab3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870cfd60f17ba93a798b0ee895cb6ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbca7514a8c89bea3466666e5032bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22428a419f056c0dc16b9a284a93f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5daf572c8f3ff5859189754f1e8b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e59a449f9db4ef75c49abf080549d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4308b2ddf418f876f9a8e63516b28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa462e06927803ca713d0f23a94c1de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f894d3e19f3507b98672dba8e8bd2b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16842467275aedb7ebd2bd12fa33bfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4201ec1b96e0285bc50d77a6ec8da4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a2b7518e5abffea2698bb00d4d18e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8326179a5e3da2363a6f66a67f96d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a753459e9edac39a73c508dc2ab9a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8798122f489f6b8826bd31a7822157267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01059bee3cfc48948e657e7abf97e6e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e2073bb756c52c6133d0ac1f848ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23423631e6049aa835f3794440de4285270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ebaf800848f1501efde06a15a36d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5c4c1e89e82c913b81d5a144aecab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1250637cb49dfae561e676e61061967273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1b06ead2ce5c9f347e0f9d422e7d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4c2352d3719c9ff4ef1292db52f91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecac9edc3e89c6a7a51c2d12b2962e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de76dd5fadd9aa1e810ec66cf0ee246277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7816cf5f8f979f127dda6047e02df0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138352ca63c98bb8d6e6b4904b3ee84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9ce839d5a799d734c8707722a7509280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403c0c20a9b3992d4b8048d446a381d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d5a26931bd48ada941160fda2a544282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74bba9ee1f4e04d1432df3952d68ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529456f7304db29150d0993f4934c309284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa0a6df25a5210d24a3002f9cf4c47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8691635d43ffca9fdd8248325f843b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b25001f63fea62a90bfe38391be9f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348bf568ea7cda17a58b356bf4ddac6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa30469dd491d2d13e3da834d53875289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b6aa4cfc017f1657abd18b2639972290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856297df1b6dfb4a9c8b61fabaf160b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dcbe87f4553fb5894ac0dd979bf50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9b511be03f8c65535d6d15556570d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9367263290a168df019188be120a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b09b507915cd2d75c4777b320f8f1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce00daac135367e7784d5687710b45c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d36497e24ab10d7ab32e939f2b4a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ed9bd52af8e56f3ec5b39814f83b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1bf401b95b9625c15659ced03a18e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca7aa14b1747520a4e4d70c40fcd93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe778a8146abe5487a80ccb2c10266301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1d4435d47512897242624cbf4b93d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223b1dadd10fc20cd586a0789a0c1e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84a775dd6a1c269c8a45764ac12a2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4319cb601a9354dd31f78453e11b81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12acd080ecdc6d7061373b42d264ed6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecfc3b095c09f49f5b07c0a04f0980307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30698dc147c74d1b201eabf21ef479c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf6e745eefb22e47c0c33d51c58fe9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d8cc572225cf02269811bdc3d346a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd19103bd84ec55cd203002f45a4b29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe84431b6121e0d7835c0eee6157f78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f957d2ae935b1bff237836978ee615313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287cf9cca232f63dbff35b5330177a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d210c40961aebb0632b362311de0c79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346db3a6c676415545f3f4d6b8f0ee5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5df024ddb8de2b95e192ac1a4ed95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c113584ac70ed5b490a8b390acfa7f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227d2bdf033549eaa551be51111678e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07ffaf4f269c727556787bf0b60737320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1640f1bda66cee7602299132273c960321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc16b18db5b50a49b5aa7f62cca918322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab95b6eb96be1915a58640304d105f6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac3c5b00f09843113cbb05949d3f16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7195468da89dbf8f48ce2ce5b52bf48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c77d9bed224ec9daa103db4ef87bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa933b035414a39061e14ce9093275327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7d0101ca93424ba9b5b693d09f18b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239b6d9b32e7cae0e7fccec23832d64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bde6a27d7b5ecf27d65ff3cd2513c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a10a9677f16560cd0521965603f10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3736b9ee86fbda799394649c6e5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4c7423e7791e9774627a0a8bd532c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e4df408e3fa8cfd381a413ccddb1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fba247c884fcf0de263ddddb864cc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0093337d87994450375dfd5c5fb182336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89ef75b56ac65fa407564007aeb517337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0470e34c11dbe422626a43525a27f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf19f9aa410a2584fcc2894b6c5a7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575585f67faf2fbf05a3ad43b5e3fb3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5bc1f76871f9926e5d10754f2059a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862645c39c39eddf77fb569f2a9eb06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b05dbccf82ce61c442279fdfd49ef7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217612f959f799652be1e0d3fd37b243344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6a9ee9b261e66fbd26a777b70ae51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f9c6c72b05f2301236009323fda42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1630b16c45a616fd0194be6ac1f20bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acc5ae308bce8a80744db03a97bc72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173cec692b269b454c81e703b8e2c0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c6bb79c37a312abb5a6e3966a426e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3717a919c19de2bdd63c1bec99d5e91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002560759f310b8edf53a018e7a6590352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e7d85236175a9e9af2862a67e042f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6c58f7830e6e086bc9115359df192354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f659332613797be7362c82b0df8f91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43d1f299c225fbc61b47100daf96ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe151316ff3c5dc8b9deada8d4b376e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558c82865639b25bb91c9c59ddc2c61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d0ec055a1a00cd986854f1fe1553e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0421e5b7bf29a37566b4b10fef8b62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e20eb1c57b8cbce08b9a77a8e6839c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326525f784f679171a103e001196a2e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fdbc9cc82aa6ea88858e99f11e248363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bc6986636f2c786915156646e28a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcfced047966b0dc5348b658b73131365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde76d515878e1a0a011199b37aba7d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90389278be8f0d40fd24fc520acc4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0febec98501e4363cea7abb6133a875368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b36ab4a44fa203336e4cc32020666369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dcc2f387511239f35bb99da7950c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee4383c01dd547a3f3f8615925cab0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace6157b37709f0576ff6ffca713425372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5647eb57a75d1a79648bdf91a5cf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b0bbbc7415b487fbdf7950ad93360374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb874dc35afe1dea9b47ddd81c792588375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0393878f3d4f55ac32053a1e1a497376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c27f160f23f3b1dec890e53b36e05e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb9fc8c4ebbc033e6a6e54155d6e2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043f0d4e24175554d9030e8f2e44ca9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc849e218c2b4e3e1e8cfe10910bcdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f023f0a94e3b085c979af0627802b10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e181530a5bac2bf3fb5781123ce4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3ac304956bae6e3f1f781bbc48526383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2305dc001b3fc2634215459abb29a58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a64b9a9b1ad183fc9429311b1071c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef951d5c31addbc5f7e5da7e1c188386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68eba1099222dccf3eab4cf9815644387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bbd6f0ab4d136b6f909308b5d22cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b89024f1a95fc2c328d05621ac56dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd7ceea85c645ebbbe4af056e25f7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dfe3b3c409069df1e78beab129012391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38628c84f4d8b165c07667eef4a2562d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ea31e21bc755807a4f7a3cc77782393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11953afd503b1e15b109a286bd9d05df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bc0fa840dd7f15dc8b665400efb16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b8165c65f15cb7ca39eedb31e2108396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066cf100c30f93b378be435ca36de70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b221a8a064382de6de56ed023016c07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccab05a8f02159e5b7c98d5fe1078e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502d49930a58ea7b348f057c6dea29f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215486295bccf560380dfce39d8540a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611358e2933bfff047cc97ddcdea1667402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be3e42df167a8483229a8808813c02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01526f0def741047a7a08d8222505b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c80b2663e07c3aab39ff0f513cdee3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68429b3249e61abfee038eba28dcdf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52093fb022cf25374dba7a4d8846ba84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ac0662c62f0851d8fa25f04e5636408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a726acc065d9f00503ce880c6c674409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3e0410af736a91e065190c7b6d6b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ae9e11f9d44d32687ee84d48ddf89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250bbd140db31540e127605d1dbb088412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abcb17196b7e9abca2b48dc7f539149413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26388358c4ae714dbc1880fb78274c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0afe7ffad484e4e5d2c55d4a9811fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104621aa2ad3b8521798eae8ea2e4462416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1720acdd89326c5351d9bcd5d8d8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3fd4a74af5509873af6c29da5cd01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b49ff23fd60de0a450d2d9e1ba0724419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711056e5a0ea80bb775d547290e28f39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ddcd76fc234de3889d894aa7bf525421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da711882f7459f1b959f67da82478c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795bd982824bd2534742e576f8e8030423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a65f92505262a4bce77d0977d5f16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76286860239441671b21975984c9ac38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6754b188309c85387c90aad5f8058c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab228422c42926f1d65b751f4b91d493427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd664a59ac654ad01a80a3257a1d783c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f07ce2d42fd9378a380e5ca0d5243429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45a035bfd64b655997c763c17212a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fb586ce573dac47230eb04a8f9cfd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8101c3c4511bed04cc151538efff9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b5083983bd384a9dbc34f765ff87e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc891798edfdc00600ef58183466a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882770a54204d37da1658e65c4b5a61435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a7882c930fa7f35202182cee7ddc0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d173e3a0743fca6ed1a37fff583a298437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecdc05346e225cabb9cd73d2a61129438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2cb08751c86f389e96f1218a0d294439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35833c85d3ba296f8439b4196b1820c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83045a1b26a47e02c281f59058b6dbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3fe6960d585ba9fa75acada24b7b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d507e1d8c6ea31c63d2b3c3b8ce9ce2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dbf62ddf237f02974afe0e7f6f7d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fac6c24a9939c664cc82db21e1e741445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12259a3c9afdfee53b6cb1d043daf76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc8bdf4b2721570797965578ea6c41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa448bda90545dbcb1b7ed5412c4f079448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95682642cfb17aef3a7909c442bbd0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f448b42838f35caa68c3083a584c73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df6370bab850704828cf78ab6ee772451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb28b1f4d9ad74e0c742c0086f6c2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b518b237ca0740908c14428a128b76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c5d2819d0a006f2262a48d6695806454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06167ceaa002c30c118a73dba389af3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42540b1a29ee24d36ce8fb35f6773b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aabbe190b3817899986e53d03de83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf21bdda485a9564a3bd66fd33be1db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07793d67318a0417b17a76ed47837bfe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1effb8286517dbe7d064fa8a1a450460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e0187452b55cb4fd2a01d23601b45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce5841bfd934d05cadbde228b2d55b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c65ce9112018ed68db092aa889f6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36edf0fb883b6726a2307363f59432464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911c2c49da8a391153997fea8ed0152465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d51ff0972844a669862699a087ae6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd6638f3c742c07b41e6aa1b58ed0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088331f41e50f11085b85b0ad823806468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc584415d1551216a633b168116138469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe4dd630b1d3403f4a4d920f13152f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb5241fc5e42c8a519c8e89eab9e7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074ebdee45cd4ae478def3565739ea0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac5eb358df0f08d44098bb059f8f65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93d08f92c2768de2de9efc9f075b87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf7ba9a07b6ae8e73cce84921ad938475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03016cfac244e71d2f375c975f56fd99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1942163c4ea8385035b3652a1244e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a780449475af6cf3c840b28be9f2aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce32b71fc2535884e13e29c115086e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bdc47b7d4e898c7618657bbdc1ea8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868861d9502e9ce57b916e3efb8b2f9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3971baab60ba1ff9a9c0abf082d56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543be1e6defff846e8a0af8ae2cd8b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a0e40155c2daab45300c67dda0708484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361e4dc2bf2fcd1a2f6ab5bd9723757485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566d503deed36837aaa47626d9e14ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc71fb718185cd7285bc9b2569e5ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192aa10907021debf42e6f64873a027488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46801b262950c909e159e88dba216d0e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e2d73ea7269d24a345f2a6280174f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba4108d458f8115c420beff832cf69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ccfc2a290974e91316dcd862aeda2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af705e6f3145615b99ed68a6e3159f21493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8082de1789c68f3eed17a47beaab54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87feff39a1349bafd0ae2ed5b62d7774495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40a2403c9ea3b42c511151fb24d190496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eab3d0892199f98f22a8f54630bd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423995ea1adcf0230c0ed3dc0e31212498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68d1478e4af353f920a96a84234cc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1b7675ac32986ec5b14308016a27c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c3249e88eb08f08a8d6faa4b686bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa701ff8d3f833376e48736e119642502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d131770e2063c69014939cff3b3d2c9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1e50bfac7dc448574f32c0e9e31a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabdc0f6eff2b5ce8b093695f86c14e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53bfb049e00938f88485e99bfae572506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186f26a879edf9c8a1f2ef6d774a154507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db499adef7dbdfbcaa1a5f843684523508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148409ff950b45d55399ba0088811ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6004fe2069ee9652ee10f4f67cfc2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4e72c7250a647028fe06128eb3e65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4116d85db8a4043aa4f9006648409512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f22cf9681b2d81b2a7f9a62e975eb7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a42389895b468a31b87ca0f3845eee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a0435759252b899e775fc9624b60b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be28b0beb17bc785fd8128c6a41d396516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d2d9a75625afade86ba845cca83a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6d3e50b6e712434355cc8c191f0d7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f24317808cd068a8df1303048d78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0bfa6afcb3ee2252ceb4fda812fe5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edeb0f7cf40fc4c3c48f54e5f46ec0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabc02f2b0429bd1a5b2d921f070634522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599707a198befee1f59e42955ea67044523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7202c9b1e290e67dc1d5e1714f3050524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6b7506aa9065c39883e0d74bc71c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9b0c9133ef28a489dabd0f13b53b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fc5e89ad4754684dfa6a7dfb7280c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9609614c8cadbd47640dbb1dd88f98a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd28b4963b5479e5d3493ff6a060a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d9f2a661f845c86eeec99db5ceea1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6aaf248a8ab1ac1aa438e7503d818531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cad298334f5407861ac695053bbf0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09bc692364cbd8864bf29a42ee7cf2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03509758fb3632e81cac2b83edb518534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75af1d6c553806a051e3ffcc486578c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117880879402f9f5bfa363aee0f447f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f94b5ceb8993413899aa5b2616b10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151769e0bc69e48e868275ff42d24fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfabc28bf04273bb46fa87ddb31e8a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6534bebf58b219300a045d35e8ee0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfb38178862eae5739fae38adec9d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec875dd47bb481f7c8cfacc27acc4cb3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e79a362b3f930fb606e85211b5b56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf88726a7532fa15851f61434b1217544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a60cb2db6b168663444ac3f0dadae3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1251c22231680a39771328acb42c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fe6a854578e26d3885694dbe0b08f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b1efbac34ca9873f264f4541e5b5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dd216d252d3d27632b5d9b169ba1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298b66ef3ea4ba107222515c521d5fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24906f5974e8b96fdbd8b172b6c96ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b99097cce4cb2a3ae3746cbda55881552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531383ba44365f417c2f8b3eb5c47e83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0439fe88c5bfc008383a77f6e9390554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6bfe97912700b4c89b8f280ec25ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464635355e06b502005bce49c007683556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f13d20afd334619a9895112586bc52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544727ec470e9b8e4ea8dada5c8ea43b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22511ea51de2c4ce3ef817194023a999559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48821f7fb330b7705d2943b64cf0c89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4bb5ae93934db32f97861f4031bd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcff40867b189a2916ffedd1685a01e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d2f1f6355cf2f0eb4467a69eb1135563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee2317b747c959e1b453db06bb8bcf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eda0a3d1f210333ac1c53f97effb16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4ee087e7b4bd81d2ef69f4112b1bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc764b2a3802a7f3619bdc6f923e90e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc284e5c88f9231ff3e0e0cfb6b044e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05105dc01d1c89e167d66580f9c9e4d8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5b7007065e03e0ef20ea68ec82479570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bd99edf44fac2fcb5c4b1c6acb944571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265acb9ad7ba4cf1f605d5e69e7b6869572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733e697e6eb69158acc6b9e303c21b0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001612865d537bcf96fc7edafe5f11f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be6ed39604bd2979796d6daeeb9599575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144164354fef7692b1a8c5bbe0e109bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faceb938bb1bd1a9a2e2dcff8364e4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26480e70b9554e0729d8f39f346c2a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff1950ffd68cb13e050001544e99af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98babe42dc16e7c8ebc32b6351c598f4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710072b85ff780991941fcfb43b54e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa02e4cc02bdca4a64efccfbdc76ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304265401271b23034a8e3c14a298d4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74981e0c9e1bac2dd74adb7c90888a87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8275b521da14c752d5eded7d469b3f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325f0a384ba3612b16fb98aae7be6d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fb8d4edd087438f4a09136fe4330e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c38e6cc4f8c3532cee79c79e01676588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70e1513534d0bd15077020bffe540589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7cfa50fd926fb9c133068a73b6f87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75891d5641feebeee933f3d7725906591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea53f99dd6f10d15eec3b016a84d0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71aa5310f1a86e5ebbd7ece6f61298593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345b09bd8286b8f0c210d2dc6b5fb0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cf8971b254a4a2d7a521afe2f7056595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a46c919318afd90741c72aded1517596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f9716149b86216ea1de6f167257fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49850cb09adaecbe515babe8f4f0f0e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412ef74f3234773fd68df70d674db43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840c1eef984b7ef31787b3cbb3061dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238371f67d3776a1c7d6e6b0e9409e22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95257a0cefb5e9fa9a8f1be4ab9f323f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e3c65af8901e0ed3a2795bbb1b276603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3443b7260adb7aae713aeb004dd55604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46385f6b5817964a959557353ab9244605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073ae81943ee132d0385bd5409f432d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0305a8fb0b019b69cdeecdf3b59b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c365985fe0536b05c77f968536577608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8433be4ad265c4e3021bbb5c692d3cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec803c3acdb9741dffa129e4c4a6b9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e0302d194e09d0c48f68930aab0cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4943d145519973924431b420c459d5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e393e0931fe330063198212117d478613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda56e3f816b27c6c2c84d311947172614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f4b8903aa536dbe750346326872f7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12f08df82b6c09794f089b1db3255d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a5709767bf4036dad5b1bea4d7f16617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82db54cb20f478b7648be3ae6ec680618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb512ab91820d53574f43448be09ade619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585f8f33634143cb38b8d2955ccef13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f83aaf319ffbede7c0e76e5b204685621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51665bf334cea42dc8156c832c0fd28c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ae271e8ae4f7981a6f05e2868d670623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe7c44eea990bcacf2356b1c8f68b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19117697a84a7b843b93e003a3626eb7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75f2332d036ead7a94717dc454ee25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ce8d57733b0fd7bfb0341a853745c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611be130b0783fd6b55148e16bfe038628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c64e703a1ba4c9a7e1125e6dc7c5c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831059c00ded5beb6fa0117ed9024509630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad457caf33e68148be3fe41f0dd260a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de44de5b78f97e8a4b2617e1aa01bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690e37049c2392b0e2af0541ff01d40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3f244124806b8a41186f0d5e9aeaf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eceaa71e4b4d5fbd8321b3ec11617635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35325e31f7652fd7ab9e6d5344d9888636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df9c7d0d3794ce3e3389070f9b8393637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b7c7fa283ba3d401e1064a390fb13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffe16bfb4187dc4b6ef12747cafe3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433e75c3a2d960607a0f525a80e7a30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffcfdf5d1cc0a2486964b28551c787641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73a0aed4f3c01fc7e11c720385e6f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd0661bd7f97fe8e1b3fea68f93748643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d12a0d20df75ae0189a3f1ff2138c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58a621d500f0dc89314bd1827ab7eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9505a63db4c1e6c1ae81c0a320e60b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d189640fa44d9b34b450efa1dec2d29647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21375ae7efedb60761815c164d3f4e82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a86cefbd0b22ad5aa4a21182d0e70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82125a12fab9e9f29e6f978cbb862e7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd3e09a04ea4786c4a868335dd904e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2352e24bb57d225ffeffa9c20147c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468734075f15975b1214aa884205e812653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f135c3c698c8fc9058e7570c68549654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a488aafe655d03c9b3d6566893bb74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccef01cf10dc815843abbed99017b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d6fa069434ae86139cc9e313e99e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f348e609de2c508f5611a00f265c4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7f561a0d31c0bb9aaa158bea8298b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1d6e69f56df55b51c9d6b8afa444a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fbb1d4df47cc8b2d7189a28b97675661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be10ac7f91af337e84e409f6c63ba4d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e9c711681a6feecdd71f28c0f86de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1eed0fccd476a734437f5c534a0dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f3a6cc39558131634952ca3481af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1797a69ec6a48535abae2229904d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d03dd4ead7ec46afac482635680a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe767759d46c69bee54ea0bc50a353668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c3fea4ae80fbd9c53cfb120b05e7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39ccc7d48943e0259187a22bdd8857670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375e6ca2ef9c89fbc24d2808593c7f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0957f8dc92fd32047aa0aa292af8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e90adfe8b0448f882f0de0e2901f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c5301006a526ee42cae95ccae1662674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd701156eec5a4571be84710c337314675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b71976afc3f6ddeac1dfa71ea1635a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59deeada1ddcc5f9d3cb7b0bfbc2c9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6158d550188b8e4ef7086251d2d7a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50725ba0e5ac98c540674fabf19e400679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aa3b44eda50785897ac21fc55a696680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b818f70da647910158e320969aa952f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f3ace83eb3b401ea13f625acfdd31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d363e6f6ad18aebb4fa75f7300459683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78af086d80795f589d231e2fde0f2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62c07557105ebbe5f86a4bc4df9746685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe948931ef8c7c406c74dc4aafec4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba2f09640dc6692c5c092cc2ba23ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fcf99d24dd394581e8aabfd285fa0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929efedd21b05d92710a2f5b5f45d9ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94959b87c474ac0a348ba967f5101049690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b89a5233e62cd1e3a658536c7661b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438651c2c2f96ef5e8d39c862bfa887692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9b71472cfe6efaccf4b77482dd830693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670848a018167654fa673de8f9cf9a7e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c433b216b80a85f1ce0978905538f73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecbed195e517b08156a46bf9ac3b84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6012e336151c7d3b43238de4b7da4c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09c460185d5fc692c7b16303974e9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b318886121d7b35225467da28e10627699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074450d1e9740ff75f7e71e482b57cee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb42da0298da03ddb403523c262523701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47857a32acc19006290749da714323eb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429005faac5bd807579bca7f330a1260703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8d2d025e4d482824e161e1d77e8b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b30a757503c3238752dd1a1285db6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe6b72fdfcee03f381a9644a0e1aeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085b3bbf8f134a6b4bb32d90fbbaa45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3886785b491691ee668387e6509b12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb385368040a39bb6e1eadc3a1ec346f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f71ac074735c2de30c545f216e0115710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa01c9620a975397ea637f6fd39564c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8cd3a28dde221993fad638a09b631712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a278b04373cc0ea739fd26496e1a14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79b2406d8cb1f23f008ae4f46438e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3cbfcbd5c064d27a22ae3b78a6e5c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436bcab7baca3c4a47f612fe99f2684716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c737f93f93112e31263cdb06b93b046717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d3ba1eafbb25ca49b72dde5059832718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a2205925ee7a0040c65eb17d5efe4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851311953be15a0712b6a292292b2663720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac147bbb877bfa950061f36a0cff37ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6bf472dfd3e6834b4b75adc5a7646722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c67fbf82a44a6c8b4a58b01f0d8832723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a224377e2e0ae80d54962d72d5a00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8659cb0496518c7ce7bc057ee5049cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6da8ae060b02b2a6447153b95f30d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ba3fec1c679cb2069df0369b7dacb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd9fb821add6bb305412152835b542728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c928d6244446d871ccdf4f63480673729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c993af6ddb6b20d3b050180d95db9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08924b75be8d67be3336cb0ba7ff32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d06c30fe52eeec7906bf595592dcf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58656c03b3d897869aeda8c85945157733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f709e78c6393a1d91b7cb238ff5e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351188ac0ec67469d3e7cd092e6e05ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624d972e5715b1144cafba21ff7d51f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b42b9823a946b04583119b2c1643a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe6920fc9edfaef9853c42d9bf828c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d77f7966545a45d66f73a14f8dac8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbd336aa5401254b16fb6ca2ce7b70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b733c3849490b79e3567c08e4e3c105741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa6f8138d50760109f0834f905f84c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705b3c035a2bae7cc97b8d68a8b339c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eda4f85679e18073fd3b754f893fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d347979818b8b77972919043e0c8d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d2ae10bdd38679f63b0567ffac86f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af23f2ae9430768cef001b55fea298c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefda2d2a82e9952f45950ec2783a33b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3063eeba9c42eab70ed05970c52812d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6630d5494bfad8a93417d5132d72f31750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158b0353785b6691d57d81b1a69b7a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bbc720f28d65d2135061837eea7da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90577db4b9dd3c8c0347d5daa3e8a9b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809d7b85330611c119910369f1bdfaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72a03f8b20abd1f4f7822c11437e40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ba9c9c104a684f9661ac70e403819756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb3971f220a4825b7f621be25664cb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479916d55fa2098be710cc941024c2d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff03b4a9cef9644b802e330f5356eb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aae63c30ee1e2fc8087ee7a2e8014c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385306e65d52bda0e8a63c06ea6f1ec7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce8eb19ad23e2318d4d0de039c7965762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe9e59843e3461b424863def4d3c0b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092d98ca42a87577411de53e8c002b8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b28f38b6d046f892c1f9c4cf6e7ee6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5a3e335f883153664a238eb8f764766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f39d2f78e06f195a7c39418b60801767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>