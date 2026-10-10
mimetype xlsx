--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3dac7f8ffa61b841ae974a1383fcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f8b989fe74b171c510bdf8f415602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124466481e76caadc6e454d64b5ec083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791159406d7eeea7013fdb80ac523f2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339927c29b4feb8f21df477a37d740b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59950025d3e00c6efc83d8432504286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4e03fa573dd732032c262b6e165c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ea785d72d05302c2c9eed71d787218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c87211636aaad1c0b66b4a34ba84d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aee2018e91689ea858a8a04e56a0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bf113a66b6ccfd57077c1ae06c66211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfe666c08f7a5b5305269fbce00b8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f037baec780cd97e845d72747636f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f731c9b0c9179d0eb7cb0a50fbd752a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f625ca85935ebdde09622b27f099a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc587c2f6100e150bd32d4e1bf7881316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c4c9868503ca2647b196af142da3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754b7c7166b41b31a8849d11ee82e2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f11041a2f90de66f9aff3a080bd74919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dfc83e2ff1eb24c70ddb0d891e2e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d4a7b587e698659285d7a3421640021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec003679f55bef5531b262ec38d165fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a59ced1e56a1f9fce474b12030db2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78aecb650008917592d1d0902b606624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8561339cf4854ec12fbcb5e122aea2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9802202d4344f2bf1d4a9d80ba35826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360cf6f66169918dbd67146ad81b3b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b210731347d57a0dc0414b9a676a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4160cb4c8ecb415e142df59b7909729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec46bd38302001ae189d46c6d06d0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d443225c18303141088de7c381917fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334e1635866c6afdbb936e2c492874332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4437363d1d671c1bb3248cf6fb44633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a282ef7991838b9100016c333f29b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88d9b9d79cc5e03f04423b016e2c6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f86cdbe13438634ca319f048f4ff036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564049a4c24257c0c979507cbcc8ff1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803d750a20bfb1eb7407cf6c7a0607338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308cd4c78901aa65d14f34a20a872ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740d1639d017ba692ea4b54008f2d1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40180ee7bc1bb4898f1af219353a9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083544f8ff5687b4f69434f58e27d9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5747f944b14c2c5220e46203759c1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128211d17a880aa3d5fe7d615a61cd1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad70e46481b2d889d6e27565649ebfd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f9deddeee192aa1925892ea2768fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1840640bf811d21ca1d098721f2454447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae149c77f349eae4063d62a502eff95548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d210172ed505981e35f79c3cd927249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b54c7f2df4015b2eb5c7c4d328749f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f64497227a2a20b81cd906e5ac1f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4e713f43549f74f27119e6b1e636752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c562e8c41580c6eaf2724874bacb6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c9a12e184b67ffacd10957b74767454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecc3666679e0b93c5f4eb56a8373f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acab439d32c38e629a09784fb82b38456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2464a98388cbbfab42a1027af1e8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11ba3033257c3c033b302dd10c1dc858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c1bd5bff9f01835bb33b1dd16ff4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f2a909221bb753e6d256942fa47860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c354d1ab019d6569580b26293ecff661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4e68253bca2f4d0176f8256dfff062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90dca1ba0604b4b3edd71c3cc3118163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8576ed3edd9de23334ff6b54ffcd5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa829a31bbc621aae52514fee734ff665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf58400e9354942923b055900cbd5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b329da0761a8710e4b49a0498a3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bc4e2153a6459bdb8e747de4b79e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc00fc5382fae542c0799974c6d2ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd18a67bec7328d8c0826a577033dc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72ca477ea9c1d991f34913ac09d58e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba00f785900661fb303a8bc580bc7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65945ab5f1ec49dbdb4842803e292273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad98eee7b531e5493706540b5ce73074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e5022c2408a25a8a8fca6c1fa26b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219ee1c0d1773f737057f1b8d346cd476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20758d0ce93df9e5b927bc3dfff5217a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15212c26eb5bed352a6a649a41ca1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3097d649145bceceb47c86411274379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b529a106f9a26aca0409c0c7ebfbee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a84e4fc5b94941ddc9734ed6d87e6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46a78c290acf2870ec8427a142cca282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4ef0192f54afda1227f8fe3e424ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da31db63d272a78dd4558e4bb34ea284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cc4cbeadcd0404b5c8b2ff65e496585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69444fa6443eedc745ed4161888e44586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12c548e19e51b2e271c6fee8ef7a5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d44ec513001d75f008177a68689f0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec8d56428ce8a892b43753102146d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b9897827e249dd18fe1debdfd217390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582e00211854b12aac45e9ee28c2e0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c8fe8cf21cab8e4b2df144422cab392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c22ba93d02a375e6251b0a11240c193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a45e6b3ccf100b44f4baa41e5c0e9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705c12caa6e224b5d78fefe2232826a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf0297116dbf08d86889a9eed63d2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197175e169ea81d4343bafa7ac8652197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92605e73364781bba61c1af79ff27b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee073599a3f53a289514b74db6b128899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ec2fef4999b3428c9498dcf64d344100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb764262482a7ce4f193b740d1ebfa1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b728d65c800c584b8041cf4235bc0a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c1e613697e3f18455112f0a3576fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f2c25ec27082769de9ea73a8dde8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109bc2de01547f02f837190c8b13d70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9b682c05c698ee27425d9b720d228106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae132587e11211428f00b1c9cd5d89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1c10a429959f5e62a7dfe91ddc847108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d387c15821e80559e4ca25a4503048109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b462f5a85545b5d07fe2f3df372a79110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b12b873aefe255013e07e70cd69a5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab003720ef6c1f6d738743187a279a64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5bb2d9961904d1e9ca111ebb8f6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77340e0df88ba887b6eb9e45198517f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00b3a87cd2d0f340989ccec278b0e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47950f56449b42d8e137bbfc9206184f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd1407d9e57731c2fcdcb4e8346c44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe923d6d8a455b0b46f6da4ae79b64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37208dd6030c9710d46fa88658c47ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0285f62020925a68f0e0066f943a2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdeb78f4f9d70e81912de7a98dfa01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920014e03bafb8252d9fcacc0a45eb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80892bd85f1a8db3fa00abde3c4099123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f7390b675c4987b1d776112f94768124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e6b4108f575dcd83254010408c410125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34c0b930a06b88a66bdddaccdd1636126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68754e0640d594d7a76ea4b85334113e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8c64ffeda0abc69f1df22a3b2d3f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a90edd151ce030d1724eab2f41362129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08b80d53cf9bde115d09ea0f9af244130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582978da52cd02c5a56d3cd956a82ea9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e91f33cb91ba5dbd6b079f136f98c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428ec79809526243f28b2382dbb5e0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea8425fee38efbca2e938ff448e59b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaa09ddbe12f8e47d4b48d2d992668135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d713c86a02ff0089bdcff50113a37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964d166fcf6d9e2e5c46864e1448e52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5d711e488fe74f4be2613f7768a7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277e7068a0020b72d41f6285d30a7ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656f27dc20cd7eb4af3ae9c9777657d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece419f318177262d48383fc4305dcd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517ab2e58bec759557196bda0f8d4e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf381768d55686ce2ea563d5b4a5d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d429ae65ef81890b88aeb69e5b5994c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455a6db318b71b730b6b32f43bac830145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a914a50fe000441cfacb45d3bbabd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8bdd31a588cbd95de0e648dc752d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6221ae67617a6aaeb08c13e2230b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9913ca05c62ff73342f441eff809b17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba42cb7ef0f6ad3ef73bd12fa8ce8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b72451ca6bf1586a23a1b2a23ea6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade64b186758ac6ed38d8f0b1dd1bea4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b660d9bf9872fed2324a7c46d90309153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1d81925f554318cb6b885a739f6dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28931c554cef0ece595d477f6084524b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836a7a36e3a293a18842d506c81a204156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a190d930ff2634bb5d174fef4c4c54c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452a096e900887d590700a270e2ea96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55004c24935a836a382ebb682e195b4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa22c2afae9e6586f8ff5806b51f95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063e5f8e114e51b4b23fef0ad140ad6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e27c46eca194a5e997621c20f034f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8588225d77c775db8185823476c1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5265410fad3c5b4bc55826c798eca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cd900210e1bfc939b038e9da69841165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e743e9b3168c76ce18b1555abb07ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3400f053444bad044593b2fb0c01d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cadbc17f9c851168c6759bdfa438cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7a7f047411df75892c8386e76f7c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c94b7a5d1962e4fd3f7240565b18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87c5752a8af9db76031da79b611b55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47916db85ec38ed084904cf2bfa50e09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9184a199bba3d5cb67705b4c16d1ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556fb1bda9349bf60385af2d39d8b56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb72991d03b78c93dc46098272177bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57074dd59e601ab2b171c0303ccc501176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb084b4d97c4d2b6bd25d5383734f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8adfd842a0b61fb9c21d3634cfab41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c407d3653c59cec67555e65505843179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cf62ba8b91f4d815b1a8b54be9aad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870c7f6b5fac837b57fd1e704349890181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18123d17954bb9abea3f8d61364efe0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e19ab9a0f8939b39100083334297ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da909d327eb5f89cd767f0a51694cc38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0b3633f7dc3c3ec50d6657afe4dd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc211dd46b0088a232f7a4b42a1f8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f333be73b80a726d714b7189ac2aa37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019b91af27bca6ed24d1e6c428d359c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a214ec0d4fb8220fe68c63308c60428189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b644aa8f825ce89b87d2c3dc2a43bb6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff438acf322ea4f1bf98389615f90e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cb708b0d6aec5a15481826809b314192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e4be9a87fa3ea143fb1872b703dc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e05dd917f4b6870e0f66b8f342f70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926e018ac364998a7459efe8d3ee186195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20773fb74f7a75fcb3492f438fa8bcc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf81d0be21d36a457f9ce17f43cf71197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bf612712775e2c4d35cbb08b45ede198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d17e2e80a58e15c740015b67eeab5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a5746b8294cacf86e49f2abb132b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150d1c6af5fdc1b4f245aebf0eef13a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575282636cab854429ec1878cf05d47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a40fd20c220710c2167d5f5f1a3d5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40da0da494ffb950cbc780a4963cc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd647425b426f05d6a60d31c815950205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053652971251f2c1502ad1315ade8254206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d22d157da614bfe4045a4e8d74052207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04752171fcf80cd807fb162c742cf97a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be886e14f600d06803a49d5492151f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020adcc76206fccd77c243edaeb0230210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f95cab4b61ea308064fb6764d4f29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e00200afe31d7b3a8b8230228a2ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c0c4aec2a02fe6be2c46a9acf5caf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa83aa0303e8a2717a0cfdcf44baf9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d052743f960e168fd3e148e10dd0a89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2341f5b2d60ffb0b1b51b9ca7c8015216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a655db5f4ba1eee699db172fd75fd26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfbaacde977dcdc2eace73fe364b26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fc13f0b3a5c88bccb24df58032db9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd784937db2ecf414178d7806ae3757220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0784704040482c4267cb1bd3655a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07579406fa1c905c4866ca95fbd0c1bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9631eaf697e78051328cb1efe3ba4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d71219a1787a9e69eca50b44546fb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be737acd96f7f5f33b671137cc71c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebec4e060d95a1334c91908f07289e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c031e254e8c6bcb645d8aa04c946c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54145e84299cd2e51c3f5352a85f716c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75939f2b166ce60511368dc59087c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f811945ede428054d3f37a343b3894230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecb3bab3a1fa9322752c283e3adfab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384745723d2e3ac39160d5a52d55f91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b8e403257aea3450695e40593fe5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f894f4330d4f376ac9b70486a1f69be234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc854e24854fa505da9f7376e6c6db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa983e7dd003dc6608ce3b6b301a40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8358de965b97e16be8699bd18fa8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4699bc55379bfd6da6d769cd76b37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd0242a143636c9fa62e49a63e721d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868946bf3657b0260863336dda5e83cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c0ab2de53434774a4a60ee9b61aaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd842bdc73cf69d2af0e858b2678bc97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787821937129f81e85d7d20fbdfecb17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccb053dbf2a0713aa2028fdd44cd2a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34ef2fb12683f812a604e49f13c3f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1301d50dc93ac7bc3c724d074f2a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f853b2db50e69950f51fe370ae51a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac408b77b2f669a27cbcf632edb71a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67add0017f2ef3fe9ec8d89a82870f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fb2e83cb28431239a1fe639fec230250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531afda0703cf614ac1298b12e0558b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a495ba57474add59fedc1a8b3ebf544252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6408a63ecb47ba0bfc215055219f98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b280d986d23c3b9bcda6de2dc6dc559254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23c2fc97f1271300b6053923b34a35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ad4f6214d5258cf52aa5df304a7c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620d349cc226644d0e96dc229ff1a52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa79b640c1595c583532b342e9a460258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c140e3b789517d779ef9a0b3ee127259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfde22cd968fba8a9d09c3d410909fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d48d81d7949e3aedba7b6d334983e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fcea3af507183688d1d3a83a0647e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0615e9cfdf7c1c31d2d89f0316c01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbab4c27449a3d342ce39fc4166e7d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e5123fd661a20d26e6ffc1834bd5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202de67b3c1efd7034cd9b3755420e86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29696db8a3ed7133c034e2b7486defc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866df843ee17459f53d42347507b088268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7387771480ee3265e0ce46283b6de57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea927bff9425eb857cd0774ffe46b34a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fdf32f212bee31aca6a4219ab553f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757e0394720e2552f79cc26282ef421272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613399c4b21f94874f9e67487270568273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dc66f0ec0ae4416aba8c5e8057093274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bf36c4fef549bf97e20c62c89ace1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f15d19ac6825c498cc1d70f31850a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cec3b7913366b957645fdd86068a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d64480e8cca2c20500077e7454f82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd25fdf885ce21b29e6767928a3ec7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b93aa0286e5cf0cd54ee212b4c3ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5ae159e8c868e8aba3e0726f6bded281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbc12dd6c5725c64a67d70d7f1636f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13320d5a48ee2c84a0ad4c58d345d587283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cd29e706d8ccfe6fe0f8cb9eba096284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba88a9ccfceb5741fea98e13e7ef99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d11a711c6165a300d26489ce51cc5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ff32df1fb77954fd473129622ea13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768a2a3762cdd66317e87936f654218288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a492e2aed0c77c04d884f0220e326289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3020af8432a344d51c9dc977df9fb9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825035f2dfb73091bca7e9a3c028c63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ece0a0d7d856f9a952f88db346fef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c821388e489b7d49a51f7ddef6455e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27e94946cd3e4ad0358afe8a4d8296294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296807f374726d99fdd5c4b03a19a0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8314d6777b8c36f718a1d6047223fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124f25ac7ab8bdebe49a94d9bfe102c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b8295f92877db132dc5be56f21a38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ec04926ea6e2ada6e7142a1c4b2d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888750ff1e1623dbab407f55e4674e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3745d07be1d8401045e07513866eb74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23515a2270d4021fb62b8700ff8b23ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade9bbeae6feb3c0fc8517f729358ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b89f7996758a792b4028c474721747304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbdd59bb553fc6f248760369722cf5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7e78d593b065761eb0e54dee7c00c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0c66f535e5a4dc2f53a552a6fcd32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf3d9cbd1d4eee9f3edeec2ad3c8f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5abcc0c0716bd9f9ff0ad70f89b2a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc10fd4b70fde6871a1eaaae61dc0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1eb412a517789925be7db0eba3612311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165958bd401daa5c86bea531ec58567b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52204f2b77fe57c35b4765a62d8a147d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cda7af868ba59000d4bdd9084da34f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb897c19a4e5c0d17965fea8d0f692c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf245141fe3502823e2cc22ace799d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9c3ffa42f2010b17af09f18c304b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a7e8f0b07004bcbbdcc45ee485fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc21b26b2bbb2f9cf2b450bd431615b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e89592bda53c5acd1647103087aa2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68b828bba4ada1ce830e974d1e6012321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38effd1286c084a37dab7d048d830e94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8316eb273cbda7a7d37dedfe0343b9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dbc8ab6e4ade8e9c137937b422587324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f7a5a240305cab943e3c6607e112a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd8cd53bd9bd92a7f47f1942056aae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281c6b91fb7a5e1f9a30c0117da2c6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11785219dd6fd13aedeeca703f0d75d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392632a891372df2162d8d215041885329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59612964b4e62955dca49035f29b6719330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ac71574664836dc4499e1439daab8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7d5653a376783c730b79bbdd46e03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4adde34ed6a7119a85cba462a1752333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b3e3113b4a6a86218545354bc2b74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09469783cb39de8c8f6a465f2bb5acb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c82f23bba3dad74ffe7ff30dc151c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a3d09f4bcbf30fcbcc4f5e2eb16e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48b0651d7d2b69ea6b86a6ef6eefb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8a52f27b11178e2c2ded14894a20b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba814950ec4edfd0bbaf3eb1c709c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbddf017f1b851891dab068a724c5d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9fe6c1eb8e51f9c17ceba07433580342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689736611c254f310b5b7efafe5aa967343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea460c2bf8e5b2acacd984445b0eb3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c133f7359c2c3238ef8d100d824425345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568fe5fdf1dc14d85ee37b5caa5a5b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45a79c059412b0c02fc2d741e38f15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0ffd982f97d3b62a8e9275cad92b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e1a504a3125712dbb937ce53f2f7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40211ca8479566c943cfa553852bce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d074545e80804c2a21160bc8c24f54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a5c9e205b321fa56df8bfc803a21d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8d74289f9b63c0ef5d6689ff1c6ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e550fdc315605547ad93bd3cd610354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396941df60fd8a7176e16527597e9a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafdc7d88217e765a69a1bb07d54a84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669da09324f4804c10bea7d89a22188e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8df76b87859ac544fd107d1fecea1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790196e5c16fd2293bd19782fff3c00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42277e889fce18111a2f1a314a8ae801360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2426f339195995e562a50fb93a5ca9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02bf41b6ebcd22a26061a84f021f80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463b74dfbb3a7973830e5d78270f6fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908a11016af202576e88f8771073e60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b81aad0fa80a0c92f3947123b23c3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fd1b172ce7b1c28c4e6c54661d39f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ba04c9ae3e023a3006ce1bc4596c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ffdfd4aad2dd5b96503978e49526b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748e67b3b3491e730f8931bd661c383369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b4af5fa1231a6d4d16d220dd6e52f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cd4aa0082db8724d0406966bc3df7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d808d00730553d23af6839f86ddcc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952728da603fe17910ec6507edf9715373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad466d3656c5f3b2a696498ecf718ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc0b0eee53634bfbb28c5c3e9bcb01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69fa1d32ff126e8eaf2efaf07bceec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a2fb979f95ed44c2df541dc3ac38c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da17d84f675212756df3d001812d1e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4293bda995146bb6a191fbff0672823379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbd153045a918527e3abd75d795acc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a937e25cc2e8005394f7e5e573361381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b706bcb2ae438fc42c8748a255d5312382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f2beb9341fff8af9a8168b414634e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f8d2f82cadbdd008cfd93cc4059dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc7c03d4c70c56733be79e5c71cc49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797c55d6ff47264c225473fd5ee9224386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad56c7ef10ded09ba8aaf7ed48cbfa9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdf37c5d633b091ce7514a88871fb6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ee45154e67d9093de739da134bcc2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94d4da57df23f03b60e72f78308094390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e99b0471593f8c2d7d7d1dd93bcf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb125c1d22843afabe9d8fc9df690bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6c1b42042c346cd6238b1fdc2cd02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf88fcfd3015348a437e2d91f38b8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096692964ca7e809bd9c8f63bfdedce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315463c7ed6fc4bcc8ed3992ededf36d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb61b5c3860f659701313a9e40cb836397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e7ea19537ed75e3cb798d4e4602b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc717350e642e82e857bc795ec8e0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741ae05e51eb1710480eebf12a721b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805294eafa16af023649cdf378df710401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5f5e1776eda8ec870de8f8155275e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44785c0f97920bcbbd5217d3d134fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e100db2a878d8ca12d0c6bbbcae584404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34223d4effc0df5dfed86671a1dfb4d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6983f70ce9b1d2a204508775f89ae54406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de34eaba789a9cd25fae7d8150c96b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9c6e2227aa75a14f39183219929f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56e2c785ba02b981b49264f95f3c1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a349ba68dfd279b9e81ea797d302d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b3326665e417253b285f7e1ce3179411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e7fe7bde9e9c58f422149b24c0eb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dba98362df04aab90314476a4f7c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805480da3e832d84b058f1353fd620ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00933815c47b7d98a4ac33eea223f9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec2a025cdab4bbabb97b9c716e2193416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe10e7dc7007eb2256888b12281593417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfc77790b6fe3697298dd96b241398418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b335d47bb0264a93cfbee7efd8e1f55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19477ed015b4b55a0ad8fbfba0f3726c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641eda9c2f14cbf066dc05de918584e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959b39d88764b97f3c4c517af9332a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafea401d6330219ba3556b2eebe667423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01488623ff5316f1918f14c75846f629424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537343a655246d03948401de39d0fa68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29672fac7efabcc1a86b8d2b3a3d9769426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fef3b580fc46b8e7f82a24c2093d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61e837cd4dcfa305d8e365b73a18ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b10253e1a120276b8636063e63330429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4ef06fe27efb4799079e255d77a1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56354220d515329e00dfb11dcdd5f9b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3723c657586296d34266949542b02432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73814afa84f05931a1c6e41e5b3b55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c868c12b2e96a9ce94c1602e816a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec59825d5cd703e5a3ac913ee51b22b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edcd2075fbee10dc7cdc9e143af124436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488e6f1161379d1245ce884dd0efdc5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318294bf92229361e3e4cb59ab3463a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4217d1dad8649f1818b4519d61a2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce00e65a64df9b5c1f5de1f9ac44d06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0161319bbeb645455328465affa1a5e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d21fd8077bd5ee7ecfa7d2e110b88f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72a0002457a97c1d04d2e6123a574d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7793ba11ade80d5135517cd30b135a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d6892ee61c1fe919241c46485d7ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b867525c5e6492b49fba841e6af76c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36adfad2412286a9547ad343d0fb74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74ac592eb0aa0a674c10be60b40533448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d87d063c782a6cf715c87a9fe11c9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff63d192448cc0fdae3dc8ab7272bb6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd777a9af7e304fc64d493a83fcd7c6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2a1200b97d68e0953568e8de8281a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948b475474091b79a1767957fe44875453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74d5e7cc10819b1526d44e16631ab2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583d65936ba05f24e59a13b00c23d6f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c8944ab08aec7cc374d3e839a885a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943b8100681c2966fb3cf1e1ecd3172457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0489e5a2548d7ecd7faa33df988f74b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefabfbd8360dcb6eb6406c1550d441459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511536490b8eec0874123bcc97040a7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb932a426eaa3210c12bde9c2cbe06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d67895a1e292bab2faaaca402d6d47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d932b0b032d1b41917add8b2992cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30916bcefe49e0701ec67ae58112760f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90016b5c1548d3b6bf8c5b4e80a5e443465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43e45d226980e3e6278c627223a8f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34d80246b335e96593ee21b61dabcf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6d7592074e6c49aa601ae5d033e18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004ef6c8a1dc7204bf7b23185ec7e98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437df9854671b2ece5d3cd2935aa964470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c025abbd55a30684909c4f1a7e3c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150b647bd7f17485a89ef25ce770249472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c620558ca55ff6a31c1f06cdf201422473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d437c4aab325ac01590215b478da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dd297f510bde4f498e716eb20d7e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047665b5d13ed91abbffb8be812e638476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e567d5b698e009a3845382c07878ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b25f60ccd8b782cfa49138f163c54d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecce891d98f07d7f8c23d01ad2e4a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292a839cda94752dfba5049106aba7b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238688829dc66a5861e73511df0cdec9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604a47ff155f9bde3d4b229e6178137482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ddf155c9dc76ceec7d61fa7937e37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc74c178d13ec8679bd0a0f4943b0b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7790398ae17d184a978bbc4782d91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8423287b09ed14cc95bd9d281c4f60486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bfe05d62de7cacc7d31e4ff897c6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f1ccfad719054182d4a0579cf7219488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16703e09cb62e36976ccb1048e74d696489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb27bcf29576793c64f9a6d0404b88c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51bf56ccc19edf1b71117d2a67feda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f815b378da4ebdff0f3782296260ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cf66dbbca46ec7f8bbda52d3288e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c9ad649d01b04d11499504cc47a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b1039b614210bdf9f089ad909d997495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b883333afcd45793ce5bb5ba8ced6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334848b0b1191169603e8fb2a6b0bb67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c58d73b950d71a78a07826a60ea525498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a06242fff5227c8b899a8e85f4a23b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e039395ea5e35f409f25ee8ff7507b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbab883d392ca60516bd234db8daf8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11560bce0d45eb6e63238b3fb31f24b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92934556d5f03339a9613f16c9d5dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe7f5d1126734b4b64e868eeb642fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba43d46330fd239498e8af887e848f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19154f67c94a1f2ed903bbb0e296d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0a5f76f46bd6860fc81b09c21bd2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce25dbd96c4d4f04be2daac0c7cbc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078874bbad68bdcd1a980f8f9077cbfe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475132c60999ef0879dbfb9a746e2f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c43c54ce26c796ffda0bd7b37617a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c68df57cfd78909f254f41a1a23882512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e695de844c04eb95b1f1ede66055c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e72aca82c29ee16e517a749f1e16f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad91ad655ddbe0edbef758baff01e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ccab1e98359f5d5c03f2661d3a337516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ec7fdd361c0e3acfe4d2e7eab3624517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa3fb82029da36145ca7cf9f4f445518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179de182c6f7b70927a87628a6e23447519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863d783056be93404bbda15491b857520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8691c80b3a7aa0f5c036595140100521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf9d2c5eb4ac93355579685c363643522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa13ef523dda91ff5c97b3b0edbca4e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e4f776dba6fba60b7b94fa43c2812524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b9bbfe53d20f78fd34371029e9b36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b285dfada113d4d098024b71eb1f64526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c08f5391c7b336bf7744b7044ab5fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa466494b034a098f4129c4f2c0b8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da02bfd875c27a4cc558866c354057529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ccf9ba9cc345bd33a4733680f87ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d3f7e9f587d385fcaea4dbfccba3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c54a64a8c52f4912c7a1ada1bef8e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abc1efaad4d00eaa2b879c34271fc2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba112f44a18d806f21ac0184e89e0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66736bed3d01994203f85db6e25a8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d0c2f581e2f11e33f585a03e40b0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940812c2d8635f34357af494b196ae3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c5ebf1b28ffec3611c2d9235c582e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695614cf6f566e8a08c71e33ee2a8dbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c988a36df0524fbb2b7c788809809c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9385a93841d2101179b9f937769205a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9223bb55a1f00dc18dc6a62a3f81582542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1572068a683349cc68787c7c7e2f4ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb0fdf7874a44beb22dd1da4166893544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4b952555b5382b7db2d7af9a08f2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45ff3854228d6ab3cbb0708a9826f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749e21d1bad19d70e36a4b20fa15ab1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a73d3733394707c15402c1213c55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e49d08b826f127adbb99fa49555ce6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cad43242dfa3e7ef01284908e3e7db550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962671d7813b23e13d5e7d0f124f36a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072bb750b20a751c07f3f3437519c67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127383d9b78a37d5b0c68bc8db9ebc57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac65a1ac2510dc8ddc08e87f057a450554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ce3a949ba5e3cd5999c71c04f0793555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f902a8ad1d64167259f2d7740a397c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb1994c9380bcf2d23b723ef63287c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b1c1547f00bc4bfa3365390a9a2ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827221a22b1f2484038035e0eec1644b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00dd3740774759322a3c1117a6a149560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a4017a9eabbcd02af9d053c069eb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db026ba48aa48f48fc1b1d910b647c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf53e637088109d71a622925ac7edab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44048001363f58fe963d10efd7b520564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392e3c92eebf533329fec5c9958647a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76667b74671ef7d1e5e22b2d4163e21566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2950f89f0d1df97fec20425a298e4c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837f59196a3108b56a51a263868bbf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95300a741046b7c4c79b7f94c6fa5d33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e66bf42acca45cee3d3e32a5a30464570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9209a546e32ff79f9bef62a754e5960571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a59080b01e5e66f92443f063e5274b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aee5b2804c4d4774616b455b8967a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32f2dba768c318022e52130e386fe5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e21b6c8a325e800479244066d61433575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aafef76cbafcfe97c1d0bbc16abb36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569bf71cee0df28a9060f32f1c1b7d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0018726a542dd170475323a893e7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e1514b71a923c4a9940e84e971be5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534b53aa8d1a6e1fb3bb03565c5ca80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8b98b673e3613c9ce0f7a615ba11f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70948faf86cc7a7582b7a433acb201582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e236057d924ac6fd6214de29133572583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d67ec1fd6bfd1ac52c7b83390b6cb0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a136f3eb9a0aa88086832f37cb43488585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33e8efa8feaf05d49bd9ebb3f74417586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4628c68c81348b0d7ebb8adc1252c8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31cb65f25a11031696b6d895416c24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297574169cb78833da9778f29c67a45d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e7baac23e46835ba793922660f08e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c8a232a3d2018287f28edf8ac3e6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c4ed3d2127b3ab4ef4c6e0c87410b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d65371b34e538e789cdc0d3d75fdad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c06dc630f73cef0b3d2faf121ad15594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8806edfded3b03c72afa2866d7d6fb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d011ba4200b686af03b9228015de2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab07ab806fedca9b2ae338c11a9714d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957344b6266a07913cc86c2f80eb0de7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d667af0ff59712b09c538b6b6e180599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e5009b8303db7871047b79704c95a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252f4bd74a9dc4511792ec9b775734d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548afb04d4df642eb55dc79cd24b8816602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4114f2003657ec9c56b5299ae23e5c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1fee580556a0d2abc651752c4737d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86757687f146f0a6cacde7029df06edc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed0e84fc78e1b00d050b5e11c9ce0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff279e5217b2be3bb6868ff8ac83a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac753d51e4bad1825b61e7fb5f26e6b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1503f079bda43d0d8683ce50a9ce9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5fc7f53ff95c3a3fb869f68576647610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca9962c08beec3b5e7f444061604ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b52718b00427270084f7068963caca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a60e003434c6d23a79ad607f1b03f6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4afd5a41b32beb8f8af6aaa752215614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b790a9a5353b76daa2a2a915f906a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558a9e6880a77e15d9c87fd2dcddf6b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a7fe1f4a8bd48183f54b11a40ca5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d286fa2faf6fc1933fb467543064b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509ac10a6fd5b74a088a1215cd54087619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95304dc94a7039d4be829cc1b162a24c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788959e3fc6cc9c0a4275eb27dcd0e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdb62fab09e22b9e0294e2ad4926a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65100abd8175707d6e40de13eb5a4b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72282749d63641408622635559f936e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6982c24a05271209dfb254064eaccd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd656a0d07ea75bdbfa8631e17960893626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7ef4690ac0a3afb038490963825ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b50165af104e9bc5eb8eb9afbc79a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df06861dcc306402af10c2ce791e42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bc6cbdb8012fbc84fa2ef6c796f23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33870a2c4a1c52f877e469ad4c7a0959631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943d292f6b79bf302734b9226b11776632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72751cfe022bb0fac2a93f9718dbed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0c5707f322f616f7265d89a700aae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e018b9feca735a29fcbc95019a14b41635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a324b4d00a952edac98665a4ab618636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65964b25e0f1f277f331a38c06fdbce637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc08e2a72cf976eb8bf5f9e22389e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972510b688730c686595cfeb9b42ee4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3a0efb38de9c476ea8cf0dcc25824640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a88dee670e807d206151bdc00ea92641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586962496e76052ff266527ec35c7f8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06eaa77ebe037fc59322aa36b358cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd854d88eb44687de5f70f4fdf97aa3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf2328961539adda48222642f3f3ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f5d7f588f268a2ec764c8df48cfb7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5a8e1c4c9ea6941b7b1c9e8fe96cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a099ca01c2d2df25763db0e46f74f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ba4cf34660736a7b74fdba5f2e78f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a168b536162f50098795eef73223f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce194c0f9a6db494696464c3a23bf6f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5909826fc18f2c471c16da21cae54652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81b51b1fbc7c267470f7e1ea258868653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee35860f16ea2f69e203431a2bcbbf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841d7114a5ec6ca4e2782d58787bbbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5a62d4d09d54b2af1c947d28d7c3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b591ccc376d125abf26f8f90ef939c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b24ee451ccf7c5a105e6c5bc78acb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269c772080e1b4493006851ab1c41d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e410fa81eebee5c9cff5ff138c289660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ce171eed3370e05dbce5a47c59780661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46abd461856243f6afaa5d44f98025662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b956dd26ca1a6112a2f99b276c316f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecf7d4aefa4ba51a484081c7cd637d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d7f4f11b4b404cad3c062c0038a55665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e7fcc0939d918bde2f935d2da2f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac59dce5517468f487e14e881b0dbb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b1b60e2c986bdd01662aa9d5ab02c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c81279cd1c09893b07d2c2b92b9d0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50e3d7f822c9be4ab9d7dd06f0fe29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e9804c3dd978fabe6fc24afdae281671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83412c2abebed3180797445d3e23952672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6870150cd31e88292a3f1a20e5e8ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16a12fc3392252d7ef850f110f3f70674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d12bb37c4faf97adaee4d7c6b7f98675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70389a7e01c9364b2e3fb0b7f325e136676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a67313a6656c5fd33bfd6a7ab0680e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692246be0b3d0ed830eda82c2eb31e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdfd0808632c735e90e73d53acdf31679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c67b00af98b61d379aa3ab468a9f8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9e9c1b86a158935269b81a3acb776681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a9090c5c99b468099df2550cd73c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de83f9bab2231c3bf014b6987074907683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5d1dde122cc6086609469b8605518684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17734293ea35e502fa8198dc23a81d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21c0e21277654dfb321f204c89be32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eec2b723a90047aed6f02f0e2573a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3d623a0609be048b3fffb6bbdd263688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a500bf5b0fea9bd8d05f7566ba4ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5d9644c27b20c92d679d7f7a5e508690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15b13ec1481a0d2b7011e75a5d9cc7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42108e347c7b1c1303517ea864caeb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3965953500970ca813555ec29760af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870f0d0e275e85a67c8cc86fda7448e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850f726f340daf98ae6e406c70767b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d669fec0cef297fd43eae9d58fe4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78ead10f929c99a569e818400de9fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dbfbb11e73bb2916cc053b1647553698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da8594f2eb00364ee881df7ab7c21a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dc8158c1fb40164588d2f14db10dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2d415e431e978b667e40ed4f4f6d5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da5b39f60d94971f4c4014d6182505702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7691e79325896768758bbb2008d3173703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5667f209e3c83f2d73a1c03604fb822704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eda9641731000971ebdf05ed03887c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a7bc432f39911beb48eff6864a6e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15f784f5e8cd7e1729f735db1fb2c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788599c7106dc5fb6f5fea72facb20d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcb33db6336b8282a4a80bbe80686c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dff458a218d78e5de16812dfc952b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796efe063442941c6503f54264d518b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95532d83befe3fa866f60a5658ae2a47712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3807e2bea322e89a3a2d7ccb1937218713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d6f2149e66271543f19e1faa85fdd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c501d0783397104379680502d2d353715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25250074eb096d165c5365e1cd7777716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e5cc47b8ee783b87ab25f1046b9a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365d7b3680f222f44b8c69eb083ea29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e2deeb5dc4b36b391392094383150719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200c169926b461cb85964fdb3c0c6a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d81283c9287b099b4cc53e2fa11cbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d03d77047106c40739d388c6ba60e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37c48201a49ffaf9d2810f1dc7d78d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bebe2f90b3caefe32470f29ca08453724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ba4ceeb91fd6f45af5b6cf752ff0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc58dfa5ab682ba457b514a5b713c1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9941874d80d15a72096b0e72517ae1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16bcecbfab0da0d130f525f08505327728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f10e673f85597845e8b0ed5e3ab18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68339bf59214595e530666b29dc1cd60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd062a9f3e98404a06d87b0b63947d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9db14fb9d071ccdd93accbe964af85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7db90ded1566b93b58fde905f69f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c7d098b08010f518e8a189c56e126734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd88b293841fe7b7c1e958abd4436f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d531341427279cda483f95b5d80b46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723277b2fcffadd253dd17f32c39835f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987d0dfdaefb96c27db83851c51fc65738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eb257bb5b953062afb7d70b3ff7f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fb839f4252e6abddcb549607d8d21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884a7ef12776fae741558b7ade2cbef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11293f928aed547653fe01703c8693742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b5256f6451f997b10fbfd84b6b00b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebf39bb7fcb4ce47eec4d7404b36bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa1c193056c28864dd6977e92daea6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d1c61c7e5b9e6ab0fc5bc91f2f385746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b17566b592b5a6169bf1e6f0aa15d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab03928da64bf4bed7e5b8cb49545748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8087992bf8cd2bc4b3430b6096a3b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbffe36f83c310a2885267e2488f03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cfa654d8b365af85efac5a72cf296751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b8c32eab6c493ae32c4eba8a9de2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50b416f96e923eb4c63538aa5ff486753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f5999f9ab227fb558e35b8033dc34754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b029a06761fe44e426a451d6512dbe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5138d81863a039a6035c61fd1fe38b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da0e791f492e82562ad04c1af79f89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d867daeb2dda317b13a19a63e83de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7567a2f85c264d57f331ded453aa52759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb10107562592e79ba5dbfba53bee57760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d5f84a430443f7b3cabe93cf63f1d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4869184b9a102fd8aae37bc84237ce762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb343c64bfd6cf3bc14577c44b055af763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d071356e84ca03e925928735ed4cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cb83b2c10e37e9d3155a0dbb88077765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af465728f4702021b964b17cb474cb1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe3f2917d2e1c21791eff5fce6b4f8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cb8f6cdb2d66a6177518790930c0b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ad7540cfddcf913f846597c3f7aef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70def0049f82e7e5b89c83005dd9ab7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808603b10d650a322d27ddb93f1db55771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a11c52e2670be19cdaf9b0d0949c3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08ba338351d2c065a1da9d688d3f35773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03731e70c4c464656af17d39683a30774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4cb2d9769f42b3b6d3b91e713162a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5eb16ac7d95465b40896c371e9bfd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04a51bb62d54e5a90c16dc7eeffddf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90bfa00b77f2f9178897c1eaf3c8cf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab39a16c1974b030adb3f48b1dbff88779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d203c4ec95f4d17d5062454976efa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3a12afdd4a83afc96b2d9b37cfd2c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eef3766d090f8a21dfb649e389eaf782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f63717aa97dab4d36b11477493ba6a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee369b4cbde91a81024fa3f73068f9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a483a8bf8acff0d7f955cae7d537c8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce6119d8742b9bf563b3c10120f81d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f080d0ec1240d81648ca43eaf785d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a483502000e8ad4d433e4cf0551ca08788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee57d671550e9f6a46ad08662fd1ce789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c852ffb243e0573602acb1f87e52d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c74d0c0d718754ff974dcc85c8b2e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d78efedca4983b1a2d158db03a04ee792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c891de7ba8fd7dafaa64530a3fd8f5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52748ac43b422d469b1c62439c4e502794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fb2d6e1b9cad10097a7d576fd6a26795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d47b77564d3ea51285239a0705ace796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96153e4cb2dd62acdca2c36646b2027c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329b6e4ab0631364bb20b17109d2abd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93be5439382120e1126ac50ef6f34b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a2d10581c3dab16c9bc9ec487e790800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbd5d38fc9d12017bc0b08e6f3e842801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e597e306cdab8787d30b47a86d965e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167c69b0b1b47542a943cafd37523dc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c05892702d0b6a113a8029ea1e394804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3236e136ac69c1710611f43e0f0b320805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752cfc8b22df925d9cf95e0b7cd1885806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca22295aeede4780f1c1bef660fc9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84333dae7149b31393211f80c885213c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec399615be19db37fa41528b1ff04a97809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d70798d9c2d7e0264e4ca4020c1d8c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31936c33fb1375ebc51bc11a51219b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378667c04b5b484912a19da4bacbcc01812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156909725b97c0ff06f0b2c01ec6c7c7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d787b1b2ddaf37b8e8da157398d7f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f87b334ea7f216036b7ca375f8a70b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0821577cb021356531ef26d5152aa5f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889156c9762969e325c3fe4682c5417f817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb37368fb6784bef614d3ee428241b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e46ab9719fd8629efa0b114ab5a112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9449882a2fd7644b41b317a4f6c9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422aeba6b2323965c6cdef2b8450a7af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702a9385314527d20e66b6bc6de2afa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0cd2838271c69f04d70b160edfb966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49b5c83daac69c6ba8fbc16321ca297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732051ecfd13af35da89165849ade1368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b03e69fe7b68d66fd081e52d897ca49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0582959c6ae0797b41bfb850475c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935ba57cb2b3f1cf4080eb0a6b43d1d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d751c3efac62736de15d2e38945ae712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3341fb7e7f6f49aff089c8f34463413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d2aede794daa02bf0aacaa68fb2b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b501fbc89f5f1408862fcd6527a9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b85df6a87415d86f0cd4f305cf97816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a925eb8f0f9282df30b39c7c7bf6b8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829a6b96fb5ce3129fe824e90f822d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8f070480c84ad58ad6f00cb10c4c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d5eb39bdc39581f05297f96d5a4ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa5a5ef0e25211b38545f5ec57c43221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447effb9b744dc96b3a7bd0308f9e8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece76c0c917e92a8929a3f5aae26d4b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69548aa6aaf25ae03e32fa0fab1bf66424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409293c9ffe5c13d0a4f6132d17823425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55614d28d36bfd9192a762f236ca03a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14738664ad3f12a4fa4856d7b385226727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015aaf1ba19fea683108a0a0c30982b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd20f16d78acce656b651f78db4d0bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bd0fdc2a0e3955b1ac2fc8a51827b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ca82e44c3bf3f2ac40e3b50cf7e8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbcc568c9139ba7762d5193083d2d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a0a233864a6bf48cc413e6413662d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bed2178656373de2a5462444394e3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829e230b8d3890b2cab5cc35bef638c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aad2c18e4be5f02b5d57299fa2f34636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d6388fc8e9a20d73d09abbe0cd18237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5ca1291c6565faa9ed24b57822a0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690156d4ee954e6a173cf4b97be021a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c4a69c80162032b45f762172a84a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b73777343c6c21af5db5cbf9ac600d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e731c200ed4469f0e351947bad5d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587562d7518946af335a7c07bf042a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1b79dd55243c7d737ee776e970b8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada5ea8ae8900af0275f19bd704a29845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a6bf38dc30c01d728b5f3db86da6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e20bd727b1deb6fa14710c455c5cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4336ca009d475e3d3e37b2f564592948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e66ce7a20e3af3a4408e9f0d30867949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23269ad851403ef766008ccd07078350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e67de915e469e19699380663ae6c1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc99e7c70c6e0c065472f5e5e6ba68052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6304c607327661167c7eaba58de4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7572e04f4cd77caff6d4b1983c25454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3d1e64c646e33fc1afabd419551ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeccca1cb04377b32cc0036f41431856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183e378fe0eecbb529cc617e6ce5a7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86544a15830f60580a0c175280a62fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53384276c836874ef525b5b0a8385d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a04fd054462a6fa5ca3d0e74295d2f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0b57ad1d1d5b12cd6976152c75ae561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e57b7daeb11fc651190f2f22faca462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea0dd66c189f9c4c2d3f5a92460fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844f9e69d8e64edf5db5d7fcbecf5c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3773a6e96fd4fe0740fe1ad69b12a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f69e3c7814c616c0a9d866d11993166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c133b85fb6f9a0ef8610653a0e326367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b101f35161d8a761c5cf6135707f37d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227851c50db78abca5f9502764f076d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7b5f45a8f2f6698db4cd7c589f31e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f665d291dd9808a38b19ef2ef1ce78f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccd4ec27180e3faa5df94e3a76225272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7e9bcad60175a05b91dbc6d6d2a3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfb7c0da98f84e8ade1d7b6b2bd17574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f395e2b7493f901c235382b1f181075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34e826bee6aaea29f8b4294160f43776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64087d961c0d766393ff66e81c57b99177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb400a6d90333b40d79e9403db0292d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289d7e199cc8ee12e7eaf81e69f914e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb43e8eaf418e6fd81c229d206d38f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a97daa8dc5eb4321829949692a71081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83164f76cf1c797ebb6b3e7daadb110182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45275345269881f9db1913f8d16bf18a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75122250a9e1032c8dfd0f6471d4725684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94008ac31efcfd31f680e57c074ec785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957738436d09e18c638a3015d657ae6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929679c28dddc0b1fd0e6583288276a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6aca2a8807d602cecaa6d16cd5139288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6bdd6dffa828061876b7d0119e1c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4876931d00e880398645b1b70ce9d4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbb9044403394cc9ba2b08507f206c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b044b108405da77083c6d1ea9db9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2825b7367c25bce12fd574c7bd1dfc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1f98bdc6bea5810851f37b87975dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90049c14c21e46e398c34712056e8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d2dbd9e568e5883881aa954b4243496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbef50974ce944737d8feb64aac2b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90902c80aa699dd1697f27f730f5ea4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d30227dffa0db111f11a21a11c18e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77c140a3122e563fc08f848e44ac1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996701df864108c532b4802ce408e15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe445ae5a0992056cc8cc6a53aa94f30102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79cd21ae19de5bcc0ba549540fea4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1dd8f149cc415499ebe8a7b485f93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd2c0e63c25cbc016a6e553d0acc2a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40e3732261c74818a4d6ef412f9fd5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03e562a0e5195fb50b72f6d8146c29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e852971001103cc2eba1bc61024eb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858143f473339d6f16f93d6ee3e3e41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715f69163b08b0bd4775f35e3ff72f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b97fb6c1c4bb08511cd1668858e88e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400717b3e514b33d8c79af764b6461a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aac2b6a32766d704342328b71f197d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6499b6c5b22ffd6b1056d19af2281b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b450af86f53a2a3fad154616d73b53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fde100c5e9da27d4dd436abf503cd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae9ad6f213797143e091a8a35af0ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3319caa05ab86b9a5791a8efcc65c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855285228ffe137a20db458d09fe0831119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d667f3060d68544a1fce083312308120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46487042c9ce504026ddf13b82446d2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af524ac480bf0ed94a7351907c329f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621c9e0cf00c973b68cd170c648fe66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949cabe06ef5ddc3cb40e5b53a26e27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1566dcc2d43414c5f6da7376c131498125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e9dbc26f4f167041f9863a561c633126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d662c0853cc88b947a3faaa5264f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007dbda910947b09237bf1253e46ab7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052771a5fe73b61f268fb950971e8668129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d53102188249b725f225c3a98e142130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c7aef7121d33f75fa2e43e04e6ec4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304c177c0f8fe9504041dfbb0ec4c13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb065adb8c92317d0bc2d50f032fa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437a0762d230bd927f19e3e68ff3c43134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16141be48f8ea412fd3ea84da4ea5d6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271564735f2a9c3653f4e817bdea10a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a74a5d77cf2e61c53af54d19e53f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058ad6630188ed3893a573940b8c687138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad52d7fc7212038fd55822bb75efda4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e6f3753c248ecea600d0aa7be9b13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5b27bf6752391c809414193d691a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a486e7c773f06e6b5026eb1cc080a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365fd3d9a15a6c8c48d3fad8545ae6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e928422103a9b7f11424123bb6604144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb46455f54826896abceb55de0a431e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98ed720744ba3b97f7ae6ae4a30822146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39c149ab78d8fcc253adf9ca22f8c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a7972d3af375e887f74b2a0677e24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff8d5cc4e9c28567c60705942d49bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928f101b98ea1b14be09a2bd5f45eb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e45e28f45276aa97913469f983657151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d675e960d11b396c03a261fd0a92b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678d350e02ed09deb9eaee75fbab7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a86b9c7c61f4bfead7d678b0e1f75c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8abb1c0ea7c79ed089416ad6c31d2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98226bdabc9fa7b3c0be74386495ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec631f63283cf631ef770f9d6df9d28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a491df62ec05fb5d6b4e365a90f3499158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523e496351cd57b89d1ab73058d39ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b96fe8e8163013226541d133a9ad65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23ea42af6c38fe4063176146fc7891161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48e8a15a090b03c73e091dd933d6b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdfc47178e9fb9705e368ada6a5b7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dfde805fdf47d28c8aef41ce745a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2d26cd3ce122df633b451606b682a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41821ccc9b7e5a8ce31c06d0a3f79644166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a474659f0533c73bb760bf56ab02ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f711281c1704b0b213ed8e56f21357168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c7f6e35f24a2e261fbfe160b30a6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bda69500ffea62ab0f2a6bd21ee0d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079a5793193ca1af23cf3534c9f3b12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bf88b42a30c54130b8ca056326346172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf03c41a01ace0f95a7ceda4749fd7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c402a2675a2438d2a3d39717127d146174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b779719769b9a2d0c3d9f4dcffc378175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31459416d1035f8205edd4a2f54a586176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deafd13cb411d91f2e206eb5ee7ef6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84fd6015e76db5abdc90c80bca7270178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd1381ee0b7d2035ce17c80ffae329179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaefe9db5639e1548b61e0257716c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c7c24473c31793b67752cf0be8521181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e573fb6d8e0f0705e6909d0551e226d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fd09da147776829d8cbc320fc27de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807728cf7f907f2ca2a9bd375bf4be59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3e917d20ff2dab76d056de4fb7e4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e83e9085f778b3038d1a5269fa883b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32c9649bac3d6b9d2f74428f47c595187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4298b5aa7eec0caedeb3616b3fae0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74b2d9dc7507f3d562a1b4967f7283189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff9533a1bd535b528c544295bda836190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9d14f68914bc140f32f3e9b6b5861191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7b6dd9c0ebd587ab2e90751cc1676192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5da7e0c8b1448a8e0088fcdd3377da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19968027e253237922af439203b0a49a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cddee07f410d3c9578ed7817b3294195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f2ac25668a5adb732deab35f22d01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e74f4613251452dd51b1f81fc8621197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be792020076afe849a9f40d76f6b7e9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802861a2ba7bd93f3a92edf24d78478199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca683e19f8bffe732a984a1e0c0b5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa3a06a99c19a94cf8d1a00cadb726201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecc1d4faf0f2ed5da48efe543e71ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dda58d3cf056371e765fc17144f94e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6811858eb8200d4fd781e4f6be9933204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdae9e070f5519b8bb115bfe412a21c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308af21651e98e1783cf315c7bfd1fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748b679b7a945613119623d7aa64ec6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a06706fdf14696a299df5596eca837208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31774f05bfd29d2fff34e9ce5d1ad1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d594fa963eb760883188336798c2b6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d875fa8d831d8267ecb04d0724dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa58078441529eaa48b0bd79103676212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81061da7135fdf7ade36415f0b2c9cb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8e116de1c4bd22a3c23ef6a3cb160214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed42dcb26711d31adf61b37588c6de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98568e77bb6198b0650768a88d42f938216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a40c83735f1e0119ea1cb5cecd54c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512670257e2fddcfca8b7055323c860c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ef174b92839426298aa0bc9862ccd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcf256774fea435ddd43ef0d1802b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d263abdc9e658bfc805c9d33b6bb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565fd46fc3f19a8db4fccc84c7fb5bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1759bd7789bf99504ac767299b1f89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb63a73e07d8b182af287d884e2b83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca682cf5240d338d90d1390b4f2cea8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c895445edc6f1eb149d131ec15daf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52cefd1082283affb0cb9fc59faac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca914547da18832d3f341391ffcb3414228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ee4de195fabdcffab82a6d4bf7cb2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fb4fb1ff732d693b2bf96e80da7bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad457ffe2bb631cd65bccd6252291e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f62d55d0e1b6b92131cf2290a3fb57232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837297a8729f80d4e9d69f91e16c49ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55dd20f34b8eb8d262ab976bb55440234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43815e8fb7b9cde6340a7657608299235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d07d389f7a84b39bb6c56db81f0c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a5ba68a225eb569bed875c538baae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888277b6860175b84cb2c2497d3d449238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f144f2b44d6a5b6b675ff41723f75239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f655d28fbb45ec8cce7f67dfc1957fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e7a0c7ca9c77ad4fe65180e44f69c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50087187754ecdb8f4e96f29e4ed33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610a07d770bd6cc43948301cefee2c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6dc1d8caf23b4d8bfc68924a845e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aab1a61b7dbd240fe5c91755ab896245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fed105a1a2487e13970a302e9809e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f201a24c189ebf99f896a72b54c798247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9d37eedc3b4d47305323e167fd94e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d8d010aa1d9aa3f859f054770661a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8468eb1c1c5fe649aa0589c30f653be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a2538db056a8df5c75c84e0725652251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4d69db3caab6b6e865de9170d4251252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2480489e3cdbca636046a96e5efc38f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c551b631a28069039143b90a77e515254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5645f008d970d2fbae265dc11b822c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1adce38b29819413ca9e9c71ad6b7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33732db7d3309130db5ae595a19761257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeaceebbb9e5abdd12f28e471d47eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fc2408d78c9121396cc021d4d8eba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb851921c986dacf9bd63eed161fba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee908d1521480b4d09fe8ae54977f3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea185e44b795dabd2564fc1c449fc19d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae87b91e36e4a13b09014eed950613263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537acc3e931791493952664f72c97a8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835c2b755318e039b389464507f17b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2171b14ac5fb1f152855106d8f0ee8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79062e08fe968c0fbc6ffb336a0b1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15baacac2c2a53993dd7563eebb1d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e591773194d10070b15bfb69905059269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f82aa559a0f6005c111479e21140bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b677bed55aa2f47160e48c4092a4291271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ccad4407a5c0bf5039b6f805ca53c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0f665b35996ae3d611b1439d534af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880692b27d3afabdbd4968a78b7159a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5ed9882fa4e17e20e8f7ac36d8d3d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebf1448e0385b7b4fe4635d7ef10a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98d70b25771aa22c5a6757e1362c9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdfdd9a9be9b7e75b951f5faf81489278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce03aeb461b421fc2125c427ff2524279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6ec1cd3160f5bddd71480ebe86318280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1f609e1e16073d532eabdbd36235c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c306b72cf74fe5d20873f521f3e26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718be1d1faa9561f0fe28a882a56760283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f8953862fa8b0ccfa3cb86b809df1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fec3abfcae29ece31b7743cacfefb8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610b4a24a662755c030fc47b1e8a8d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33cf2c900cebabf06652e25714d905287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5440dc05ec73926b49bd7e4e80616288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91876a5f8d857b8a09cafcfdf78c8f52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f82f591ec094017ac088dddbcb7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3824ece2f9e605271d9600f415dfde291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c57e2cbfbc8f73131fd9f77f59ee7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289433834b7060ffd955f1ee3825723293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892201e78e752b3a0e97a1b6efb2eca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678e459b08e4216b1fe65a7e4dfc130295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df9033314084bbc7de5e125d8c2e29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daedafa99db88a92a858460e0fcdcc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac80f1be99ab4472bbae551ee6f15ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd861497c121fe86c8f30e778cedd48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ab7752e6625c8abe3b543159fa169300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b4e3721dd249a79f1ed94d5b6e0ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695b92f4fc384a0218eae791d11bd7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3f5477fc1691a179dd23088a626a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f487f4f46d2d2d90a6efa229182a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f928d5f29b509a2766a255ef2aa881e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d543400a02bd04561342a20788b6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f96eb2fad23c1fadbaceea72020abe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2baa96f44c22392f4c3357aa9ecb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa90aa4c4ca44881781c83d9188d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651141026dc7be67612e2fd20e991568310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6f4c1b5b6db7853964f9a6eea0715311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284ccdd8785f1d379e9c9b5b062e71e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b43c273afdfc8e217d0aeba2c687f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d854af5f6ec05f7eb83ac17db5674c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6dbd02ee7b6ba202fffeb51e8b2d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72ca576c1f2f5024cabb038a63ad44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0afb43c865235296878695ca2082a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea1d09c26d4c5b5b1df5a569d5df1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b102ada6bfddb6a3586d1c8ac7e87e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e83487ea48749e19fb545ec2f047c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaacf1820ad29eb4284da7c85be2f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b4552a8c170b4590cd76c27b8145d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081b4c1249de383910f16f0eb69f3bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6d3498a94e3c769d7e63b868b3e43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6125e2961e3b603e231b8e426b710ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dff5b7c9d62c3957f745f6e200b003326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9260d300a7d277dd1e2529c00f46b07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a0738f6969a2277f69b691eb349a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cc4764e1f7b634178d500b6751152329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945f73c687f3d11cb54c829fe388b45330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a62a8d53f9785e9f41384c9186eb5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779220665a3f11df7f8291849751c82d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f960ee9a27b1005b124d509ab1562333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f187f4fcb4fe48f54e507166538e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec6605d20c5d8014efe1739306a7cf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9c6e1d0e76901774b4a61b0c4a3fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136a60bce4ddf35c793eafdb6acf1ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c8208341e0e979d8f4ca221ce0820338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae16256c1927abb7d06371125d6f9c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e732d7c93d7a65a763306b2e82b15e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07aa3f0680cff03ea6b1539d346b56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8bf2c9647a5bb3b2610e932426641342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457c06561a051340182dc9476179fdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221b942dadd7d27a1768818c63b810e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0941a367e43bc64dce009535ecd201345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6276542187a9343fae1f080ccfb87a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed5ef3ed983164d9920cbb91a717c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bad5bbd2dd0a649bfbafa6330c7676348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5836b32877fa4d54c479bb3759cd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16082edb6d6ec4ff230d33c069d6cc75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cce64e3c328e4b917183437830b8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92270aae331efd4e9dd5c1b4240fd169352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84f76c83d49538b923ed4e32beed77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94038c1d2f784d0c841c41be3f9b13c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd97425ca71d9511acb29cf20c79745355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c568d4cae8e61d4dbb0af8b0074709356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39324d320fd52cbd345d27af798f6557357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b09fabe0c63ce9b4f199a113ec59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c3361c4777f4eb6ce9e2fd5b1110e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c39a3de6026cd38e0b6ac6abeafe5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635974336304f37c264ccb78fe735fc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9017b00abea55961052ad539e9b18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d4050ab72dcc5a71668dd1ac1e8d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35108dfe094ff54b9ab69309438b491b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e09910cb87adfec2f15d937a04d813365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fee7910f1a9f017378b0ecb248270b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341d4466b94dadabbd4ab4eda8e937d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ec38c85aebcf5d2caea0dfdb98b1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065cc111fd2adbb1e9d57e3c8c2c0de369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aa2454be361bb7ccb82b48fad6eb2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f50651a403d78d7b79323af073a2ae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296415d89594fce031b6a6e831a92e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7bae00de45c27da8d559ffb093e89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc97c82bde13f38320ff3048b4b7ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5495c112027fdb61e6fe901b558e1fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b8af85dc34eb02a3beb06abc6b84b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c6a5cd2757ea4a0ba1349fea4ce92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8791166b66b7fb0c1e06104e9ad0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391aedd7f2dfbd3cc5dbdd7386bc077379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55791902ae3521aa9ecb35e82505c29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1025ea05bc95ad18f0b8da3110b02381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac80df8e372bd9d9300228495ffc2fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee1eef1bfbda4ddc0d886a930addfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6a10c4f56f571469824bcb98db3b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42b28810b3e22db831dcad4476944e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d7d05a62e778f3b0ad8e003269418386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996327d4dea98ad7f6fe6fd3cd237b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ac81190245104bb0d719156f9962b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e99699cc3dd7ffb0e877a47912352389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb2fb3c685abf6983c97a2bd57e637390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cd6907a461c9a2123998deafbac5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba46b32859ff2b3fe921a9a05c0588392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2a792ef57bd81ad1d4c17a60ce573393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718613b5475856f73a01c81b90d61ade394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f3c373790a91f076bc2bf001da422395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce95e14fbfa7ff61e8d51711f030a79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d531f80a63e478e4b3318e1206d27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ac02d2b94515e4d68babd2a349c55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c16e8e1b0b3f4e7148f40dda991f3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0c26de5854813979b15115db24ad2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2012accec634405233a4d4accc92abf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509ee82f705cbc4b141e94565210a75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bdd1a51f140e898c90a12a04268bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1022e7e728286ebc6c86962ce6832404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150323ce32cd69b31fcc2feee61a01ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474311190c6b8379eadb1b2b68423c48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946974e1d7d704b42ab6805266251010407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f86dc5c52767b9a6d92864332f36e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c3b33195916c2a9860889f043d62d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3e6532ec5eb8b4e047d66ac62ca85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a65bf2fb3441d09b5b7fbd23e5358b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69147d9ee317c3e8f95625d9e76cff4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aac0e7fb0f953f4bf6aac821503f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a73197ce659b4320fb6cfda727145d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf054ec80d4781ebab3474ee767ec9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b3aec9001e59d55b13a42b81ec34a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c60badf2b751733732602cf4d1b442417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07219109d35413c188ad1173026f32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ab247ffd6b09498e99d285d0ed9dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e76b48fabc5067de324667ce66de9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffa32a0e08849d5cae7e853d616e0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc6c8ca0c301394d4bb4f1bdf3dcd4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18764382fde7b7d1955aa4c24c24ac18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4caaeb9c08ff6196f2275123a3174424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812705ede91c390882e6983e2bf5626425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe76d035aac0a6dc5120e94a126b09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c404eb0ff5daa582ee0dcda928a77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b614dc16e53aff0a554db63b8a8786b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087658a0af04abe2c1940f8cc399d580429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b6f72cf15aec632aecfdf05052de8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa8b1dad201e6adadef713e7d320c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240318eff345131a1986ea964b1cb59c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ad6392a87f48161a9c4cc9b1a5182433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed00c270653daeda6f6498fd8113cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152311008b395ddd40d0ba45e8ee2a94435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f5a7c9393f8b00bad866bcf577316436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9205b24dcee2b0148a54238564d2bdc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3039ebe4dcdda145b20932f9fdaaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945ab8556737c479cebae5c14ca00b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a57437a08bded620e9d650f94aa12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b704c2caa6cc8008549552a0c4270b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc86b69d2148dddcfdee0c4518ab86442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e38d572d896f28bab5070cd184dad5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3dacc5c00c9c645b228bfa87c5afe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cb9e0ac57d3c8e3c1e820ed552ef6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e6e7093704da5a189bc777db0685a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea82c3d2ea6a00953fb4b51b321a062447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d406440b7b5ad5b381732b1935d313448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590570ed6d861b0d583206b935a1173c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0afbb41b076b5fd094b035a51f1e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e18e28c1148ee67ca0e089d2951c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06942f5570ed5fa560e207525861546452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d160bdebc4d4711e479ff8f48f920453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bc5ef4b27040e9b724a1970a66a20454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dc0a1fb9d4adbee6b23bf18f94ae3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d2057d9a40212c0c9000a831e94fa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ee1b3479600e4d3a6269939579050457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b28d87458367ed9eaf8403712b25458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba7feb7bcbca07a0df6066466cd82e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ee688a7bf5f87bcda847399493891460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263924235f7934c9600c68c4791ffe76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89b84ce0062f16b205a832ce88b273462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217389bbbacebcd57e7f04c7e2d92b41463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c592e77f5e8c872cbf67df0e52b3ef9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872e01475b6e7a916d9490583b84139465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec283eb8dda1a1543f7379a701855f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050d5e33356c00a259ab3b9f65ec4ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910b8651a14307521a7a62cf68f833e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d2328245ce39b33a63c5dafc2e9cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c4a2f383762c801751583861c2657470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcad8b868d377059e5d69bfcf9289cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce961875017875f349597425747307b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f30970f433847505304f398400632473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8e060fac86f87459517bc95ec8d9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b516b0f3577fc41e74918fe9331615475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514aaafe931d7f3ed94b67d00ada492476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b8ef313868e15b8f2cc607bfb3667477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671beec9967ede3ad1c7058cc6d16b5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e60438f07ddcb86477d1373232011479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a55d7056ee0bc46af151c1a5a90eac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c79b3101ffe32533b8170db34c056481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288db589643584e6005feaa17f89fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef11448bfd40fab282ab68cba60c3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c3e3087f7b2dedfecf7a93cfbb92b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f8ef218ec460a88c41a7bc5edc376485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e03ba24229e16db35681b2b0be9f23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53111e297c4729bde51a7d705218ab0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28b78a05500b202159361899e5856c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e27519dd7b9aa427e3cab295547f29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44c7ea6b5419232af4b52e468dcfc3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e032a38aa926407f554e12ada989d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ec7368d43deca0977dacd5c042990492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296abebf233749537ec3168aba22018c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1ad30e3647c20247da5c351bc21ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97370f8a92c1eb2e478f6ac9253f1b39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc1ac5eb6c50296d6e9f84bda8b168496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a60cf4286d085a717d17879c4094b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a716cdd8f0ab0faf8f9229f30b42f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c81e29596e3130b294455663b41a19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92160dfd1484e06b3919c9b065b54fab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41301fd30132bd120303cfcc8984f972501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39d7c8de74a732534007bfd6124455502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ff82a5466a0105ddc127ceb8b4d6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1129a4f4df311f4d3a6ae2807a5ccd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0e99c6290013b43ddf8a412b5c149505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fe90b7b4fac361a23ea9e9ab18d96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9ceb4d1666ef7ce61f7a0bc459c48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4becdbdb6797679cb4a0ebfa36177508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaef1ea89cede27d56f614453fdd043509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a493f996ef5a27b25ce01264997e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da2850944627fa3f86eefcd61c94e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadc6599facf9b310d96efacf9f0a44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b779de018296f44518515b073937b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687ee26407a81977850a066beabee06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d1803b594ef3f59aec43bc674b098515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109dcb81b7b5f7fed83390e71b8469c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca98622a0ccac587a42d9c7dd8eb5d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a70868e26059c7d364111155c1fa69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbf2171b19e539cb47bd44b1273d3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ee59955e2ede69add8016067ba4c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217f335245f198d8bb6920beb47a906521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dcea09999657960fef3d346edfe51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71ed24b93645b619214027a74c50b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab58055f57ed962d60a41e675e49280524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6b00170170be92ef4a08596360caf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b8d44e982382f4cbb744a3afdd064526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabe74cde1d506e55c3c1996787eee3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb99590e116f18f9164f2e18c1086d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d0d1d0a270199078b243a9080b91c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70108c782248aa5b40f857663b760f30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ef010d6eb047836ac96c65d36655d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fbf0ab2d54b28514732c096e51c8a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeb1b9750c4ad3d0a050c820f706fd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c88beea89fd86bef656120979bdba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5617d02e54f41dd497740e6a5e45d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e0084927906b4938b9cb9a6bfa7ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8239ca98cf7ebf0a265f217bcaceeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638bf8edcbf503960534c0c48ef2f9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8803ce762187d6f49b6599c43737c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f699217f347cd2d2b383c4ee897d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0aa83167104246284507de117fee5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbf368fcb8ab2929eceb73ee597adb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32256b85cc29e36fedbb43bab7360a49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a4955cde6c6f17aabe29364c13512544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fc1eae49054baa1bfc97f4afefed3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04263acd0031363dbcc136d3889e47bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda277de50719bd051fff85f07560bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadf31560788c4f9441fe414d0e0c1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a08e408c42827c9cb40f939a007e3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad060b80c856c2e80947fd08db7055550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede35451ffc78212bf4ea14728a5634551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879b5f5c86f5f3afe5870d385e05f55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a57edbc4ece4e60d3fab89e966197553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3126e58757c6287a1dd2486c576b1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730bc46dbae6b75d9511ca2329fd2a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e666fca257bdc9d0a4619d4f9a9358556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fbdbb1217affecc52f838f9b2274e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948650ea23734d09da532059d70d2c9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c61ba391a50fa4d679dea2d75bf03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5277c8a2a6ca828839d3225ee0ed2aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fd4ddef0919e964d886913809dbbb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb01dc937fd5903d768c7a92e76965562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e0fbb8950b94294ec2bb991a4f124563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f952bfbcb1b90a5a40ef6c7a2f8975564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af877b2b98d7bce9398ccc5762916565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98bd55ea340147b34b9ccbb8f09376566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12872368a608a1298a3b7f3ee24226567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54902e7820065ffff66e98c159b9f07a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca8cbdf3d020f43283ea5d6b2d960c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98da1201486c9531ba5b451ae6d3fa1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecd014f796adf6c666fa59eda89d7d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba291c09dd7fdf6ee8693595815fd80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc4edd5c6424728c61a487bbe64aca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e53a0ead92da7660df1182a4998fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282a251ec8ae6eafd78e5d8fe1a0b3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f631dee82875898de227545ba0f0d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9813356f4984bcdde9549de00981e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5935dd85b003a061bf9e3a604cd1789578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172fece6926df885f0b4cd8b61d4c6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b768a83f90850b9481d389c3d392b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec15487c94e1dc657dba6cce041493581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f167ced1a72883974ec9868910478582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba775237b6b6961cb15fcc9fc77b24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f1eb171607880c70f2b95ac5a6f63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dda819a34f7b80bcbac285f90e188585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21288eb4a43310f87f6fc73cdb39ea99586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337b3a80fa8a4d61b5b3962274c8ad8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8ee5454840e570dea902cf1f35102588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ad9acfda882cd7a3abf9a6285af4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4153e25dbf9365ed897f55da57fc040590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15657afee51a609b083de7bb658f68dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adccb91d153fbfb1089ea26299ff5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5c08d4f7560cbeaaaec7a9a4046c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5980df2d426196f7671b696d374cff7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ff47a13656f822a6a20c3cc5e4fb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24cab53a03a67a9a8feb0ec40b589596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13de5e50d4f98dd30ec5380c79d0ca1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79041175141b4780a2ba04de574c9d93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125376ffe6cbe05676ad74ec8ceeb11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274d68116c0415d6919ae8876b51b08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5060fab0de31b7ebbed1fa994805ff1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac776f7db4da172b840d1b5215c4ae04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326f5c76c344cda205d0cf03c41f54d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6d9b43f278fa0fc735772ffdee92e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a1199c41b0cae9bc51abbb2eef994605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d809dce306e8546923c53749f35f2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b031023011acae00a90bff6ae1ad9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6116b54fc04d5472f4c0b6851662225608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aff954b9c1361c8a48999d44295dd7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11a8d73bf174d4f61b30da88f7e743610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c870a8a20722a1501165d60883cde611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412e95abe7e7506b26f1fe9d4b72d63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5a0536f2da0b85db10e114e89dc68613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09ce34d825548e275b98ed172fe4c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2e18da74900c001aabd5bfb341584615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adc46b2f3ddb5c71feee841b55a798616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e82d24b3ece8f6ca60acf3ba6054b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1808eb4b99d6873a0e9362b84c2b1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646780586f40c2d5873c19e1befaf3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af825d2db38ede7e7fa110188f79a92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0823070b302b671e590ca076d26bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8fb797694ae86a0f9b61198fd02b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08568ab19c59a56975d420dd9f096060623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0012d623433c2348a3ae01b1121f31c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5be18d6b46d15d6a572911747f20c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d14fc99a73ffb4cd8508e47f979e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fa85c37375001a6b4b3f1460b9dcf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eae0a4a39b158119da95b27031252628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40cd055c7dca463f0524a082899c6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482e44cd0e99f90eea554d47d8905d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdb698955dafe3955bb4fc0378226e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa501ce6e12e699e1f9ac162097dfe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377b7a0f37c1d3c5fa78a6f434a2c09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78c0d2e443a165a6603627e4b4fba4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce13b3a4faad05e56b6de1ac99d230635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22daf23da693e0df1451330c17e7d8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab9ee2004e0ee5e94baf53280ab9fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06233c4e213230271a1953c0b0b0a696638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05dbb968e31fda7cb2cba28dae08f5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336698fe2843a3504c98b2c4746d69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf0cb8a7514ad2410c73bb883ed311641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46504257c665d9759d4a259e9dbb93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140779653ad19893ba4c37bb9c594160643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18c13ee5010c382ae5cff5ac79595f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127a323740bbe8c415b59944ae80977645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bb2ac2dc8203fbae45dd6ec7b3783646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9411f0b06b9ff64e75478f19cade59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0916c4dacb906eefb9ed33c1bf82d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d69cc5f4fb78ccc95ca2854583e19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6150e61c419761369e403cbb41030650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4feb583cfe19df92861b46f22feed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed829d05350e1d35c27d9774f1d5fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045063acdb5bfa3018098e739fde149653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd7b79945e3b43c8697209b804debb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bee2d50182b1daac7d2f9ecf501bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b97dd967b5fd431908b9eff8c0d79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62cbbc784ad30e38ab33e90d45e3d73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b088df563b6771374564da260457f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb594ca11f1585d5c23cedb011a5ca2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057b2a5380212e148d98f0157ab26da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45270360a3350170c6f16977b898894661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40ee9cf0ecf31980679386fb32c741662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6374b3109c5440bb27ac6f889a70d05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895644335a5855c0b5356af7b65d2900664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb29ebe7b668349e7f9c2dc58b2237665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2666e9ec867ca271f06d88ed63619f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf7667551c3a72512c75eba702ff55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a8b3c616da7f1c7d3938ba720ce3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aca28418c3d7d4e1a074d5af0e1e23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e82eec105d4c4e09ddb69e5a96d55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06befc9a079ae30331b2e0a1a5768f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a240b7b752d9a527ddc0e7717b6f7ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db82626ff06404636b2eac6f2e09fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dcc81668c8a97b649c3b9a2674a15674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348a419693bf53111c4e1deea4a4220675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d81ee5ae0327a30660a6ff08cd0a4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb135aff36f9be6fc873adff068d0a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe42c6a23da6d62e50f6e62822cd870678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae176686ae0a94733c35b453a0e7490679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160e7ff9dcd555f49d3760f7ee64a84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d9f51e40d304a9605729f3a23d3af681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0beb5997836417d3ab25f7fe243c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67972d074b3d7f0adbc079f7e525b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d1fda69ff80e0c0680e945cca854c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2cd12f3abe705a7fb3b118fd18abf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed6f36f3ed35b2784350a517f50edf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622ba3e28042b29846e5bc01c01ea3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7240f9b132c3c992dec9220e83900e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5a58805c39046f62ba51a0afee70e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354029d77e685f65b22a054408c79c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cace3f3659830ec19cf725482163f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407768b790d7cfb933ad35fc8654501f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01bfb326015e5d450e98db44383195693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf72ce271af15da2ba09c10731764e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479e9f602f187821363870c8f38025b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37e33cee1f40ff19bdcdd5da1a0f35696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea15f6f0ef46e58b45e836db546d1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5d991e6359a4ca029f71c98e06ded698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef0ab6445b3c02d487b4b2aeea5277699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df49ba5027bc6ac0ffbe1ba9f9ed689700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598692aa7cbcbcdde3d0887f0d72922701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158cce54473f3c125503ced8e7fe9d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033f9d4c16e11ec3d06b0ea598b1e3e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28c0006452dd3d875b226f578a3674704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2a083faeea114b252fa830f077d9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed71db0db67b1e53cc977f0bf5c8dac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3daab70c8579c2f03556f41975ce48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e491601220a7c5c53848ece4558dbd0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e02aad918b9ea675b34864923a21ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c28cd130a89d0f19fea7efefadbbd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac80c55ee55be41ebec99346877b07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9b631a0bbad142fb6d45eb6ccf6b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b97b827469444539e7fb5a7fb8af9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0db65fa0308dc59229d0f0f763f75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c4a6f7aa8b1d5651023b40258db3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc1d6305ea1baef722de9dfdaed147716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc6afdc64468b38fbf7c6709ee0183717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d999a98a9b6b87bf05c166f6ae1d42d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb428414e37f42d8e9faaaff650e4fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1903c5d9c05dc555e8ff7cac107693720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b9b141701de16b61059320d8e7e23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b4db274f6899e37be0e7b021177ae722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ea96a544be6419b0bd024324a5ece723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26771ced0256fd703acfff97fb3f0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8098b147cf24a27b97c3e120a3e347725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0891d0d9e6687decc90a28d9304d1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b179b1b431607541a363b3ead61bf2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27717604fb20b7959a77b6d1cc1465a1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe50d322193b677d749b644660904a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a6fd90ed32539c1d39803d5107a44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053fc57826420de780ce3b4cfdcbd8e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439ebaf02d70f2953920b0bff95de01732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04524298c1eb0196601b1aa5909791c0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739bd3dfe07d046ba9f59fe7cd07c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677055880dec2166cca3aebe35bee8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634592e2d39ea5534827f22551cb11f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8fa9dfdf9d46eb888bc25c634849e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ea85c925f9e9d5bc0706fee529e1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee9064d2251303d90680a08fa8b5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a171a7381da457a896395a7bbafda4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ca3280b6cdc101c68b5fc0fd5d4e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a299b57e1270611d0885b89266ca47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0df9d0a456141350d56b027c28ca5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2403f5ca073fbf5832b442f08241a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fdcd16bc8dc6b4cc8f2f3693628f87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff7da4f9318097c819e24c4815ea2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cb30917606fee7cf66e9cb5d428d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7898d80a9cea71c4874309c4f00ab2b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301d8dccd1d002ea70f6304747a5b8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a9ba21a9f756e8f60f855778c8951750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aa5390704ec80c829ff4785c973a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4505dd8aba910f43445a63f8f6c26a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fad61a50e7b6a238f87e599b05ad6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5089fba5905ae5e348148d32883f8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbac8b2a27813c0a05c86547a07caa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0cdef6978c9edafce69d979a138ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e32ccf57839253403a6e7850bc6a3d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f761cbaed09b90de8b31304064adc7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32115d9079c7656db1b9e0371e5e560d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829940bc7897c4c3d1580f9532c94608760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9109e2da86752e3445759b2b290954761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8fa007410a099a72596c527275751762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ad539bece124b5720381a9aa183b6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36546a84d5f1f02a77631a1ff6462414764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a4762179863bbb778bcba7d3a5a4c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65502aa2fcd92d2ff528c46dc22c3e7e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbf1a17898e35d59a81ff0fba91a11767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>