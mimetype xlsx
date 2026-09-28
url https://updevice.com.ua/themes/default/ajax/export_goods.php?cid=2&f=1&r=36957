--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c7b496ce5d368d279fee43d9a84011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab860f1572ce3d46167e3daf747c2d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f685dee145db72b0ce022ab4d2f1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac459a7281baae938ed36cece6b198824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8bec8f7de3454211b3e77f5f05b275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2be8bacca785978fbab4df8fa0c95e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de588d8a7326e0932c49676cd724177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b381a17fc784a0171f0b9effdd6fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c97a23f4c692b33618d6ad50f33b309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd9ff0d822e39591d7c39e70d1a1f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a43b6d4af0c43df7ba44104102ac9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a639a5b1008b3a213494304dd3de912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4260ed4454b4cf8f3c702b807fe9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda3f5b3e69978e5be0762c58bfee0114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c802635931252b7419aff318880d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16761ceeab000eebe25b9e81f3a48a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884c89d41747b457d65ee648861b24117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90c22a07964340dff396d0ca73865b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76c37536b34d104624cf918f12172919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd472a0938d29b6ae156e49da1621320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1cbc43e7463c3d61a2a3bc576937521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10a3f5050b8f76dee674badd3f8bfb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197e652614aed3fc411947f73b5b54523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd70146a8f9bebda58813ead68791a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889e0235f6b7d30e8f50ca3256d57b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e74611485ec0135cc53e95512407a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c84edb01209320785947405ab3be3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdd6f9bdfc6a5c483a3c87289aa22628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70c8fca79a21d195214c51202500b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018535354544aedc39de38ef6072710a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f05e2ddc281eae21013b5dc5e397f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2206b87836a718fe6c91d4f4f34d9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d32bc2439b2f206655bb1371516bfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644e8cf896914c252cbaa3e4582457134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab08b052ac634076984425ce7aaa2ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d354c817f926d9547a60af57c22336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aecd0ca8013598eb46f0cf8b3e8c4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a2721b7fdd92fe0cd357adb26372b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ada93a91ba58bbf5d20f47874c911539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe23ad46fdae95b6c0c7474108f59c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f0d9ec22a0fe9339a91d91e98c7fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094070ae2e21afaa92abfe6199092abf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c00a7c912ea5d828bef570ca725c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5574123f5cea050f5b29c25981e0cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead38753733ad9603db37782f3d547df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e8ec3598f2d893edd57d65bbd748c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3d9c0a9138b3b2cf2cee356017b6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7ab7f95b3bc0b0af4844d6633553248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d495a6b839ff8279bdce58af473e25b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1b87a346c91fef87fb6ab097c8f4250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c869aad3ebc7924c9ac45090b2cdf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60979f871603dd78c86168ce3b1bafbc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34eb4e07b20b743b010a6f63444501e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bd48d072786b21a96a109b97244a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeab166e7dee631482a8eba8e8b7fbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bafe8cba96cae188b5d4e20b7e80656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e20b94f3c2af734e9fc1ef64ebd4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed604f9753cf6cc2bc4bc498198625558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71580bffd8988eb62ce663ac7cdfcf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292d80a415fc42726a232854209b65360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66455c17098d893b43a87c5ca20a0bd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9e454c541318dccbb0830a9df860e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32af78ed41d0d868c0ebeb3e6dd26a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4692889e19c65ef977d3b2737ddcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738396a96237bc8687ae1194a6d85fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf1f28cd43b4acf8800443ad92dd7966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5e73abe28f33ef3631471510e25d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e9f606916177fd8ce9dd304a418fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11451951cc0ee146abfaf9421b1db92169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6411cb0027550fa6ee0a67f8fd411a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269985f547901bac7b5f752eb3bb11f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd3f002c17e93c921bef7fc8a197fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4afa8378bd58f0ec0de108f235c20573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52fd55a21e18871868a9bf02d5e59c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021629c4d02161d8dd65435809fcf6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9a081ac8f4cbda7dadbd7c0686a6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c15efb83a7c428646543c0997f6a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bfdc913fac6238409fd806c35668878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e619e0bae64df2c80236144f0740aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d29090a5989eba31919d05f18cf3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbaf9378fcdd0015b062b8c6bc9cea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18da84ef1a5e3be46931508c3c61cd982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f36c79311f28f29cdbbd154b94b6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1688e0fa942835027aff547aed316c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418871502f4e911a023149355bc2d4c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d6f02a8cdec132a1d69cf818a012e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818a3ad4884f2bb1bef7b6e99b1481687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe0983f2fa4afdb9eef5e83b21701388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42202491790cfea8e67244153282048e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6a7b174c2b8ab0be6735a4484feb790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557243ed99c01267ada9decade1f5b7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ee0ce1465c425e5c779e02d63252592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927d08f977caa33e2bb8f14d3a26eeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57f684ad8d73be132faf09be5d7e7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341556e83fa40e810e7a5bc62f72c1b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc168d4840030427fcca32697f8fad7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8982bf260c68375ca4241bcc47bc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505630ef0ae34698198313fce9d4078598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b25f0c912896d73f681774611362999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcb5de2fcab46aa7a5783a1e667e82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4b9efba75c45b2d77eb042664db5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e6cf2568c724d3f0e34ede89e4503102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0481967c46d7e345ed2a66b8de4c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07472826ff183e964f055aa19096f400104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f0be9754b0513d3306c26b6e024cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dca4a3d81d3e36b8da4aa452cab8e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f74eb4f54a18bb0c10ea7e17cc3d46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b315abfb9f94726f409c4015d0c104108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8581bc095a80cfdfcaf2b78091209a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937c788686a902ad8d6a7b8fc51798c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e51ece0e6d849053cfbd064c28da5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245c65cfb57087fd58da08b48d38968112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1b0be3b0dfbe7792203dfd7c68173113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43c3756acd72bcb02339baac607ca1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec462f3a5f576ace372d41c7cf0e11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90ae691e46c7fe1d9c4556171977c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51960f22d1c2dac4a0730a01e42aea3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372b8136357239961137a135f5adaeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581026f59840862078a38627de0b9bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4e1774772cca86c45724a23fd7245120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568052087aa0e82541c13a5cf32a29e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f7782e727752ff5fc4654ebbef32e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6344f8c67b6a47bfd7ee8a3704c3f1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503f87d6895e667d48371b19d25b90f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23e8d0c34f15cd3f8172de33f17ff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207f931155b8bc478d6408013d0db4d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28cf2ca906ec62bde7068e8d3680aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00baf1ac77804d3c97ec791bfd636fb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc707e04119a73a431e500bc4773c998129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5f6d47ab61ec4474699240b331450130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d27fd25ebb67d523ef87b09c9bbbb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d280a4d37f6e948fb28eb89941425f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41077be05449f4383b22c7312befb25b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc0c18a9056a5c9a2e25f5f254e66c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5af129b029a2c7da62c7be8a696e22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeae4cf3ad7b6e735762670c91acc64136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3620667efc0a246a8fd7969e9af4ac6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815d2e8a058b1c9a806f102e0fcc8b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a6c7aa65798e81d67690e1f1f444b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d084c39c35b129c8ab157c7b673fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dd280d56953c45e7db52fa054e952141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095843c51b57a08d0389dc9c7e6d1695142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5479a7cea169eec5ca5931bc822a70143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1468968a29b15e53b06010ae3b5e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a44c99aae59b5d35ff4e05e1023768145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861bd0fcd2e58fb7f511d4f80ee6a29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a70492c7decfcbc4fd02f9dd8789ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19576a8ebbe5abf590fed1bfdcc24d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76a8c5345b7a97690e1f280d49627d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d6b181973c9b1cbf6532c92b1021a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92668f0739999cd9c1c23915d73f514151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1542696f93ff34b6074ccab1dae250c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b043b2621996898f9d009a151f40e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff56ca197c3d41978d79e52fccd5a30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329b54d750b44d3dfff18750c50fc2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e27234e14e4e63488e464805229711156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c351d6c22734fa1ed13036b13659fd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e699c003b222c9c56d7bbc893d21eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8a8d4b34e01e3ad726462fffd4a4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da949b21a37c00999a802e82b96016160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a281c9d20145c8091ab09bd65602f50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab04b0b1bc4ae90480684106a8358fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f0dbf6444fd0d9661a6b4911f8f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff71f22f584fe1a70ceed62a15d8556164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b280d5c6792b868c9b6675014f0d768165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18f641d4902bf5c7d067674ae8579d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6f0a1027000d0385bda991dd3aaab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e435863df537e204f2348b556c46d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f27cf26c4b3c3545ff1f4b805b423a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22cd8ca190b66fc61d52059293d05a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f751f8265ec606037ea5bacba5a603171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c3444d47c3366238fb0687d4ba3da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93c849e7be6064c8cc8b1d4ef93f62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfb103120e7c91519fbfd091954c9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428a4b20b06d71a8e8e88f72b8b0539175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939043c7720b8114d907670305b84ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ee85273b5849f11a976d4ca79e5a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40aadbb77bd9a16d0b70339bcf0637178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d277676af723ab80164f483527dd9c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9542339e1541375e26c8457b59b3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52bff4603dba46044595e7a8b6ee63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a5a113d62e7c4eb80f2af5bc72663182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5310eafcc30b9d1ac9d89640026ab2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf0977025fb412027ca99df304326b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203e4517a87938d8f22b726441c51eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46c96293a387838391ad94cdcc0e73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b425785043b61d107cd1c812c76b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b583d0199901ad754d2ad9f8b081d1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc37479b4e991b88c607bf57d9fc75f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4994776c7411a8f61dfd6c14317ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87e718f14e85f5a13ae8f17d5c1df6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6272807f41c1eaa666b75ddf48ed71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f13d8e3b24ffec19eaf76a7222d51c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ae299f81d58a07af24da0f35aaf16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb45e71e3bd2da02efe5ae2c9800f8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf75973be75a990caeb83e7595f7d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf544c25c0ce3272bd04071080061197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713f12727221dad6dfe96d624b20d23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef7e6c4bd7a815cd45ab857a21c840199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de21c259b95358b6a5e5f3ba42d213200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b65ba1c0519877c5154dd2e76bcdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f66e1604bcccbd157052ed3edfad22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ad86c58560fd72b8213c1da9af6f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebe50fba3d4eb8d4b81e6cae68d2b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dad8c7ffe1154d7a2491f4a0c27a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38272b062b61ca1cb28d03881d55f3d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5166795045db826a29852b6d806d2d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fefc95ee506062984ddb038fea253208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c105518f9348b7b1d8bd0ab47b90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f737ac8a4e46c9398e1c151a20075210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95f61f275f1df8a33c07a00673377e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fbb5fc238cdd5ca022974c4814ee4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c4306920628fc035382c03dabc623213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c577059231876942f9c77689c244bcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa780fbc12dd1f85ed8b81e7811403215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52208d1631c92b10d3683d6fa9ccd053216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b792be27d4fada5fdfcc385ebcc7982217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb19c45bcdf316733bf048a23048d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77695b99182587d29ae254b9b52625219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf7d78a263aebe6f2afe1c8a93a38a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7471f526d7ad684213167e543aa2919221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2262200a7b90e115105d6dc073ba2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7000d8871a3b0b8a15da1f40d12a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c628024d527b6cfaea6f01b99470c87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50cc4cba693bd1a613b092511cfeaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5e3650a5231524a1764e8209bbb74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda3e6d07d0927a27ac9b2725ee94d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d91d25c4814372405bf1aaa7ea2fdd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167b80dcf1c67af338cc530b1ec82d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a4e19e1a6bdcfcb495c27ebd2159f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0b6b6253f15d8dc2350f05fb79387231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e9a48ac6d1e1b1632751436a72eb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d127c287661c6429497eebc14501a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a4f5d1a0feb6bad47c213ad45bc4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b66267225f8d9683c4a151e31bfae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb835aa2c769c2994c743ecb7070f5e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ac4f71a42d527c75d2d1de1567e37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa9f10c5f8adc79fc80b0754118bb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1495b3e787acd83eeee50b00ae39388239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568212eab6cddaae5c92e75433fde456240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ede3c3c8994c19120e7aa9abc72fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e1eea8157b778e86154013f9c489b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a0d6e1e445c5e3659126f18419e2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a9399ac312047ba8123f44e4f3d02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd54ed315352e531d090da7347ce689245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be0cb6492e677942693bad6dcfde1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1126db1a89a77e3190147ab41eed64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86eb5b9a6934879e83330cf196eec7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6847d0876e88f0d6942dc6be99440249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3a67225f4501b14d29c25dad28da9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d261cf7f3a5448055f6981c7cd3b19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500998a383dd2957352c6c89464d928252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a459fdd2c42f068f435c585095549a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a64eea0504d447faf6f26132b844254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313b2f353aaa4010b8b2b6696474d77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504118044ab2be2109a7112cc144f54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d7996821b25951e44e43c221c70fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c265f89dd6e1f2f22fda976f6abb57f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d88fba0ef5fe83ecdd9580a1ab161259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5460e9959df95ba8ce6fd90eb4198ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cd397272559e31ed53116c1ac7606261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71225c815c4862849032caf6ca8669bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe0956444682ce19d25c6c94fe8e42263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121f3b1155e7138bdb62d9bd63eaef4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c184a75d69dab1ae45ddc80d41b99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3d62e617db46f0dda001c2cb8db27266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699e2bfa1bba5ce2345f19278c538ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d4532b15b97aaa29b95d04dfab9eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d307b0984ba4be9a2846b1a97bcac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b16a4826063b1188f3bef187d4754270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183372ea3d253b3322e2429cbdb441f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975c83eaa5b20a8d71fa23ae6be5c39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f414f4bd94c088584f6bc4a7a3ca40273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae2ea5e5bd37bca0d8206f4870fcc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf688730f9832ac986e4be4c3edc52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0fec3208cf1227b03e5e5d2cbfa44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ce3bee7f9d1826b65dc4fa8e7536f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add4dc7c89b65e12492717a608e9a41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079509fc0918c17e4bad53ae314cb60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabc9287843024d4d919f5254ba63ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c1036546bc0ae7a309532f6da47d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107150d7a6bcb5bc6829334be3c48756282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323662b50e4845c5987786e834b7baf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5119517a3f567e145a0d91472ea9a60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353d011c3d2ee78e3352d5a9261d27f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532b1761174aafa6c8405d9b1806eed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f31455af44fb032adb2c44c605bf6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01150a606a05ffe8fa829a3ed81204288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18dc4780cf05b3ab8b374b0b67ba0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146eca8dee38cb23dc890ccc9465232290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ffd51a29d8f59cd7418f3480c1279291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0559181ab609a5e174ca6ba7ec9089f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70b95f6723ac2667555e0013bc33b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525c39e9e19934067ff541b14823fc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6b15a084a80f81453cb52fd4fb567295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85066060b1e49c1b8a9ef269d8bf3fa2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b192ce0a8832f1f37b963319ea273c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f236fcbac6697e25942e640616406a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8a2e6f43f559f2a78d8ffdf721b50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2dc28e0510714d86d7f2711c5721a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed7a60152f686722915b8b58199d73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88527405842d4562bfa8087d8ebb86ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278a17413a1c285628423ec584525f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4642efcd2f0a419b43b39073c8ba2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d281ed8604b25cd78768529651dc3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8b860ae6b9ffc78914a1b8a4fbc2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eae6d21e58ae4cac653e63b4be2ec3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ace18ee696b145ecb66b254bdbe70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ec0460c34797b62558364ab58a44d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569a200fef267ae4f3db0cd852c9e49310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6578b79dc0304c96c1bdafb7b78ae0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f5fc5fa07b22953938905cbd95ea9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b360e7c9fdbe3d1adbd96290c698478313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0605a4c0432dbb18d19f3194e46f7a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394510c7b677f4f14dec1963eeb928d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9299dcf1c2a821411459cb6aa004e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee409cbcce6a7f88dba81f8b26b033317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8609fdf90827cee25f4b50b935f8df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e749bf71eaff1edaa4bf700c3be40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90043b01ef81c4085fcc19c5ed2c0bca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f87fb13fd2c0aedc8ad3dae4be048f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0158e77a94414e3abb7dff7adbc7516322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dafba589f4b50cbf601e686fa7b803323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f2de0cc6c55e3efee6445568a8492324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc1800d944fdf5e0a8b012ff8da0e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5696214b7394e6459c221746f5231d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea930e66b17676fa9ea7f1206aedc25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf792dd1752a55fa944ea2a2067a90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edaf784d309ea7d5fce4a94e4b0f4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337b51295f7c0a529a89e95b33d6a36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf346d7e07b1565fdf153452a22cec6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe23c4e1d09dcfc1d827bb5959b915332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b7b046f7cc829163bfbb85a588540333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc671c1498671f27ed35a2bbcc8a9986334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc20722f6b2c3322ad85d3446b3790335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd8d4950d378b1db808a2d5d384e5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99336f5e1c2bb4ee259393c091804b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2d024f1c7b00a400606e59e52ac99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6612e9e439543b8db5e6f86d392732339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fdf8df2288ff79b12e295d2503344340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cf1b882142d28c7028d362f722a2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee78c62ad0f0e079ee82eddebc6ec7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00a3dbed107c35ef94adf1b1ad0223343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818705c6aa2db2fafeef068d6bbf1a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17423347f74d8138653e83edd37ae0c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520ab55d86d52e752f1bb2c5775eb6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d6934e5448feedbf6ebb9636b6c75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5c1e7e008ece855e35497dfd045e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a226ce5b451a85c47eeffddd4aca042349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fad93f8fe748814dc83aaf4b1fd16350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aacd65f5256aeb2903a0ca2e00cd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a7570ed3f7ac6f6ae8268c647822e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7ed23c756da49930c5c32b877eff9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2b704d847f07ef274d0300b2373e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6c21d5ea357906d7ddf3604aec148355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22279b8d2d0a5eea7d38040bc4c06c65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026ea48e44be5b671bdbd85150a2f69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13149a7caf019144aae3c5b3c4bf82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4845643e29dda58d0b5b6fff92afd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b91f61df6f3e5183e8a209ec06bb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f7e7a2be52faae78e1037b3812f98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f744657fd4951f8c8d8d21bea0e11f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29970a2f2681f3dc35116109a673a79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5949676b9e1c2f1ac34ee0ae774cad1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf72f532b9facca411d5214d79ac0a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883065ef8b211dcf5feba620308d2620366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5478b009fd9be66f1dca3d1441ff51367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3c253e572a5f9284549470142c45d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7143e1fab21ff1f8c87d8ba81d420e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276414dbd433a5cfd4519e57fad61a83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedf19ece52e7a23c442e4d3d43bd62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6c789515ac63c2db7293a3e4c9406372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f93c62aee62997756685ee14f1ad21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6caa0de705959299870c45f678c07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c49ea446193e6a1ba9cf9ccaa9852375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189978126354eedf61375b8d8e0d9550376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6967df5f27338684b182db853188522377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2edc96a8116f0e47550cd5d71f5c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b05248ecb152012ad7fa8b9a6b762379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6acd2646c87461f70fcbd41bd9a01e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb82c9fd7aa3d111fb5350b2512ebde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877377ff11e00ae092e245d502644c22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6d18f40d3a3a131ef8c4cc0550ed8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16119f646093a200d49c66f483fbe4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258fad3316b6e3dc7433c09e369a00d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c49cfcc78c8e25f97600963cce989386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a285634908603077d965ebc4901e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716e2fb74191f022a02a9b80c1a8f82388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fd3cef3fbfb405ed976a92f39905f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289c416bf8ea2edb935b4f69f31db01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f573b77c3dbf764f79d76ff15efe9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97d1a6f26a59e7526e40177827d59e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448ad5b4cd9eaa7ade65f70d558048a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdee7fa91b61bf61337a6cd143268394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c1f0247a29434a6fd8a9aa2241e6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec01faaa6f3812e7bf41daebb3fba7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f909063edb4d2b5bdd43e0b10d5c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94d282ffeb9184b6b7a7733e1527c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ee5459fa3c1712a2a87a6062fe61a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4b9aa31ddd6a0917b185cc4324249400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba944e93c41fc2e9746e26568202baf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f97e573cac4c362d3c501e21bc7583402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeef1eb51a9556894b55ddda5b50429403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2bb7f611665d46e4ebe4cdc08c630404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b217649990bdecef0ce1d543a0ea12b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05b8f05a30c70f310cf1d2ea966cc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c0cc8e0037cdf7967a0eb286fcc72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174d5bd20f44562f6d7083903d4617d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129511102c44dc44836f41420e89848409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0281785e63cbc945b081b9a0273f0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb85f220faf1ba7629aa477b2608ec7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba1512639df6fb6aba85699d7f2c1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fd923042a26fe221bbe996508f7b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f060731cabe2259a8ec2c9701db60ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5da9348e400e54dcbcb4f145d18a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389dffc4eecc837d667a3c2348d4270416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f61e8e78b6d286c108c8c8e98ba21417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe8402253e00c6b21c0bb73e26b00a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e794667ecd12eb26126d199cec235ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b852bd092d7406de4fc82099f99a21a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7addd1cb222dd30869442105d99d35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56b38294978b57fd29de2324761672422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4ffbe0c2597a9eb03715695dd7608423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01232167a4f856ae2d81f70c1a49b0c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243c569b9a6fd58cd3e48191afd22cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e77ebde2f70c026b5daeeb54f1ba49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb069f7ed103d4c2057f33a84109e7c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7479bf7e17940c25682ea86acc8809428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710360a660db98e5979ee7981aace645429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826c283d62c1524e1f86a460b35b428430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158c568b7d608f4f0b6c5a8140f6e34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15964654286d1cde3876c41789b4bd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128cb66f8984e9e447200bad503d75c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df7685d0fa5f235de8e4ffd4d65109434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d040ac47a1e8688d2eb6cdd22f12bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d614d137c9de96f56e8c8cb4e7143436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b6e5ecb1da8276d79c349f6bc1c24437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad07ba1f721b42693f0c0d9b6109e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065d5b5c9682760afdb6f0ef4274508439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdabb5fdf1a1419220f1a71448425dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b9d4dfd178c9a32da48bd7637a3c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f32c2ead098f8b6648a1d7626128c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52066c043560e50aa26b747e5928e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414770eebea2e449506d788f89a14b8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e83976fe2d2156b5465ee2707d07ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828c11b9d8a552577b4de44e61f6770446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30603502849e560eb1720998c23b2065447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a63467b524907102e06db54df3a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c40cac43ecfd483c0fad26ae07940f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63cd51f65b57c4fec1ecf2c8b21069450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a74f307d42cb22c8180d6328fd003451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823049e2a63e145cc113b7eb35278a12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a321fec216da416121e1df94599cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1e283f9876e89fdde9e54b750f89f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e58e3ace4abf0fd095685a99d35ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a244415143b7610e0666c971f326e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4890c665f147f574b46ebee382f1635457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb73fa3ca13d21587453769d8395fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27adeeb9bfe77dde32068e19f9e09c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97db3524de48e3fca95acb92121537460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad233d6e432476d74752af8e1013838461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a2d4353d77af754d2dfff40da8ee5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4fa44056335cb486fd41867c6eb4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2bbd204b5e98e97dcb8691ebe661b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f559903218dde145844274ba65603465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64b94c47ccb4c0e008336f266ed7b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306eb02939c27738a9db5231fbad7dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfabb0fb75fce025d483d364341c74b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709db2ea2b9a26512116e3999c50999469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1850aa85613f6bf0cdba825b8e0eef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42c70d92a04c7c5fa9103b0ffeb2d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8347a47e2f6c4eeb48bac97dab35c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e10f32f4c8ee9764f21957cce6a6a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a194410f5d36898c4940ef17e1e31a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d490622f51906f53251165554a46a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c6d42a312fc88516207d21279ce9c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05735ba9ac783d00c46712bf1df1a5fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fe925e9ea48c9bcec6e5238b428fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be974709bcff02fe86323fa32fa82acd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d71ebd65f5555a5ff1d0c876a5503480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2d545cf7a326d318cdaaa10d11019481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06846ed0434cf95f238080f4e7619d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c477dfdec145e34fe5c3f083aed5b21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412215e1b1f329b2cba707e03703b57a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a27cd689797de009a8889b3638a46485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d0ce37c1dcefd5dbc71f5c7a8b02e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007eebf6bef306067c73e33cbd58f46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d227e7f6257cc58f05c4da35c1ae2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3823625eb2fe00a4b7342a0f349ae1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceecfc23f9c660bcc112f733c0025c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844322316c3d16a2e30a03d203ea0bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed111c8ed62521984aca9a84e1910f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60e273622d8593578cef018f1db3db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f267b77bb164f775e2be5bd2099ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1df13db418f08596d605763ec12f03495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833373554d3c95961ed13fe389a9f7a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca764e721532fe56e70f4737bc1a63bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabda784266e81810884757a2ccdfec3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d9dcd6e8c5fccac03f1975c05877b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff81c6106564e4347502793f25cf47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49cd51267aaedd15c3ee4036c21fe9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5947206e41d9dc57417d89b92c458502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160e8b3915bb91f56acc46934dc9afb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eed34844d593119c82c4985b9f3e53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0295ecba0a9917657381033992b1dbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b70f8150e7b4d612bce51d63d4db4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28bdcd05180d15a404251330eafadf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1e1ff82d325a8aa22701dc6c3ab5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ceefde3e6a5d7527a8bcbd6f4faa6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2525a64882d186e81d4c5f53a16b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9da870e9e157e6761c31116d86498511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b252a98d1a5636c99d31454bf0adbf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d9f81d3fb4a3b05a8e5afc17493bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9a9cd4313f1f6a9091b755eacc3f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04597252de9bbc3ca726d5f011d22aa1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2f78f6bbbf10d84268db5aa5b2bcb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ddd8bc60c95a9be8d3ddae7c32953517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e012f2acda1b584ae85727e91dbadb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1c6ee8d49e29c23edf0b336e82804519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6938630a97a43e2603a0583b0296d94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07f4268218d5be0acabcb84c4a9e6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd61a4b85944a0a71867f2dcdf0fdfc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadc3e33da48b4bf850fd77a6247a91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45c28f8bc271ab8db82d61fd48e571524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95622c7fef13742fb65bd878f3c358bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c1d4ceb9272879e85307a855a920f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1746684eab378638e6b859c0d0610527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037df463da360ee7d4b2a9ffe706be3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c8733fc76950786c5c9362ad0c2d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7d11cbbd8e0a133464790c07222fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efe3996d516047db3267668590b61a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7825281f5689efc47b8928d440b1e40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e1f4e1a53c01fa336ec51b51b4f88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851a14421bfbfbcee9f42883d3bc240534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bddaf664d836d4684c4ac54767e90535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0283406a59ca82929204e2b694789536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462c2560d66d3ec4a473ca2530d313e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd80d48aeff5a046fffa85c71a6356c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2d1e953180a4895f8bd626f0ad53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85166a2580c41c3486a9c7f5e1d40f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90731e80574f08d03d7b8d6daf402c8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723d9367d9df871bc24a5af291ed8f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bb9acba5fc7c3fd9ecc6f0898decc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfa717fff1fc946a57faf016d519d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0611b000ae8c04eea1f10bd86295416545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd5a6607ea7b5fcc02335a0e2e2cd3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd2b03b34c38f0cee79b2a08ffce2c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787917a401c1f9f958191e8bf7f1b9c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd194b2b9bde9bc2600706fd8f1035549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455889f47aafcacdc669e1417563940550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36038c0bdd24cae88a1c7a644fe81429551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27a32d538b5d70bcfc671e45ca2f6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa531eb3ee510126f6887c6b8a311e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083d60e05de4e22e3883101311a9a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169779ecbb1da302df553c9f002c25ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b0e52163ce508715cf3f0ec7acab3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e975ba35843954225d1220352e85a51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dc4119fe4bee95fd56b17dc677c5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d92101deca5c77678878269650484559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b064a7a8a0bce636ffc6c5af94d86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bec7cc2287e6b9d630b0bb070eca7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d26d3650875606f4906a59b6961d2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38ab72ecd34a68c250fb67366f0f7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e5b84677ee36284d2b3e5d6507e1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522c43f934b301a09a691b912409321565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e49ab78de6fc760bea340c9a678964566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cf5137881d442d997e23d6260fb64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634a73dc648bec89c76d53f8d91e3a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69361711d515cd5cc311091bc690bb02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122593c8c009d449ac2505009209ee1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b613fa9f40ebbd836454f6b095dc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420f1141f877b217f797eb0bb6873f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67b17cd2f88df2c164c07d6c43fcd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb804b5a94af9aa7a31eeee23b001d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad4a5ac98dffba2fd3cc8b65996ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e7e73e2eabf1a0f0a8f8923c649e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34400a7f8f6ba1eb91e93457f3ab2cb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee261ba83e9d7b79f77df3cccb255da8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f70bd66229cebcfa6984ad5500be6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233f182f477e1a0b214ea9de8d3f602580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b256c6606632bf1829746fe830e7d37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dd8d0a62e935fa36def1bc9a2b959582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae466cab18745c6bbbdadc19aa9f41fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32619766d21513c875236a10f4b66f96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd646e74fe2e72039d2222b8dca31e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c167e1fe96b03b9b04a5cdc99450a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d859d52ceb2b3fd8afb494b2b0bf72b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0e11a37b53f580918cef198e6d125588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08898fa1296dfc00ebd407480a2fd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2935acd0198f8bac68ab748c2a43c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926834cb2b0470557765e7379d9d5b55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f6158931c68eb4d2d20f80e87c38d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4998320bccda5496ba6b989d19a8552593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb06c9866eb671eb5f87c1e8477690594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0db79b243b959f6cb118289018525595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75eead68f415594abf4edf4b031acfd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab74bea7294f00a02ceb67c33304f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c70c51b8d60f0d8c337b02aab71eb2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502cc42228de1b9b0f9a2af09af3807599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce16c8c4c607e0108ad8a4a2afb4d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190460199502f002356b6880ae69b34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a074fe636dc82943e663ff0ee209ce3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e21deb87a55a98f6b26bb23f4dfcef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f19e1460a33b4c0b4d004d88cd3c3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c22ade6d5357ec379377c10f45995605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a013952a15220bf8d1a64b25d5730b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62036c1eecae7662a2a10e474098c5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28adcc09b52135505c89184c624ac5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafe41222e1763b6f122580a2deb5ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf5b493d4905d9d757085b752b0c46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4dd86c1d97bf082b85b31d244ee1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddff7e537fd624efe56b5243e38230d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2230ed252addd1559fc4cea57a5b3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632a932f4f3c290992cf57b4b66314d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d3dbc09521d5720fa194b6f98ac5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc046edd76f95204902c9c7582cf94f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38560b61a903e01e82dab234917444c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec9b3ce98aa7b061603caab1511203618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52324c494afe1a4f146a62a819c74aed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b287879a98d627d890a27cfbd963f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874b668331e93d59e246ac04999a7d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f5e16844709ec710a51f7670d434d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4c4b5ee1b8f827c8c6889cf0851c9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b92c9e60a5904f029e18f5267eabcc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfdd6431c6123a0aa16406b45f3b30625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b31102c3ba69d6b76944ea99f5149626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f45dd9cb1317f93e3d1465b1d96e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082040bd54bac935482c2cb330d8ecd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036455da0a92565b79fa869880a80348629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9644826bd4764fb0c2f78bcfa454f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0f975d0d359fc0917b64f179f3d58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d02176cc420548f1dbb03977832a9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47e9b12f282acae173185da9ca6528633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02595d94d525af363baf5915b2c8ed0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f089e17d69060a38d232d6c62fd5ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4372278c0b8cc75aca078d8730d831a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f4f9d768d2578a0880d0359dc568a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162db877b5f870940fbfaf234c12292638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5082900519f9d269503b2089acaa4cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f0cae887c171b546a85b51014df7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef6fdb1bfad2c064a2ef9bc97b7180641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73407084744442702fff4c26833f4b7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624953bd554b672794d473c5b6ab32c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69812133b9760c24f8bad495f84cb819644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f5c6f09a766d5d6142f8c854854fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdbbce7e70f162e44d46b78c15444b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec3095c41d9e369c644b4cd7e3a438647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad13bb9b9a4bd92e10de85ccf074c32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763e448f701e89021ee335adbffac7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ef59a14c2a416e02da45bc37f5c91650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef41d17a76a63f7b47de54783e7df15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e2fd10200d74b2f5497ec650c1d98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f58b224fc63455eeb6c04c237d01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc09e9fddf362531b881aafb17e9313654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782e16f2c1826bf30be9ae1bd29e7bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80337b9f77a4dba8e2166046b2abc8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5766a60b9f59ae33a4d6e2fe34271657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e803b37889e242c252ac1e2815b6c07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baf585e9a919afea8968174755c537659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc163b2cb45bcdbf6a1b1e94f37e891660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594508e832b4c857e57f46af1d5704cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d1d95fff17978489ab4f4c009d70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a9610564141aa8aa8c2997f36422c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157ff10a4efb9c1e82dbb6f210e28ea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9246a3283776b3211b71f97698578665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07e08152fc55a30e28a4290f91d45d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5283aab496996b60af940948303639667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c358c9e1956e375613babc145b5f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f22543c911278cf0b7757988138182669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268fefb1f1e5daaf6925e2202067c6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24477ead6f085a22f496db9e6f5ad1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f952fe8fa89b5c70d94c66ed3c366672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65792074584e7abb7e9d2a5bfc25728673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263ad8bc09ecba44261a6ec84580e4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5acd5d07c72fd2aa1b3f22236296e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84299a35972a972ee0d297a7768e50f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ca17afa91b989dd4622450df36e7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cea42cb66000b8146b000dc4f98fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c36252b704d222b2e0e645ea66ba52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45fad2751a6466424701e30fc5e4a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3784e392e41d1a1d36096ae91cd48c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e7e00309401b1df3839123cbaa236682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399d6cf0c6d42ceb2f8a9efe9737a30683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6481380a3e5a6b7971d80e3eeb3328f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5094304e9df21ca7313b09f0f74bb6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d130e83a6f90936ad316619f5026d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf099ecb9476dc086fa9078adee228b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc7481b23e500ccc580a783a521a41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85655b518e568b14747462de5206688689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ed40bbef5eb8b6078a7a57cdcb6f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20d0c146fef8cc88ade34f44309b89691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ab9d21461b743622e766f4d92f629692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0aa05d0726ffe1478e5033d30294b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949bf6f534b11195bd1ece1491a5f56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50be9a81fc1d9448d26e62da1376c16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ac48600d1469d11725c8b58883d05696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19f13a9e7239de62fdde43c47621d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7857b7ccc4cdfb05c33a1bd368a5e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e553db90a10a7cc364b27c4954938699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ac994f32a11dcb5c2b629d9b69c3e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451f1b6a388c685079101169155dd02701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cf7ce74405a8d6d661a3473f1832a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b453be7d71f655f0acb865fb74529f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8a5ae32bd5140f55fa41e28e4be34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f99d7e26de8048c23303f8f62fcf05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae4a245634936ab840f36dbde466a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee82bb18d32ccb0da974becc13630c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d7ca833ed6e8c9df7bbd92c19354f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a144dd5485d295990ff4fd05a99dc6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c4f5e01976bac3629707ac18a63e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441b9cc9f75ba76ad0aef58d7821044711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1632d05af057aa833eee177197299712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee95ce00bc29763b1b00e6e8e25df5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099560b38e7414955ede0b2de722ce05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d2918bbbf5f6ad0a6efbf97a423f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f958df70509ef19b4ec89554b4d90b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2a3f5c5a5a38ba12b1031ad7a5c27717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7f663f9a6cfba90564a238b111bd9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca8405ef012aa4d7830b89afed8e89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53c1b34d37e2748856aa224a0ec939720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5e896045a3c0f53d105b422b90f5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f890a56717b80103eef0596a2a356e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9abf8053928546bb4e844944acf2bb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f2d7e0214de207b7cd52a0f58d218724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81e40907acf986881f92c6bd43e044725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab059e3a383dcb03a25965f42a8d8c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585b54a4ea94d49ed1804d653ba774d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae306986df7946822178e69a850005728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64b9ddadead61fee606cf1255d1d22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf8c66439806d8bf739e4c31251b3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9d2c6fea379708a2babc21854b6be731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabfef6d31b557f865ec4bf3eff1e30732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f59d886311c726b0ad405603afc94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31865808e54a9d1f47de18d4df9c5e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d61d5f689415c4b3ba20e57f4ab6ad735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3151175403c7df79c0a5f16b935048736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517270e6f367664972bfa60f15a002e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285d5d6e5f847ebdd845718f47a31a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdfe01c9b5cc58c8a7eda27edba2a5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c33d239d5aa51e44f4c4b2175ef40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5b1f4130f0316753e1c534b1d12d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee83c4d790a95615a8f1673f1df0d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1fefc7b01724e42357444a4906a10743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bb334b33dc39fb2e78f96671ffccc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c671e270c16e2b334361f87c70dcd54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cde4305b20d8125ce302fb4fed59b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591e0e0a0bf05555bce9c7de25334d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bdadb8b01819e13a0a16a73da79ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844052c352192c96f84d10a270737a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb4b62d805bae8d9983f8359470888750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544b780e82b3dd1a7155e1313c45fd5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df099377bf95bd96734d0166063cf9cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e6e7ef143d89cf0ef8b83e09eec25753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48967cdfb71a11f350e03785cb605084754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49ba3060259ba7e38c83f0f991b18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb79475c93d3e11c9ca1bdcdaff9ba1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55035ed155e6f4974304d4e5127b702b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9d73bec2a0ae696679dcef8ec6e00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57c8f3598e6a103d34be30b7a0ef2f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166e6854f0cf4e694dc17f92539ec30760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423544655c542e14db40d2688b5fcf1c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ab67c4dbc67f3a8f1c143be1aa798762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed2ecb82a53c687e51079b7de0e2ae763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc845d11346441534b60600f408afd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b784f8d5016452af8e1b3b8451bfd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd90579309a1041fb593e294d2616e4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f93270714646d9ac4fbe99b251d70b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385805d22c27b8fb5bae05779d7b5e6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd2f9bae647674d00e53a0fd4104cc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979f3bcaf7260b316e50f8d83f78a01770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84e71e31b90b63054e5f948c341a71771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a15a3353fd521f44a5c648a3dea8c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15688cc574b2abde01cc0f61be1e9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fc8394abe63c8c9df8f5f9134e33d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719b2f58f9409dc2bb95d4e42ddc93f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e595e262d29aeb56e09b162efdaf8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c17a5db4ca9dd8c295e616ddbbd477777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c214dfed4aed16196c8b6ccc39db6721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414e67017f61b21991b1a08c20fcc772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9745af4bab06beee2e727a213999e0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014bf5737f853eeabd5466252a338954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023e57cee30551ec828388d6cd86fca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33e5f0440e5ba0f7d7ba9a2c75af276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07617b0bc703cd62af1673b85ebde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e804234e5b72447a2dadb5a25d6d1d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742024e4a27ef935e7771979a268fb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3160f96c790d6e2121dc1ddd214c63710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebc7ac120b4778bcb3de82f434de3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e590759fab1d09457272b68f3579012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de714eac1e4bd0de28c15fbd1d845113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cec2eb3318b6e125dbdf22664590b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363212d68c17b89967475be098ec4e8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1ed6740a2217f83bab52959ee170616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481eda9b93633988633d789893665617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89e4c9749ac9085a2cdd5d2bca02d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7c545de149e27ca82f5e5e0b696ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a16e80ecbdb83fe276bf79d309e5b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc3972d4ee8cccec5ef1d10953daf521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56655b845d3b853851efc58c29d5ff5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77821ce04c273447c5c3d75ea81df023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80a16153a492b1f2f647680443895924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aad084e312f09a03c766bd6510e4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f33143b1a614afb687d14965d24e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c5532b154c37b7d7c2487565cddd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a705ce904015b51d55dde50e80d5f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8d332196e9d502452061286f9a52129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38facce2bbff1626e5a1ae365ca827e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2172c5e67c98f537d003e8715f03531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12a700e1e7404b5f6c034cb9fbb15e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26829e7e850153124f729a4e2bce70cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ce4853a80230b489ddb2f5cb6f85e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c18d8328fb9c2a93dc357d02082e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce01b23fc68eb30e88ee5065a50d3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ca5361b36464c6c7eaa4828d42ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f26ba0f64482671e641336d4d2ebc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca349b28a8ae400bcdd53444012c1fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576108843d83bfa10ccf30fcdd9637e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbce14af553bb0c0a6f90de01f10bf041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef599d9026e99fa1141c19027165b55f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fff29cadfa67d039b37f219cfb8b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e58df261a26835dd2c0fedf20b0b1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d58574b93d372590664fd1b6eb21a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5c8fef2453aacf5bd2fe053b8afa946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abced94f160406cd3f885c65830cb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d361aee9ef2dd892fbe4e4354a4bde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1205f8cedddf99bdf857112064764c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4800522a7070d66f7428bef708837ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53df7aabf018cac1d2229edd7d0c8fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e87dffb28478a74c49bfc40563b8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a17d92ebea290a276ef09608f5cdd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b806581a4f84e144e9eadcd2b7c2d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d5c72bab6e752f8d4b9fa8966cbb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a199c400c576b9b1d8cccd7b9e4b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40079c65c757d416404049165b209a7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2c92dbca384a94dd96aeb1c636c2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fcc22a4da91c6b03b7d8674a8f43159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9f4288f5cd4826fc711fe0f12991460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61ae5c7da175cbc3b59360778026f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a60e6360e8e1941e9aa6a5e3a366862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2efb09cebbcfba688861ccfef512e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373a766ed4ef8f27266f00d1a6edf5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999f2c9060a2d4b138c21ee2d0c63a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4a7873ef257bad593e45bd7c2bb2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac534bd9adf2f8fb231fb48f9a9b4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f00adaaecd40c6fc8f3063f4ae157b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6712dd8968eaa083d3853df2526aaf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a410157d1997410aaf6a9be043e6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291ed47faa580b6ad7c5c6903b595b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e37efca21442389a2e113d5f467fa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712d745ae7c0335122d4fb6f6a492a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbc2d92ff0593ebaa780199ebb8b4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477411c24da16b0cc337ba726d5725c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51621034ee3ed7bffb0a741a9c91074f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63f89bf1a8c480d8f90c04c53413cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981097ababdfcc140483fdafe988c6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d9f8a2c3e9e0b3dd57cd2c815cd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ae2761b5b8335edf6d1a2fa121de480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed9ba32ebb99d3d7becd611b5d5c6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161b6d8e0d5a1e2f305fcc013cb829982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d48d4730239ef7df599ef0d3141683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8545a1571bcfb36e12adf98a5ca21384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1148c425cb96504fee7ce7a8f4584e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1785a36f46189151c9da21035fbeb4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918a27b570daccdf4e2ab48642e8e0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c3ee5c0a4fa99665508718a353df088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6c8b8db7151a33a265bc1dbc913b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215a15a06ceb17891a10c17629711d290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccff74622e836ba5287ac664a862c9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b2fc83d2b1020601659c5fa95436d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e1983c47c904bba7b8b954e21ab7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e7fe6172ee51c4de156484ec1f0a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7d7cf9952ca4e85317b074fb69fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b216e3a9ac44bfa5609eb9baa8e27196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47d03f789a9e0fadf9f68303303e6d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8a66b9f02a232dc0c0b0ddec2aacf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc24810808f8349b2e50bf1ad57a4e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba0c7ca78953f6e3568722b22a8496100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97166edab8c4d628ef834b718ee771101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ac62392d2e54f87f92ff507cd289102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3fdc178ea199463638377355ecf8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae77c6aa27715d6ec7f505432365c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe990c46ce1b367dc7799e72008bf9b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b44c8b2bb086eade67ba2b9ef91de8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28f72b83d3620ebfb150d5434cc83e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdad1dd0f218e97bc2835a1e29a30f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbaab503c92c06da622bfbb881581f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8172a0f4e9308ca105612ac436c90b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cad9e14a4a80e1c4f6be30210cbaa6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969119f333c82f521120f9c78bc31e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bf99339394353efe1eccca63b19ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe93791bf452c7f0d002ed04e84838a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198fec97e08054316b906a899e179c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c212d527696cc1e6727738182446071116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3459c36641b6da847116343eae0f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7621339ea9e6c3656696090697f10e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe393d4368ebd671c47b6f00738c5c94119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ba8b1986dd7abbab27543832f8934120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a89fb3e0361491ad0f6900bbd6f957121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a79db3b499943128037cb8708b8f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc5ca7a34e270a9e4854763b54e520123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64ee0df669d9b28b78d0d21a9efadf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2c6cf73b1603a31ac0a2b784539d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96814d6f94797fe5fbe2991f2e9ea8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac065715c9ef7ff48f882512522a1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886aa1e79faa3d3b3052f3954f01dea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b8b8d1d720535edd102d2363ed647129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f29aef37c777bf940253dd893f431130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd40a54a4318c42223e7c0f50eb311131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a8e56d17b6c0a197bcc56a33c0bf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e76895973869c7d4bd56f71c47dfd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99776d3f26f12b6162327316b435859134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335871e24258eb9af3f39948e87ef38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae67009455e2a49a976c78c6524feba136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1e5d7f08abf0d918c482d46831cae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868f311476289333607621f6ece7f9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea7edc56dbc74f2d006d6d303825fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2b90b0da47ee326a0c633bcd870e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad369d00130f5ae66dbd68a3a259e418141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ec0aece1775b144caf96bf73c8310142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f180c8908979f07d05c9d19a9fb16b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c327d98bbdc61469ed3b96c9b46943144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c306b865d806ee4b9fa9a9fecc13e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea7a85bbdd338f6f001bac42d2b22a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9df4da6b7fa0c3d3277f74542287b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdbbd7cefa37628c375f35cc1b3f14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f2e7db882719468ca9fe09f0bb1b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6eeeacdfe4899a155dcb8c40074af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628170d374b4725115eaa860f816229b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50988a34bb38b7e04e393ce3dfaa606152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8564eff139630a95c93a363dcbf742153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd734dece4a1ce4749e08611058527154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a8de1104f73d5fe537eda1f2058f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edbd3cbf54f239bb55dac2bb9dc43b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c2cdc9c96db09d515b662e7bfb76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dfd15c242079fdce1c83dc18be549158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff055ea4e682e73945a58dbc8ba1e71159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63139e761f4192214de2d1b381e348160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a5925af6e001cd7cc32a1b545923d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9580deef9c08fa0433a1573aa521ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572108477706fb082553160adfb7f8eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379fc6a52997a52ef77f37be085564f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8a4bc61287181a9fb31e7d55caa6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5703a9bc1ab12d78240141cb4fc6c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915aef2f7da9e3f9fd13bcbcd939229167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d476bb3f300ec2f484092532b387205168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e131f804ceec759133babe338243ea8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338a255b05814efb3c133b5e703f493170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefd7e8d692ca002298f63e78b5282f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc91fad65b927b5d8e6ffa882076522172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2ea211e3ef3adb15bf3486d681707173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbd94842322239c032838294f07493174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb23162da6c3fafac019c1c0f9b455d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970cb5a844fa94e7ccbfe58a7c84d6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8db11dc65f2a7ca5cf0f9774deef7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0d30052fbe23c46b053cdfd906a2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bbaf946328b6d3c5a9273aaa7676c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e185ea5ebecd09bfdc1129139312a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfee274952c84f7602111bd24770098181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ba2ae5fb88231517e74c118fc06dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0170dcdcc837c0a9fff4d84cde034183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40a985298597c4917ed39313a37cc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd5555e1d4728876c91aedde093d7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8934a9d32701d29f2264605691e35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4c2faf9b75b36ae6ac1722559fcc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76371cee5fb42f78760707b0d44b08b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021279abb5f12fa530581bdc0911c312189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22801bd77507992d5e577375815c06c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780157942c4ddcfcf3302ea502cf18cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fda4494508ec27ff1042482d0c312a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859b60058c99da919e7fbf9844abfae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95620ba489c984f77b491f89530404194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4015c7264f167093976be28c13da311195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfe0e7ff02f20e8afd942d96dd3f5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33d9da016ea7f61a7f7e9c36d33e52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5151dec5a35c2665867224c8af84f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d43e19f90527deaa5561997ad02641199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a45d688ccf73d1c3fde485c072dce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee876b557f6527fa57e003bc773b972201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3615f6bb711bbf675558e978093627202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871bef4575bbcdc4309ff13289c676f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f616fa92cb9fa7273fc8deeb7fac5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67611538c79f6c956e7455fa01f5d700205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa734f3707c6af963f8a4011a1d03f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056c1e8c300812730d5850dc52275f0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234a0e8dd49679034d4e5e4febfddee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ec700f47775caae89a1e633d85cb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83bc12424862bc90d61fa9a5b78d99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c619ab3d8e8664377ab79fc56bb0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f270a93fb75e3ecb75242b98e7ba5a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb1177fbb7e0be801c25aa4f0be05e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d94fc57a5f3a18a57b703afadad5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bdceaad5ffe158eefb0dac7b33e52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5140fd8c9c4113c150a0daee6cf4327216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646119a44a79b4f5899acaef313e3159217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472870acf79817168c3fac4bb069deb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c89888d533ac56fb3535a030243119219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc6deac568a60ae1c1778ff21f7879220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e7f47184e6d036f715e871cbf55c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c79199159e55296f5f5a7ababefdf8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ef726c1c454db1ab98eb79fd7d3ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25459cf3648880e77768116082d2c01c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd56dd957d8eaea3fe3ddb882efaaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f6da2945566036aa196030dff6499226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20491c804e0442a838ca65c64fee93f5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fcc253205c6a8a16bded1111c6e54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff0f2d47e46ecec58fd64b8615900d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331030be479b22924e186b9e65fec3a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff241cbc3c3cec1d66ef9cc4d5463af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6358888a2c4ee884af6e98a35e9c436232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe707aee7eb2f3cca12912a5c3ee957233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e6c0dc6af5316129fceb7699df323234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3cd2dbc8e81d9db5cf58936d5360d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846efd8d7e0102f76b5b7b9f5ad40e51236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9b352df601bc99be9911741412d93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3431a846a6dad506ddf171fd1a5d9c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33919a7229bba1ecd25d0dc028c3338a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81378a77fe15fdc0a044557f67ea978a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543898514226b46bba35f421650d73de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83ce13cc1b5f557d9a2b376d1b5aeb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311c506f079ec58d1f45b51699a2287243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724a7ce8786113481ecd53f973cdd51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cb547a6e3afc4398d47d342358223245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d86fa1538e6503abaf7d3e49131467246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899eb7075917b48b36773e4c18630da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a3e70d4d380a37e967f2348d65ee7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0f8b6075315cd550d9a31570b9946249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f711788d83122a385589476ac47868e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cec46f1ed01c0ff6b556f6a655d8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69312594afdd6d644e5913c9e40fe5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243adc9bd18f2a747d49b8594e84ffa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2ad076dbc2b4ebe775905e17ed659254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980af24a2f3684cd489f748ee66cc568255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b8b3d64b35942f76cbe9976098456256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c844a4923a8f81cdaaab142b5611926257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d6d1fb309474f570dd8c1ed38bc21258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb607b01600363755c3bfe86bc5f5334259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02394af9f64cea421e04e0b3f20fc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299997459026e8c7a23a111006e639c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21542ece4867e60e6c0159f25bc94d61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85333abcc757518c9c26f818ef152c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d73ebee4dac2c17cf1e3e9d0a5c43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357dbc6189b22f88b9df0f6a122d190265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c938e75a56e0232c4c6a86e142b31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164dff4fc9a35f85b24ee8e45850aaf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2afab85ab66cdc4ecf412f6d967cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9b6c1a57bb4f8c55a8e544d989f20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb010d86d06a65f903df1ea97bd277ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dffd5d011abaa365671ff170385803271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864bf4287812ca7e5f0f9bac8c6da1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d70026d1e22ae21cd068840ca139de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b364911765038b05b783a4344aea4ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4101e0bcffdfdb221c420e1072eb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156aff352bfcf1e367b91fcbe863b2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fb0d213069ddccb5b2ceebfaa5431277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d56688e17ccb7339191f24f4cb27d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca49492cecb5058c59e1ce9c3845987279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d27beefc49a0dd0fce9bbd43d3709280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be35d52c121f495528b85946675c16a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c45abe4b3e540b61671c2a2ca35a41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097b02484b580fe7320c52edc403ae5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0609a0abe037c5f3c3a6e404e58a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451ca93f49a8ff3282d7f559a1929a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e0b69623046edc3957de66f382030286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fa47e6ab483fb617a7bbd463a3ad4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84407a3b7c4e26e47dc772a46363df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640684340e5c024ca946ca2ab643d7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2cd8138f26c992cee03d8a8248311290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a9670a3836ad342f2d8e0fd525b94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c354b12f1bb78925fe726fdc7a7c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea3fac3fe979c9a63aec119be2fa40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecea56b5970603b6d2cb34d91c7a39294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e423d8a1f0b6657789d4fad385ee3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1226a6f89d836a25a6f87ae33bee4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3a4cf302a06c0d01454f64357d221297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f37e2a227b329deca6a891d7bc8412298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54ddf8f4882cc88bfde1722e23fab0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61c7d00882e9c2c7753baf76c20609300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19b72fec7650c31e4aa39621f9dbc5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d241db9cb16f083a3b70453d690a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2288cb752ed311da5afd33970ec7e73303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5fdd305594c77825a36db36175a9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13135d94d4b8d75a8e38540e82e3fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b64d274311380e8cf9a4eec95dddb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6854a657829f056ea3b3199b0b60c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b65c467543889947fafc043c3b40d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba8b74cf79d397af93ff965bfed58b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847af0919fff58ee85f574e389e097a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc7be827434b8195fa789bab5735e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb64fca6239cf9e72fa98089f18ecb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60492f147f783ec4ef49ba18b315274a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe36287b010d15720a3301abeb5636314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e14159e54a245090c21cc26f6c4a8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7803ba4cf52bcf07a743d1816fdd226316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296b72634e0614275cfbcbeb42dffe6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c9f731e348533ee857282c56419d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cda2b883b5292f45d495aea0948a55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e010e6a6c45ce04aab2fb34b06162320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241612760b2c2ab989319da699964c28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c68a7d3bfe1a3b43c9a7473e2ece31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4609317898ffb32521c9a47a80ced2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf2becb0f843cfd4005ae4420f4cac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3628f687591af5fdebd50520ba2b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00413535243b01ffdcbe89a26934aa8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc95f6b92645f856937b2bb04bab46b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a77bcf0be1d5e390fb4d3746e3d30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76d240a607b88839572ea70a32df15329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386e0ef02c649a7342b9ea3821f5208330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e979abdc0b5b620525b75123f4bf1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed195ef024cc9c7d59f2863e3f7cc7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07580e98edbbb8240babcfbf9a7b9704333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b407fa3b79a34c836e9f5a378d96a7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab829b9709bb0d8acdd3a7c26d2078f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254ce1554d944466b693df1fa2d787e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59570f1261f62ab4952e6e0cb0a70d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad27857ea34847a1c4f11b1ba4ddcca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a0c372a2da29caf76fdc7279ccd09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b06f2aa25da634538df8632cd9904340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c320e648e20df65f4cf8249e7a330b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d5c8107382bdc10f942ce372bee01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65600c44e6d22d418e25155c4322410343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbcbf3c0d92ddb9bad176fe5b388c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7488d625ff1a1af7b0fc3b5d7af63a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7a61c5ebe7c8078bc1989ab4412b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e805b9580892fe37166bb1541095347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a59ebd6183c131e4be84b74c3eb59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d5f99d008f0ecd163a516ce9d1ce5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19c2ee8df2ef58cfea9ff857c41fda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048ce4aba8ab776db58aaeeccd89773351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10469e5b846cb266d2d47c7ec8e639352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce797d33b871811ed9450e84e16a1d60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bc573bd2be003edcbff03e951bd35354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bee97279ad7de6ebc7cdb9d802227355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad93a7ae3cce2a3d542b13ec2699e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e6118062ee5aff2d0f1d919b8862357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a2d8f50722a715af726703b73c168358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119741283395ad404b2a96deb11d073359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746422bdeec7245d57ea69289f27ad8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3420d847854f010fe08b9288113a464361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a74b0b5e6103dd619e72b9fba6adc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1be2fee53dc1a6428850e7e73da16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fc93ddcb631104f76d76cee1320ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb65d7104894b51e3ae033fe3b22070365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde8275cf26290909bd33905e7ba755366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b67fccd005e21da0efd0684ff2016367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544699d9d590a7593470249fc81e4ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb26203b34d21c9e04f7ab8ef5bd7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42f51d80b310e3f94ec15b8e8b3bca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d8410d1ef53c7852bfb76f368c5c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a397180880155af313094e8d5b5086372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31770ba1bfd5c7572e0566ae3c683c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb380f26328d7c3d436484d845f9f49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148b15ff8e130f7b94639d9c16db238375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67492f3887503ef1d974a207dae47b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbb791aa7cbee3c3b9e67a2d76bb22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69906305d582611bf05d7a446fc21799378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f266571e9b2228660ce10d915bea7e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459059f57880228e4ea2b0b08c047545380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c728a7f064e625cd84e5ba010c694381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062fd3841128b81c958764fbce03732382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbda27c9adbafb250445b4754a87ce0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bed0e6e6fad0ee28fe01564f0cc09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329dc86f4b653e736171deee0d3e818385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae99ab247627e2be327b1cbe522392386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10a4faabc27aeb785467da7c57971b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407011982ddf538524c9812bb43ad70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d3867a0d30f6ec30671bd04dcd47f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5c263e12aded52affdb090639598d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a309f7ab13df048a351a6566f26c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6b9d6f75d076f53031abe13c8e6aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc62f3dec1cb4f8780be6ad4faedbe9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e8808581703a65e99379c5ac96541394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6527355f0a527c8cd8f7079aa76040395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ef4fbedc8007ab9baa69eadc78664396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3467275c4095a4561c9a88edbed3bd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79f28bce07005eaf28f9feb10a775e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18755e0883ff974c6a92aa0fc0475b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db76ce26ad11c82d12f8aed739c537400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfd931fdf77ac8db6bd0b993fe6ecc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11847fcd8b88f5450428725d5193af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727867ef8e1cd502fa615da78062f7d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd8ee52dbd09d2a52305a76e04ceb3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773678adaa5af9cb8bf31544bdff7dcc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e11d01e7f36cd0161469bdf9d777406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e74231adac92cca7d94887d9b0498407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e742e974af57dedf9080ca37c89b14408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4964f3ea44bf8c70f1bf7b3762ffa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066196670d66879db2c512700643ebda410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4398e1edce1ee8f85e2b11ac8c11390411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f9ea66bffc88b13653816e62f9c54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a7b21228b38f3e2943132e1da7293413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7b57be58f39433aff36578100a3a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35776e02a511a5c73f66a416bc52d65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3d831d034ebd3280e4ff1391db0c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988851f3322efd91f425e102b708e33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99352bb315254a20db8cabb98216be96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9faec2fa8f0d3ebab75151440922c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d27f1c9ecfbeeea7effaa388fcde60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fb1bd9ef2c1587f3dc1c10876c4a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245686de81cf9864a196c256589eae60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf74237a572402fd702b3f0d6e4265423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc56eda8f552e5d0e58852cac6b8dcb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ad58622c005cd190362ad4e6d2a43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3ce16a4370275e8ccaf2e78bee7a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e007ce5c2b363b68e6e16e292c8626a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be358a00bfcb3af4ac5eccdec5e140f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146ed3958b9fe6f170808743035e22b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed3f4950b957f559c5117bdfac3e3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b2c07c54547387552686dc6f76e9f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5a1e76bc8d8d98bbdb9bb8fbaff8b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42deafff11ae68e22b92ece0f38338433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55474cc059b7e4cde55d854b5e816ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b360d95f6c61299f0ce17a41ae17e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18674c7cc2de6f6fd09901258a6985436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ffc0764a02ff79e31481a37650ed2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aedbdf34f1062568108a9d8f6636f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cd0b9b915ddb68bd7813c919f2866439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebb9c597ede878839c892eaee2766a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc04aff8ddf8bd6f16c8ea3749a5e17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3403aa8d70a4836601ed68441e2af2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864958f6fc212c651727a878724c7d24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93f3e4276c1285052e0849fb2f5876444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114511b19864e352e3dfb2af74d24db0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55701eb9b562e40292687761e66e829446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d206c49323f664524009eb6ed0cbde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873b9a5ddc4823fa2cbbd922de28d60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4398b3364e876245712118c285a912449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868da1088366c53532f8194efc37e24450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9232da847b91c51609492694f3e69c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370d5e02e9f1002f650eaac2b26ae73452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a6508184313867e4b93628aaeec24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efba82b8c5cd020278d657c70fa992454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501d6067006a5346ef556bc1f1824cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83de60d39d7df2a4382c4994178b3df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e772805c93cd44892cacca27b46a74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b039e9c98eb9ecad5622c94ac6d3f48458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0b176ce5aa85aa0c853de1ebe32d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a3eed9eb789a21824c77cafec6363460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043f68cfdca879bd3c5991163534164461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb63c49c47c579a7867b1756974ecd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3c4b52eb780fa9c1ff451f0b8078f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b12c3e5c6a8322d205ced1a552201464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38acf26811e76c94e67a17999b8762465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011a646decfd2e8e456c9fdc6bd3eaf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5ff7e5601f86abcd21ad74fb6a4b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bdc37e9ce34c7a2edd629fb4eac41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b5bacb96f3226ed2c27de648829f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800d70b3be0b98e0c1b53d1eab76561470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9113ba067c7fa820c0129ba939d86ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458bfb47f7b220ee121b39b02344014472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac587ef21d6119cfc8970b095f8e9492473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f968b7e946fd106e7fd3c086af26e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a3994ab4212f57e0a210acb09ce7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be06c8499f6f5642c1301fe6c13fa0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bcd8f67e006c315be486623af4223477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8605f9763bee672630367c02de2bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e7a2d559cb40d0d3ed613cf32dfd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964b41f6ecb7fec9c455e4ec23bd945480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a5fb7de69cc7ab6f768216d8df98d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71107eca60591846cccdb4432d87b797482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5645999a5bd353709e06dcf1899d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8199d21c3d33497d16c622967a97d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e4bda78343a785344316b20039aad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135bd55d6d16e2f8d8aa4f6abaebae1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28705062a29af42a026c608f56f0cf1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb1436cbe64011b7df0803bf500980488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe52c62454a5cb1c37b04d12a0b2c8e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede62b9baf740868d9d7f0681e8cb04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0fb9dc13191a54000267147002c0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad0e9f83f8dc1531eabefc173b949a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37aa906acf2b51e58f63504021f475493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d3892215e25827805621ce887a2bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab1c08875695c3dbc7ffbdfe7ed140495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949286282fb3f26772669f6cd2de0db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8420192041711fbc409f96a7a032a0a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a29f0b6263e3ef158415df2c6333d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1a25ef167457a810f7396f72221a1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d7156284beff956a3e0aec1e7445c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1399bb8fa384dcb8e6d93d9afaaa5fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ac9cf7d55f5f397d630ea2bdbf4e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3a10078b8d65f634fbf5a2f7b8787503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023853e6736dcee74664c248b8f011f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e8dc3d3bdf7672801fdcc76995eb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849d930fd9e520357662070f6ded07d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fd8c35b77dea02bac3247a564663a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9d86507c9957b011188cb42534776508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037afb3cce377634558dae91b4b65561509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c549b4ec960dfa40e412d2a3c1099510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caba8454de1e552b7adf7e6fd7149a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda628ceffa93064dd50e05acbeb19e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2b95d3bd540eb6a5c8fa4c1ee8abb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9e5fad9497c9f9c5324bf744cc33b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0bf100871c13d92e3f80450fb07da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51040bb2daa283bc14b0e1ea3a1d20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e156db53a6c00a60e410b96c7d2b71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693d65c664cc4ac29de77a00bcf324518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f90a1098081a5491684e5bffa1baf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bebe8f00f8d51f9a92509c9d30325520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef2034fb76952c1791621949eb3628521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ff5ab09f7ff39587b2b78eb3a5ba7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4446171f462c5359c2197b147943eec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fb1835b25dedd641afe3fcf0f1f79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d8e89dc95fdb7c77d5818b27e46ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b9cdf63b36a5033ec52092b6e8e8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74085639f5c96426a5e1e9e7cd7518e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927485b84f253823a7a5ee679720fd6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f84251bc67d2decf955e9c0df12572529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29883a6019254b8a50fa66f5f99ee944530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efca57e87e6125b1195f858427f942531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2dbfc33dbfae9b2ec3f31812b3f8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097a925f6e20c716356649f4ea07297533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095622a915a9b940bedd0240fec3992534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7e692480e5603c5a1f68694fadeb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04100ce984b01bf94082b9b1e24e9f38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23142930f8023062a4d6698ffd69f14537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4f65f38ef7ddb9a3a1e467d30ac29538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7692a2a0d58f21fb27785edf38c5898539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd8d3c197908977cc3dcb7508f2f19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba91f216f8d6f5366b521f7a9447d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03579dcaf72c09ddfed1cdaa46ba9633542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f18e5cb39e91acad019d51fcd59fbf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ee11edc8016c6d238786774e1f8e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875375df373ad5a696283569ee84006545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d25effaf588fb382eca768d6c6c857546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe780899fb7590ed146c413eae94d33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ed3a771e4147114cd28468855d37c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827b47cc465f54fab445a1ab6827d22549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336374dd149ce75571134ae3c40830b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761ae79aa9dee0936d22b45dcfd0c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e37a8ec85ba45468db2e76079c8288552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1bd8d38c5f9fc39faf40ebb81ad43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c27cc3d07a3045e175b7bf2c91ac81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c647add7cbb69a36f4ba1d55bbb150555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d31490940e2cb5a750440dc6764f4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c887d3971a2cec2bcf47901f541cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f532b3e85690dbee8bbf3491e1e54bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dcbb47962bc4ce33001b465137714559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f634f0df0e04a37e3e43c9b827c3dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca41ef3249728984647fed44a9a064561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23e5f4662ca635e33797ea53f182eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c0b4a0fe5c3c9a5f188b4e0d1ee31563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0383213a4cd265ff633807d229fd2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e503b9dc1f6ec17a225690374e20df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322a8270539ecfe57d11f5bd3a4c09a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4ad04a2f7d499f2c53895a7fbe9e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc53e066b63e41d9614554939ac3eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c4ba1647a5cf38d919f2bf62e3ded569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19717775be9309b2421f54409e8546b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f17cd2f3436613adf5b896d37716fe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ff120b8ce2b5ff0b65fd07035f600572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff083f1153e43fb8e4b1ca0e7bac7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42902cd8d0045747de1ed17db50cfca8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937a2969dfa7829d2d5d63e7f276268575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5fa0457b4d1eea57eed857fa5fe1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2188ea54223ec38e794626f600fb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5c52d511f17a9f0897c57ac46e65d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa34fa2516f4268ca0564939b6e964579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3715e6ec0b9cf20b1d351765f6792b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb5be996ee7d650d985ff26ef745df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200cd501b6daf81fea640d12a803ce4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877f8846f64a0a7fcd4f01f50f45e97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fdb30e699ef3c3316710b97aa3488584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc31f0993bc5d8c87f9afe7a6be5e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19647553530cc00536cd3002142d5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b87ed65d0d091ed3dc6981ede6aa7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4ad79003596ea83a20a4baf804260588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c74cf0400e3bdda7589d7d432f73bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260240552e570fd877dc9ec3a6dc4edf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889db23e4806bc748a070e5f08b00f30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c88de4bd3a4aa3377334f1462d2369592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3813fce235183c9b03e26d931a3f85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5a74a9e02b3ff49e8663dc964f3aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01398988b3bc3117b2facd0831542248595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823307287b0c4be26fe32f453ee9f02c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296f2702591f89437ba8fb5f2bc8e6f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2dfe6a6cc357708356e322cc19a92598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b160a0859e1682674a40c3e4c6ce692599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ee35efe0d59b7874a1ca681e757a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c2ba5f479317d2f331b14848e3fc1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4620e49c332898c6329374f27ec36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4f964da186c5759ba81920a3e7612603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726344c585bf6e1e9454cfdafbd45349604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc2f49914a387cb6f1b01abe67dcc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539e94cc4e29a7b3df8392b96362c0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eaade01e9f24f379ba23301d90158607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fad536cc8f6ad03533cb41611dbdc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c83a4fecbc21d6271583e2cabdbd86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9869052a9cc2e463ef82031e895c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48ad99542ed7a1a931a1210400afb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d8cd7c540e1241db611ecd1eede22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372dc8ac06a373c80e099ce04f8c426613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86126b325224fa169abc825b97354a59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3c222839d903416958574c03d0f79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697724a15bb337d17e83025577baf74616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014a3f368d3b7f599e4425a048722ca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abab970b7294b8ab5d6fe90da9fa69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736448be7fb21ad6dfc9d4f212dd8382619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba05022503e8d76292162859940605e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7f1623fd1315d7e2dbae20ce5f71e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b6aa8ab2f9f8ec23360256d4f152c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740e4d184741847ee8675878894dee4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cccad91df7e6e31516ec337e5d9ba4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82479be9e8759c593d0b6549f9f7c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869c590768a5c78696106938ac8ee66626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a97577ff4004132d91df5235d5ecf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fb451d9a7b3912294077cb7871f3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2b00566ab2d47a5e44d9344707892629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e67cd8872a71ecdd37891d6c4ff782630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fb1d709fa70f11df27ca72775ad6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ee3ee1f28a3fad1219ae427006769632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8294196415a25000101512504f3f067633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acedc45df32cc24a93ec70458b4656634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d920097e78f22c8cb505b1d5164b1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c167f64ef65e05058588529571bf1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04f71daa4d239c2d299d655166d6ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759f05e5a3923c3be7c1f4b4400b675638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc48ed54cdc9d9debe0cd490489649639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bc8cb6610439fab84865fac1e0a67640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be9bcfed524739ef9fbfec65508fcb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed51eb83ab043b1a02f08d00b75e5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5398d0539ec2e4d13522495cad96a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c5e4d3c8a2e48a431f0807f483209644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e622fcb06fe429a60e9ca44417a84645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9730b1190832cbbddc081f0686b851d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7d2edb9f2e85aa7bcc546161b1935647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984d6533de1282ffbe4a272fb306f6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555618be3b547001a676ef8c756fe4c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c168cf86d160df07cf2a8518efc2026650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8b3ac990b8f3ae92df522673d9f6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be8c2a65e926d65ce2dd62c3a7417f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d31b5fdd3542572c921799c4254c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f635b603b9626c076ece1897c076aea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922411c126d3a82d22248422b539711655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff190b09cf6ace79f0485028659a6011656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5199c093ee0fb233121b29cdaccec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703213041ce6a010cde7ca75468ca1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6f1ce2c92d130a6f2f142a147c6eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb8c6ba5553b34f5d0f7edb502d93b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bb40c1357d514f4ba98493cd05f8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48e970443b0353341a14b5f5372c8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc964b28e2017ac59d9228eba7b7164d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbbb87a8a8f109622f12c90d89e034664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849f9ebcc93b5c76a35a1809e07cfef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a7b270220833182799026f6ea88cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d1ec3e7b5fe65615fcc18da1a856b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684743aa402ca547ceb12a3f3e50454a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cc71f0145d75e47f4920dc273e86b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb3d3069639b20dae4651b3cd18bb1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb74bc6e5b42a93f9d2b6c6d7ca8b1a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8cd3e2dcf8caaa5473c7b8e0e27e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5205fc7f6e5ae20d3d7e416bec98aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581b127e7398f476e54634e9439dff5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d04e9dd432e80fb8e41fe64f769165675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be4169c0bd56497dca6efac5d679f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7447b6f55034eba8ad677caa0d6a26677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1ae1ddad263b9a042d6e025d357ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb636e112efcf90dcd00174e6a5df89679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a38903354e1ce104f2ef555a7bc41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7293d393a21461878d4ddbe5466df84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfb6a750eccd47bb5d61329d3cf2da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556a54ad16abbd10b0b67a156938023683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec00ada3a42eb69723e4a0ff48662b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277b74915d4397d6f5865c5cca9d46b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135324d71315a17f420f4c5446c4dba8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaa3dc3940f676dac111b78db82062687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7756c26e62a87162a1a89063b9e81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004935a20da820fce90a847cd03afe8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964c073d2ce2ed67047d3f06b4e9c1c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfdd8168070ea1a4db46f6dd970c9d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f39b2a80d43c7f5a9411be64cc5261692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d234b5d4fd33a215662d979ab0c55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c05c229d3b81c9da3d975f7fe0ba66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce410a2114696218069f1c48d84206b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457fc5846bae9aa40741e76852feca5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b59cc36260c2e1f293e2f54eababc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a51f867c4d3c90e8a188bbdc02607698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36effc58264e4a877e4beec4ca8eface699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04100ac615dd9b5e0208cf8c12030d63700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37669919691b73a4507aa1369f78d7f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a09eee0e907eed1a76c3358650e45e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0028d2c99704e8c17e83010ce8d18f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea35c0349bf1a7c0a3295675aa5930704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a538851d0eee29f46a6ad65866f0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317a0ecad5389b4017ca92aa4219c84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768c3eba719bcaa3422cfbb42bdda7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b091ddbf79587797e6f089d7a32ea31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ded1892beccfe38445035ca2a4b65e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5ab96ed98f339a3be9e232488792b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23731f8dfca4cf23b25a27d8f4ff76a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb69fe7d7a7b47864f9b3cb9932dc63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe007fc3e2984a91948dee3e665b162713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34247b52dda05c2334a39de5440f1cfa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b63bc058faef8962b78bdea0e37be4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d81cf6835844eeef18be4e7ddab277716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac05e6b391d5e33dc190b6f12acf3d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eb794766804fe88b18afb9caeac77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93514c50bdf1addb31ff92a5750b8c4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754ca69f4686238eb6fdcc02c607a27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2e926a92450cf39ce168020114696721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623d12f5b94d92d091aeea6f784a8ff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e890f9579b2f94f67187647f7758089723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba82aa2e18ba55776601f494142138b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9e0d53470ac26f2a2fed6f7349be4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07402d1217e2d492481f27516bc95ae2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04ca14c52bc5ed1eba586e9ddfbfef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb31ad61aef5d2f2d3c54221ef00ffb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04985869da5e30955918b894aea7456729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbd623945b899938ded230a50932e8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b500b2a97d2c8163d2c4e99deeac575731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdac0cfa1eb4be65dd1d5d1d9f78061732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc55ce76b8d829d4a780e4eb6a07f70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d3e4d745bba6dc4b1316102d5dc1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bbd4c3fb1915513bac9916e75d63c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dbd67adb2ed7418cef896b5c983a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92d6eb6ea59389ff57dead14f5894f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb10c168ae87a4c09cc0b227a2f21a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20676fec5304e724f0e55675b67998739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be83af650d895e5128a20e2a86c54c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36069ac9fb6b774130f1fe484a656ed3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c31953026edb2cb63cb030acc238b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9fa7bf9432b8612c84e2c6681ad0d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984f99e6eded4ede27d0410a2e1dcca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34399483baf754582bd6eea2e0df03b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f3590d6688cf46113574e2a2d2667746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05633e6413d3ed2e67a5b3af54acbd2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b7985b0fcc696a941e4e138b9cb72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ce2e5764a2b98ba7c6bdd1616a25b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592e08b0bf2ca33e868090f9a02b4f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934e87ed67ff413c4262e957e8e7fa0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe3537609f0f7b1586181664684bc5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c952bfe91fc7a74ca734c89c3a6b8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceca51a82ae5697d6b82aafd304f429754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df103104549a801f4221c5233536136e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2819bcb758d3436af87f05463c7cf7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf4d200ef1082987da768af14585bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b92a19878713180d4cd964f5c81216758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95246853177682ce3b0a5ce228a8855b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fd3e76d3abbe72a73c122d18fc8e7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e349b5ab9f0031a944b95583782ef761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f889f84bc6b296f0876764b663eef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c612e126bfaec69b164acd4e5e4809c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26693a478aff07a1ef7ac1e1bc7ebe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446e1cea811416e10363eda54910c93765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6c6b5b7515ef758de77c796c4eca766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d3a5de735192d1d26f470350a7abb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d32d2509b2879336620aa9d0cb3e0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77ef36cdc2a084c6c8ef2dd42fb9ad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabef31ef775dc1cb3adc16d7a6aec1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c93d1f30a7ea6ba40567032f2d22a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208aaf0d20d9ae4df422f9fad1787ea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9352a0792700ae15dfe7da3beadd4fb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ea062c93a77ab8ce59dc9bd7f367774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313ce90e084720753cb65793a0b26b6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84889fbc3b7d87517799e0f8982ffd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4ac003ab85cd502931152260ef3e1777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>