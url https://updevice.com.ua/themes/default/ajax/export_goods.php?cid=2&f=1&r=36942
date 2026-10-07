--- v0 (2026-08-21)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb357019736bce2d1e332636de536461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2a7197eaa1f994e8dd0e9c855f0422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef640c97d1d4ff3d7b8189555c7549513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbfeb5cbf74067dc59f8c72a8e4d804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b047c173f59ef8e7014fa64055679f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f9f97b7ee5eea6595a6ff4a5f00226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed361561c3b85a64cd30e2476916db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8fac7e5b5934b44654b01e6094be08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0009b70f0cb731d3e592fa50c03ad39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5faa8a047573e5cc5ccdb3504441d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753daa20ad6d666cd5010f2e016536611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc34a2b13decb26b65cd09fbf97199a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777a696e908865e1a6b01b223517fa513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7add53e53c90bf6a31f7c76455d3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c896e1af965d1b4454074f14388731215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64073de926f7e86a5f2be3b6ae71b4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a634e18b65b33665560b55ad88407217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc96a0d303456ea1e5a17d7693c7e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d7833a25bceb6774f2ac5cb4dd66419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bd742fe290f4f10453b17eeda6d3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124c546114722f183cb1057959d3fc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38840c55646a473e00d3f801ddd67b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5db25570c94dc41e151daf5c6672c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344394d5bffad748173c90c441c5f5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b243faa39a9e81d1bf53edcab645b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc547a5d935f6802d375f15ae2a53f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5e04c788df65d11f5bd3159e35d8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9a8f5819e4f621c6eb6a6f2cb694928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a668eb2d9c250e29726a9f0a6bd5ee729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc2b3650bb3a10f9b45b50dad63f2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ba3ac096286fb4d89b027653b525931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a62b0b4caf6a26147a2a5e9fae2bfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4e08bdda54e39a012ffe9619f81a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6db23aecc4685ce68f10bc798aedb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd166eba967c7158c8e48cb53abbf5f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdda448bd65e32692ad19d147c73b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f50540038b589b9895e3bfdaf9cd6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8825461bcba9d3550d75691e6b2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca407d84d45dab8b11a6b7bf2699a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1866f627e79e890723b122caf18db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318dfada898ae25653ca8b6c53bea3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30925d8638630feae28408e63ffbb98442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64ab65d28342e97a95ae72fcf7782043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218ddb3929c8c4e137f4934592bbdcc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fb890d0aa57165f0990e0ac38a42945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318efef5a99030bdd012d1aa0c297d6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38931ff4fed8d3fbee10ada70e855347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9470423f0efeecfcd2d855fd3322d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444cc1298a5bd85e13b9f624be491cd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710182ed4b5f60529eeb17a41a39588a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e56122373ef221b18f0c677e61f3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cfe1a55b38ea67d93a34e9750037952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513501a73ec381b9e51b73e53524871053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f38a9db7d44bf148fdce5d26210e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b143758cd1992ed79900e5f770f04b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c885ed0f37b9515f380d63660b7b53456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152502c970910b87662f380d00ccf7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede9f2947fff80ea66e8dc4e5af881658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ceaf482ad8a54eae42b3f3bb58cd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d1c2a22bfd250d7252207d2fcda5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2017f2265c2b2828433784a1f296b81d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e2cff4c29c321d195b7b886d9864262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c8ba47836ba90f506dc1d11f963dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360f2c684b3a3af0fef80eb277b9dcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99018d9c17dc7f9ffb0fe2111949ffad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db252cad24c439ed30669ed9e0b74af766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a1abc4faa279c7ab04dddb61d568f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c975bcc5d3aa06c2955f8546996985168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f1cae25f5983fef4c53b7e1a108c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcd6c0999c315e33894d16afe897f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3caa9da1563985b225d36837ef92271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fd79b7b3219b4e8580af841e7831172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a4f0f98bb9883ae225594c5cd161773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0a0df3f793af58628a8137027b9cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddcb4189de403eab3c4888f54d157c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feed28efc9556e9fed07931e88c98576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b31357939345ba15449c97accf443077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a597424fb8e099861555ed0f2da478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288fc688d593767350e4021b547068e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96755d31371e9328c5d7dc6c3cec3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a347c2978fe9d91e0b68284bc67532f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a33766b9782ce1b43387dd97fad9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6c7db73fc3f4ba284c8bd28e52d7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9db698132f8e970e6502340d52a5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb8f48ec6e161bcd4eb1f3f48de6d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57840d5d9f5c36e9e795729074b95fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa5982581acfd43251db2e7824eae687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2575dbc262bf323947141b522a61d2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aece051ee0f3d7674f9a9eaa77d97389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ee5be22b77c7d516c2a837b62596790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f972103af5c001832df536f9415ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29651250b9d4f8d4115883ef216bbe1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5db79ee4bb8c29a4eb154bc54b13593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab022561ef7d550e150c58541c0b4d0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d0a68665c2956d6d2dd4001fc47ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb8bb85a3668c033c905f53720ce8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d5970056420a4f8c230c95a59627a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7f9bbd7faa4647de269d19cdab3fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33a2564f38f6d03cf9db384efb2bdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48ee08129b667a027380fe58fdd855100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae187efe9ceba4957d9d87fa6cd9b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9ec9c1bdf83cc33a50aa35441e046102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb46cac9d899121dfdc927cb9e1d939103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40856bb2ec97d3d76debb0fa2d5bff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262a8f9652770af919bb6411def1be3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19427a3b91323bdfa714f0f523e18ed5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b966b22f5fb206428c713f42558f489107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7758c44c6f0e4ec32687bb0d52f37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74495e72a35ec282ebdb9213387fdc7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9d4b07d8e904317373117b9c6eabc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fa8f5fa02a91144b1ede454ba8abe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c777530e4c34797868520c5692597112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489a2117ae323d49ccba0f551ec2b75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17248c080193dc07ee3cdc37889a62b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee754dc744e26ab24ee35a471ce45d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814325924431e1f6e17862e9de0c7c4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e165ef06042ebe76831fe064352984117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76831e2fd319a66de93849cc253dada1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11e1a16212c1406b3d9666dbe50318119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264d366e58937c3b1d78e918026cfb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11245d0acabff6095b77299ee04f09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263e8784c4b2df14829a35c27852339122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f4f5006f9b35876b8f9ec5e80e5d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ce46002bbfd55c9c1a776dad53213124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dbe98d64f70dc801e3970aeab1d91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dd7a29b27cab843856e94f0181905126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3714ff0f8994a50c007da214a08768127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb58b3615c88daa57a608ecc045f18e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b437118101bf26e0356814966c8286129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8fa5a8562d180c19775e177460846130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dee333e6169b19286ac7c4238aacb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3bf3a734e582d3cbcfe36bf33be1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d7c1ece7517ced52ecaed1318fe89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af41e6a6ff020ab09d18701e77554e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c461e1df13a66d11f2cb63d33bd72135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884656a153b35a5c61713eb414458f8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba9d83deb4808c3143d3564fe26e8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e71791ddfec446b4fc711abad50222138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f33a8cd74bf99fb7ca06d61ee5c4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9daaed84c844a9abd64d2ddbdc17eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06c0da2fdbf6a90c394a5aaf18a184141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379891f7c55854995b8c570fecb7f8b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24211f7fc4bee5c66248fe0e27a2732143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc463cdd91eb28db5d8164f02a80d493144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03321b5948caa537ea68fdc130c6c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820e3a472886f286eda810b9d4f7f10146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f25bb2c5ec55ec6c3cd96dd858599a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f6edcab7c5eb1d722c8a65ab9a031148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c11ad7814de8aaffede243f3864487149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631fee100b2c5cf62af0dabff1bbba8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f5826b7a772808e0973b4a2f40dd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc1e2a835f93ccde84465480723f29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113843abe1f4deac2e2aa0d25756131153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae86eb39f94e66d35e5cc66d8571150154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a7f71fc9b131918ee3bec108090ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27121ba85ee56adb407d74a27f7088156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178464a41dc82312c0d5261526544931157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845077b5a5cc438ad6e2cc59994973e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2502085a6553525b056470f974bfa8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec567d3ba83ed2442c0b3f8001e1cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0e574ae9a2e70abfc8073bc8225bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586fa13149bf60a89f8055e5632baa9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f252440d4bb91b4915f16deee2f14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6601dc5f648f9f9a95f4f3c3a641c19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bc2c708b614c75bc2c4bc3990f6ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c0eaa7cf0d74db4602789ecd79507166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8234292057d68151e07388015e39e3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb6d7e7ff6bee9e90fea638728edb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5215cc94e2cb7b3474d4befb503bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7b7e8c8ce90807f2d178d0c0541e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6610e45d99b97310ef25c986e35dac4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1441744a0f804b0889cb189f30400172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ac88b14addd77665311cc646997c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded71eb9d1e3c257b2ffea1fcbff711174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13995f45f5b393b9b94965bc25b7d8de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ce845e9dd0d694fed65d701838d64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a19ce1740cab9bf4ca723ec26acb19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997e3a9ce59b570e912f15b22c232f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51834cc99e5b5ecdc0a76745bd3bbabb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48d12333159f3d662d6d980df65d25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099fbfa8924046f4071c2573c7056da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964d4e56e9e8f43d6975bb0a589e0c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e32320522ea2ca58e2cf25de3c3f8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bcc766c9130ea78973b3ad52cfc48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b83910ad2c98981e659ef94987c092185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa428afb4bb040d5e04cb2d476973ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff6e75aed34dc0df7be73385946cff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3768ff37017d2df550b3bd87aa12864188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c1ff9cd9dc43ba9bce6498454a215189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dae36ef44ff8c7bddfb2fcb91ef48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b9fe43a5525aa1414654cd828ce8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5480013d579512e3bb44f445ab4019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8f6932a7fd3a6e9f34a8d4c092116193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387b5179e87ad9c26ecb4c490102f05194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b31e0f45a830587790d179b58ee9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f18a2590bb0f880b8de627c9e1e786196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14e438a1e894fd51ad0d588ffd20b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653653dbaf88023703c830d4d591c8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a27c39e2902a108e02b764c7da497199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b427c9f92733935c4878137de9400c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e3bad6a74e2f0485e251ab219bb15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b91aa92598f45272ed5a64801c79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af9b6e41d447803471b2e783e7af8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99021990aee9a0175c0494d32ad3f34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e6d404f2e54151ad6d81e679bab4e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a70b8d1056ec2b90d47c0e6459f33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f905ddcc85ab4e19a951092e4a6c38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78e11fedca66f8762673a922bc4049208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18da00238f3e1978b5d06e99e1f9ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b74d35ca2545cbe49cb5f2b10a863210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4fedb3e0d1601645393d4f1e76106211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0ddcc297d16faa298034366ed61c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585af5fc4af3dfee1338b41923d8d42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cd17cc32fc695e2246631cc476341214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396937d62c1bd5bfa2859d68bbe7977215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982351b0579b3c4c918a8e1d2519c2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750b76b124a32f35bc45d611f1a62ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cc7342da58723859ee6bb2d702199218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e79eec09df4b2e935302616339447c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c7a84b791177c8e838a8541d1d0bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66dcbb0a944ba3be93b9f9bd3577dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21672323655d3e346789f31378d7a2de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24695fc529c9afbe1865b35b808665223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfa7cb0cd142b4be8af85c4100e765224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ac54b04ccfded026daee91fa65fd1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81c9f1ba875772f1031dc5071bccb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd603644f66479473c9bc616cf1fc6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081506e691bda8991574c743672439c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6028ab7b460b79984fa2a1cfb8a52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d78641b8c3077071934f95b303208230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdcdd1085d6b8ead1c99ef18d09706231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dae176d346dcaf333a9c9a5721beb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c83b471b7ca228f884cbcc87374cfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc263195b2993baa7c27a1bb375631234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc76aaa349ba550c74484a8ad9fabda235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07360f9c4a30c28743be3981fce4048c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3f04886b8ed40f1463a46a5859752237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8f72809da4646542d69c381b1b681238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fec84c38010e1df9bce7c64ca43bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f248a1906605609f1377ead1b8ff3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6952aa414d579ae753bc80c806bdee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505aeb3594f7a6f4d38e0a347d18f4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f976a13330f7d66c76d92f46ce60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5dc934cd540254e7caa5ba4c2dcc7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb190728ae674fe5f8eabbc0c1cdd06245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b918cd3baa0ac177ab9a25f7763471246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5fa790e87c7ae281f1b575e9a5bc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716d9695f16f9c1e13498888bcad63f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4035851507710e54c8db9dc22c52d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98906c008c9e478128dcab46284f5d9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634561bc3e2bfd1ec7687f104e05331a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffb588d03c0853cfba68a318d13e12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419ac71480195841d8bc9b6b6ca8b78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65392b2b2123e2b050556fcbe26f79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65d50f4d0315853aef51bb505eb3c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f9c0476674edf1a8204d9bcdb1171256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44718248e3646fbbfb96414f164b5b31257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52191991819d007a9e9cd166fbf4c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcf34bf2eb77ccdbe51adde679f730259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87baed9ec15b846ce1cef3b12973cb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d837869bd6879c20f440054e9ba82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2df443e9903a1404959be4f087b2c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bceafc00353b108eed66f554b389e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8168d54b969ea01093b8874198bc48c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae696e1874aeedb1890e3e72634fcc0e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7404dd924a89d1994fe0faed2030d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb8360ebd987891d5c4b3c89b92a46267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3eb51604ebaf1da7ef7043f1feb15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1353fb42f68ce4dc90d9c8aee8edb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d8fab39bc431d9132c742505e7c43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fad40daabf62acdb79f2ecb027b0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d24c1e8a028b085b71efd8e926814e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d383f8753ad3ae0cc800240596d69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39339f7d18c122645f77dd8f9a450628274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d05ee96420ba19e697e18c1538e32b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f704845e32da9ea3e061d5c274d80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17247d7fc68bb0da3e8e5401a5d8db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe9b6ede851e40b99cca222f91fbc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de71011a0495c7d3763ac9bcb94f1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099fe6c4b6fb38aedd151d4086c24f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ea587efcef5aab0658978cf77bfaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf230c0cfe84437046be858d9890ebee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10385fee97e5ebba44b2723e5067d624283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72a68ad92ecf35d1bc2e1e405c5671284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df8b4b74c7768f70edef67ab24ab6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43198fedf0c5c474660d908995072930286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daa33c5453dd394d5cb060f302916287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e28c867a01aec7cb0f21cd8a821b25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8497147a4480ee2ee9d1fc9a4362bfb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f026bd779cc83287fcef80db6093161290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c330d7167ef979a8ad993c975ef82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3590ac26725f0c93292dcf7cb5a897292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf67246e3dde8cca4b3c16a9e28e56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ce4de2614413f9aedf88b13a25f98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf85f2d0b7a806d58ee11f1cf5413a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8603c991c2f706eb9f43d451c87199296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbed1dfd4dbae363821f4dba7484fae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bb4542235f99b1e3d5094865cf612298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422660ef65ba2bbb56a79719de1e94c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39be0234864fb8988abda8e1b94291300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f048bc29a8d1560ebf84c7b87565f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646c6fd54ee0ad8931a7ed5179344d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685dda5aa1c786938b3bcc380ab65fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162a6f4e2fa64aeb66f953eedcfde05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51f69267811ff05dd66141deb25e61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69053edc7fc2d05b258cac8d6e30fd5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6448d00dfce95c883ee38f42217ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405b945032dbc5a8069b294e6f6c63d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa75e084f9c3902ac6254da2f4867b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358b159c0d87d11469c76dd18f972b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18ea2b43a6f18fbc066edbe35e00d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbc53979f0e9d3f4fa0b1f0ca9392a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49295f4c825a2ec1563aac4d99891f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc406e95ce7779237f0712bb376bac5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ca89b77fe2d74a43ae68193fb20ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca4e47cda433726f2fda63c4936097316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866c49746dac6dc2025c9b3c2d980ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649340f8af39dcad715830187d6de3fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5b247fceb6a11bc579afc6547f560319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90817744d51c32489dd521a70a5b2745320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6e37621a3247827ddef9d583f87d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b04758009a107ae77d3b42e2eddaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5a324351c84336f8bd7541a1571f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997211ec1ca0887bffb598f7f488240324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be13e4d5aa6ea151a483c0904b02f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95394c04b36f1dc9dd8fab5d8830e5a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f402b25fc9485dccc56d9f79b3b863327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bca14e74f5cbae3ef185b3948ffe4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff440206180844bd495aa2da772b9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670916d7cd8eea20344027c0061d6e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a106ca34c4d4173fc4fcce5a9abfa4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d1a0ff30f1f9bfebabbc759483507332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583867a0958f69f05ec4866c36b84a9a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98122cc32308c66b8fcdc31dddb641e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf953beb3f53329d472de87ce7ea1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19200c43561b454a4a9554f51db025e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63a826d998da0c82267c4abd5b358c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3a47c09a167c1c23c94cb29acfa14338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede2d87b8baebc4b1f0269dcb704c09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c295fb75e7dc62329edec578faba84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28e1c0055f1c5707affd1959ba75c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda8dfefcaf3fb4d3078622f1c4b28a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6505606d7c59bbec3425704dab0554343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a243347c69b63acd13fa69d1dba036344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5196751d1d2fd114709b715bb77b2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f127a8ad254fed8ff99137e2b6836346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c96c64416030e436fa3a526428b6a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21937484a66495fe0ef4d61c22615032348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694015e3f067a8ae206a5c2d8b349d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebef7fc96589d876a66b651b06ecf2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165326823c58b4012badb8793bfcfa9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031e4083e89ed3da1ac5a7c5919f6d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e21f6fce9992fc7f6baa4f0a807b72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcef5ca60582b502aa550a2da1c54fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed316933d67672eece2cf5092b5f3b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978bf08f259cdaab52de405f21f3a5b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bbf93f1c9795f800e894a47386791357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ca2cbb441473a5d33e1b3d26c8a0d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2bd4e770ad36eef709dc0e12331ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16848fce157840779ed00e9d279176b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd4e27ff6d6eda955202a671403972361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7c28a7d366f487302d33065450c46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d99b3b17868c2d88ee76d8583a832363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e135cf1cc8011f565ada1d5e60bc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11042bc6f89fc5a81df6126e289cf205365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eba4ca8a2bc0dc8e742c7a6015eae0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48088d756c4852f3aa036366b46280367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ad56bec2986a71f9a979db9639053368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693aa7b9c45f6cc957bad2d16ddbb51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511fd0bec2a7db1980f35fdd5e5c70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1269a00f2906b84a07f318dfb2cb20371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aa545aebe927e2ed9288e2bb11c73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e6151d61a7d90bdc7ad6b1a292b44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3c9559790de79d6da36e7c9633455374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f73d0b227238cf58bc8c40fad3e9c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8412e97a094ebe8eeb96d0b66b774376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4d053284721c8cd03f67d8d4be2c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b244f7d55a98e9fd4e2e6f3eb003d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e900ae4ad4d8ad2d8433fbad13126a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e264701d4f95c640cbd6dd17f0784f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002fdbb694164cb5bdfbe9d788929b5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7ac89e9bba4134684648c6a0a5cba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657e9ef89b5da0d10b6d117e489d5c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05879c9f5bcefe84b0de813a28b287e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed83981ff75fd7b2b150a7f192b42b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad593a4b7ce594b49b6c5cd310eac3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90a09ca9a01aef024a63c4185e1b14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa657ea2d81b66a2023b0b539cc1d9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d18a49c1a222cf1f3ecf8bfb8a996389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5a99b4d1c06718cbbefaff49a58c2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7741ab955bb95ae53d48765c0afbe65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36820b5a2b3ebd296ae618f5ec5f9fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1c712316900cf90fd5aba122eef48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ba53015a3613e16d7a80713f56d95394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef0fd63b014a67937dd25f25ff1873395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4591ff30e73dbda81a82ed5287ab9fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c23e41b0b77fe53486ab9f3fa7876397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b8045a9aaee266d4c11252d3317f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7e9daecf6723b8762ca92e3f06645399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2057a34c48b1c692a3ad731959a315a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead64c74b87a7d36f5eb652839668820401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d90b1031b33da1d6f42598de0c1c16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930e36d3bda4ed0a08ee21669a59f80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba75a49dcdda2a28d3fa2b44cd6963404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c199e78f8ebfff6e12def13ff00395405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385d9fd1f696d92a7d190806502e3f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf305aaee4127cfcc3d46d2a418fee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d18e02269d97f01d6c9b5b4a93dff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd7eb85a9122a4c09197aa469d40bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac3f75ac2717b1badf9e6f48966506410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f377b22111672f717487a220a0c5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38993f719806fa05b878827beb3e076b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cd1eb14d867249c305e93958ff6df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153bf15fc762517d69500ec2e50c99c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9fe750b0764b6f9998788ba28cf14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89740fabe3b82b770981d792a31ac2fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3875f27860b0779922800d315d931ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950145a1e8cf31b10499735d50cbef7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494838c9ffa89258cbfd6b5a84fd8722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e0abc9c3cd1913175d3771e8ede7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757e958835ffacf7bc33f26b011d062421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e00c4a298652049074531b3d4daa9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be26c20b70aec3c5aef459199bc3ff9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be25bd05d2930485a21e5cda53e508424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476d9b213c3061b68d6f083da5d9cc5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3761a414bb30e4ef5197a044cbe3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f106d3a4e16000cc812510ce55ea6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1c424ad4fd20d1d327223539a6c06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bfec3264859ee98df07a19a573a5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258bc83d02b1d622067cd8916d4b36b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cdf2880d620bf581bdcd8cea49f37431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5463e6be61e7990387685b5aa1d1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e23af67756e704844b9a359d115f51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb7cab1d3d06cdac0adb07f1ee0946434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597363783dbe30e0646feaf1c2e15f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c93c0fd0c8c15561078f2719ce95d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfdb802af9e4d2a616bf503688cac8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cfa4f84587dc40e7fbb62913d9eef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752566b33a2d733972fcbadcc8d8bb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e922e0e438873b02b15e2130920de5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf213d13d3167c684f6f1769c024009441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce603857f1962049989c4fa6daa584442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ae6af991f7d90f1f7282847ec96b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddbff5c9ca2e739a610a3a82a8cf99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641055195f1d0066ca763aa00c0e71d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe4684472be5c2f0e768dba8d3be8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e438b5d08a507c43addf29091eeaa2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd6026955f31b0570d8f95c010f4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09360d46c212e111d5cc9534b42684449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155e7aab1565cd5184adf240c8f4515450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0138a27b82c65732823ca0765a81a9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2470e6113e247af60c6ed859d7fbdf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579d6576170549b1784b7ae39ec60f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c4da797c290de4da8a52a1e95d3b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e95354cf76ad45c63e1d758adef5d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3645541085e24677406e5c4102ba9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c1e5ef0c18b163e88affbb9984560457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbab28ae629cb5961033b2e5dd1f050458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463331ff91db8bb1519b9df093c86416459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1629db3c60401a6db17146a69575a21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f7a0edd7c3132c2be1b25b868d9a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ad6f80ed3a62e2bba29f82296d1a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0900e3ab76f09b666610edb7ac06437463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88055297fc7c4092b5914e6c016b60b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f41d559c391f195269572d72f6cbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34c0677a640c034ddcf358054c1006466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024957ac54e7ed7ec9d2b0de3363d8c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a9a4dd87f3f1efd24b5af2ee8a8e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728507bf8b7fdff4dd0d92ae776badf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b2fa04fac9fcee8781a2c016395dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf7aea1a0e469650ad6d4b68ac49a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38413e21d3e38cf796edf35d039066472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4f7c01e960d35169a46e30ba9768d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10add8fedb3d691251acf675b8060e8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e89731fd2c32bcf690ad1c01d4ce06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec64427ad5f2957a60db1cfcf8b43d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125208e4f4b21f7be88cde7390bb8aa3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b92e7b5d3c5368a1feeb85a79f605478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000ef7543580ea53815a8649bc1310c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d71441d31be375fc72d761727b3680480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb66de7cc8ffa0f30699febb911f96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1467e95df46cba194d52af26ab5a98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e342ecc680e006b122664a778cefa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d591dac22fe41581a81f36e5a0a06e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647b42a37c483c2211c81421fa61223485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bf45d79e6338ca1b6fa9921dbcdae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a71bcd572e2c6d332fb98d4760b8eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe92b3dcde9a063792583386fb7d190488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7db03e9c163dae317042583f01991489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5de3a9d40caf00363c9a8b8a547733490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981656a141229850dd58ffa35069efe3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f308750c620a1dbba2b668ccf9e27f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563fe4c9f6e3764391a6909e33dfc12493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808f386b7dee7227402206cef863f55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44919702d9ff0a2c3476477f446bec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9944db31d03651e2ddb0c0e132cf1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe902bd876ac645e9fa0e7e524ca921497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb2f35c25e026ecd12a5483b0edc42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cd451dc0b725354f1ef5a163104ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45ebb74587b2cbda8560ba2df767a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4252d0aeb703813318dfb3474e7d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dd38ef3401db78f1180bb79a20495502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e799b7afff4c57218f0616bbb1be4c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a0696051369055dd12639ea2681b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d45f526559842c0208f106d8224a4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb706aada8177cea0f05a944f388e26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83465ff04d0244e082d3295d87219eda507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6c7c8b3949755c5fc039f59bc95e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43f6610ce4f9011b9c73f81fd374aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793c60fbaa1f1b23a6e9cbecbb8e2c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f998bf2a48c049487cee17899c5249511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a71a1af589432d1ccedf1c32f3381512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa113e6fb812eb8ea2d5c91c3ca783513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8deace9e29c3b53921b54387fc531e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d96d99e2dac023f4ab557ba1ee31b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a35029459c066afca7179b3e972f80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299ced1fb65192e0d9b88374aabddc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ea446288014f6e0d41fb25a78f84c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce73841f0c2fe4779a09afd3678466f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc359db28cbe95f84fb42e956b14b95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f56fc2e91858419643c1349b6314d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c91c8a7e1f8335a9fb5720218d2eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59c27e1e9af0745d96b61b41abcdd4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aae010bd84324c204aebd1e9228763524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81e8e851a4f539640ed06255bc3fa2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d021f1e606aa98743ae57388dab6c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26414810157c47f3299c8a019db2aed7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c7b0a1f725fd6305b2dc5fb34e965528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6b9d6c597ae851b4103ba6a6ab5f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bed8e336e7b35e3388840d4f56cd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9ac2eeda9a2035661c64495c7c3ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100d9c7be0f660f930d8ab365404bc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea643c63f95167cfb26712e0a07f7867533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbe5fbc5b2d321e796f5a4f91d0b69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9658327589eca27ae4ec5b507d4fdc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb0c1154f3b17960c016b77b5ca835536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5649d33367c1cc24dff5adaa1e4281537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c35a42f273fad38a7969862883090538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a33cb497eec4e33047fcb2dcfd80c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9959e4a1903ad4009abab0f5ee8e7a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9379524a9e9a998f77cc7c2ff9dbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4c94d4d5fb8347433333f5ea26438542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c265e22dcaf5db23abba736870fe5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db687f5d68b7439277a62d0fc4a14312544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb07a8fcc1d1ec3c2a6ea9529a318e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dda2e317880ea7ebe0568c8cacb9cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69c2cb081c2edd6d566e044fa0282c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79633493f4edeec0b5d2fa5861f446548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198950fb8389ff8f5207fca2467efa5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304720b6143ef1f5bece661c07c834e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c2c5b87a1a1ad36deb19659cef529551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3323f7dcd793749bea2bc3ec314bf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae17e5647971ceab2753948decd48dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0692158ef66fdfeaa0d0ef1419a4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d9e4a661d26bf9310aab29c0b8b25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e6a39334dcefd83bbb9f6bb1c5105556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404468d3ada2c25596840125c00fa2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00df12b186a459cba03e652a6392679558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47c24c633d44fae7dbc53c578d50b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a95e54df71c6615ef42a8931a0767560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53891a1e72c27f7bb563d96be07e6aba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd19d347d5dccd4ed5d1919d8572a71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95afba049b8e87cc3160bf7204ec95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ee0f7e5a79a9af7abb783aded5827564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee33c2a92ef157108522a7ffb33ee3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a81d77451a3ce0e108332783a68cf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862313b2762d4e9d3764b632c2af63d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aaa711032c624eb378cd6e02b59b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507fd10f4389919b951315c5dd1f49f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a2e6d69c7ecc435dae5aa04fdc6ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816a4e6220d2cfd66bf29fd34c0e483571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4d0d8d708fd31294ebb8be48698a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a51541731e89422a7afb1f79cbb520573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aebb74fe5bb6c416bc94e600d091eb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be704a25631117dea555c7c663fd242b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d724adf68d13537997cfad158b0941e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ff8f4f558bf00fca4e5de50c83621577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f417e4d4a11b5c5d73924bdc6e143ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed247eb3232214994311944383d125c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581f0019103e8ddae542fe5652dc0e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feb4832c68ce48796e3d2e8026c80b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7605cb21e0ec25bb19a74954f79675a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7553a57bdbd2c3f70376d896303bdd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352168c0fb9e8a557f5ad7c7b5afbe1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22b3800030fd50e7563a013b042221585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d909747b3321f48fb0fe76454ae0cf3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b1aefa0ba3c839c80cb19d65643b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158ba383c45ef8ef5e7ee6300223eaa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d644d957316e6a7d87489dcd3f4dc3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d642707902f3d0cf80340b728e8948d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2f03f24e83b6c0066595ff23e882a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cd86a1b554e45608de3064fb4a986592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0064f99e20459989a0ec11a4c353c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c2b39ed942a5c44891ebb6b9a7f5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e67bbcfc3727a95169b9597e352aff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81bc0cc298fd0189cffd90faa460a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac80aa42da2819a664a50db090488597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23e51a6073f86b5eae847066d5838b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed301d582aac3cea8b2ae68589a1a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217755ad7d388cbc623dd5da06b3b42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb7b559f2634abe18d233a00993fe3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac324d476c9027849eee414175ccf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0faf978827635d01bc4b10ec03474f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe59a143f9e0601474f9e153d522a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49226b79a9cebaedf51440a385b0b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6dd11ca62f6d35581fcb5ec8bb5b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521bd3da88eb6889b3491a69b91ea64607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19c67169695ce8fe8aeaa02e368f6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85545862a568ae7a87e5301e0a554b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccb3f4bdeb8b203161de27f391a0f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b530fb5b85c7afb1071f82572d9ac1c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3da5a6953c288a0bb24cfe50c7d744612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3d55d0d22bee839f154f588013dbf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abde917d4bb36520e1d9685a46764b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce52bbe4e0d18c4dd7f6a06765c637f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8605f5f7a0c09c92bcaa84cc3cf80e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460495b7c036477c0f6c236ba6a972d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afeb83071f5f4fdb34684b420b9995618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ffa81dc41b71d4cfd8cb6ee620a34619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7b935b23f0048a13a2c6c2943fff2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbfccb11cb41c73a6dc802af355168621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295102e61f7753a36f26bfcf1820a1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4fe46424c9a9dc19daf67e3c1e562623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12344bc5339ba1683b6c4e0b21bc255c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0c22da7e78cafc6bc467dbb28bca4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b902180b3394c3eec25005c370d065626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f408d4558e07d2032a4fbf5fdda98ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234102e5fe4310e20d1cdb2239e92a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314aeb57a53e82442089885f62ab8dc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff929a31dad180706267ec0458cc0b6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cae7a35cc640e79d2f8399c1699089631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2999775d861601336232113c7de49c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ca1c495074a1f40ad318fe1f58da3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e4788476332c2c795efdb43f7ef95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82262c5e177e4a60038dc76dfecb24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda9ce9ba71bebae5f8f9866f34c662636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a986cf1ee334f5f9a695b883a95e5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad5446653b2f2786d30769c6290e97638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929166fa04d513a9cd5ac7103b7fa44d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9e1f92a83edaaf2d4039c112620c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddfc00c22f16c42d7122c7740e4fc7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d278b69fd6a43927533ea8eb949b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee3e18fe4cb88bdb599da94b2262e2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3f4f53137349f2f4939bc3fdf1aa2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d192676d30ea49bff49ebb124601fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775457deca687b308010421095f6ed8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5ec0ce10c458240d330b8271991ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b77fd7a040fbbf81ba35bb4922ed0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934e5c45e1a5a3e4948b3055d415308649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55695d4d5dc363ace458ee1cb46880ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f6d4a343c362dd80532a65ffe8eea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5c243ad980f44451b0b546b7b3551652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45024e5b8f5e0282582a9fc5718d847653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01d3346d8a3ddef2e4c769f4fbf948654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b171156d02865df5c11e58c00259e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94db1966091aec41204ecf6ae997cdc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6409de0da73e78400e94f8f2b82a2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615bf4fb7b79b04587b28e71d6d5c4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dc9d5a40a29a1bd26ab942c104283659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c78f8a607c36e4e34013e462b14534660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467d23bb2ca4d5c1b11b7c526c6d6e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ee0374dc74cbc6f13dd523668160f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1aa6460a3771939aacde64deb81fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba446635e5f921947cefae29f70c49664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5155fe35c360a65db5ef804ce7a043665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9f1cb2df4f9cea1093d6c157351a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754cc125e6f47b64680819b74658ff2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e624b971430df1802f41a964d71375668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fe83c867308bdeb489dcfcc2c691b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a7b664f4038daf69bcfc0fc4a61a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88378f5047492ec40530c472e3bf394671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecbd84b3ec3658c6cfe64cb970db66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d951cdbf646865c4859e426fbc6cb7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018978b45d6c8a927c1455724ed3e9f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7aa3d7a5a8ce0681b9c7f3b2431cc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bdcce0b7519f4f36ea926ecc4dc0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588e3037afbbc13923436014c7fbd6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e6e6fbbdf4d70a28337388da6504b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e24a37ed7aa587863d05526278c1c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3a101a52e930dfa650d8440cb93d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930c50efe963d04cd0e1e4efb07eff0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e6972aa5e78f4e10d1f997913efba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b2b9f4ac1c88d7a6ae62a65d74de1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2817dbbfd6609b8318cc5857354fff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ff2e6bad376ef96b281c688e6086b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc79a6f3f5f90904cfc44ae2d6b7cf8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51d895ef7780e4bc5e9404ae0e52e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b86d9ceb61ed92f5031f97a11e0d0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daade8ae30f7e8fbb222c851a1e5a9bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69caafc03b94e47173ba42e68bf8864690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7e226538a1a63d5f0b6c6a944db81691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa33f6f83e19904d65d7932dbcd50da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aa843b06e19f3546bf65bf5b78a07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6772ec908aeed6685049ef50543257694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48f7e243eff2e9a20d2585ba0e0ba8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7d5acfcfc9c12bab39f06c966fec9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd19f5d3d73c797cadc43bfc398db4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c255743a21c321613d1bd1c1677bad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f964339020d7f02dd36f4cc6ff15f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896f38500c5eb0ba61a1f38e6e5181d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee835496d64d01c8d36a71f39fa834b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2abcb1a4ce3edd1ec6d734ba62606702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28474c5425ded4b2c9f0e92b8a8081703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb816509f994dbe84986c84edd4649704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b48dc40bc0c7819eee2b1975c28e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab302cabd0e3d6d082c39c02375aef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a9415241218c541b530144d1cb9a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1f131278e800e073c8b18fe61c8d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f754f6b83186ea0ebb33b2e28dd8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e0cabad2dd5e2d0e56062a127dd68710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1333369738cc7582247aab2e293d82d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1639b548d7052ae3e93a78a7b2daa9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432c91ae5b97c08837455ca38478f92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8d2ac7c22213458bbb34a83bf0fed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66752fcf3d1ca5cc0e1f1c1c37d06588715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2f70a9a122df9275593563578a7fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4dc02ce62f525059c6c699be05bd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d335e472ee79d97c018cb78bedffd4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4f38cac5b7d421627e3ff89b9817c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd1a94f4f8db266362141e9a08d7da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfa7e8cefb5af970582c10daa07243721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c115bfff309c75446eee78bf6e8bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014fded10a733f2f006accedfffa0bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b5f83fdc0cbbb21dac30e925e0363724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647fbd8428244ebba9a7987d640f4a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4699651697ba2b3327f66a22219470726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775746ef137002ea97c5502a1850038727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3dd531a9e7a5d58720f23e7516364728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166b44a64a39f28a4e32bf552248b13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44351363cb0e72fc1bfd101f99f0eb2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceb4f088347998092e091f9246336e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021353fa5603b9eecea79fa5074f94e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf724fb58980723052e3aa3f66998bc3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f6a4ccd4c8fc3d6222983ad2539e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7595c519ea4e650f3021edd2aa240735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfea04fd2d30beb42a2661e1bfbdf3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c7eacb6f3c162b231cb4f3afebbee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee5f3aea9666b77034adf3bfffee4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65281affb3883647d19b3fba8fec20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2da3e5605b97fdedb24339f378c43740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d44f294a483255560381d031af45f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05028a2598dd036679c940c4a27db1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c19200bd6506e92407f29faca2fa05743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f33c8f4f49957538c4b588072f0b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62223dffb824b58cda826bee3a3995b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71caf8105aabb5f02c8cdfcc81fc07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df703e0bbb8d2cf1c509d353da8bda6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938b33aec51b22ddd1aa4a0c68f0b56748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d73936926705b5677714dbbb98835e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d0c178b0e6c7a3aa166a5e31e034b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d09caa8812b1e5e93364ab4c597c8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cbfe41ba6607a59a693d4df83ec5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97eb53b8a7eabb8ea15cc27c4869dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3db772146c55f8c46d60398f778573754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1382345aafde476bbcabc07017c73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa274a7d12e3e237af50ed9a841cd29756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9bac0ca2592d783621d11178a7a09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159c6001c37b5ffc48d40a8daff02f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559479949ef2742682e51c60467f567759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba397689c9acb77edd1020dacf49f8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0ebe58fdfc210142328ede2059eae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2337ffd263f8c5619210179364ff704762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be035d391f6c2da64c84efa0ab95e871763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60078294e52238ca2b6c143d2ba23274764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69d1009756bd8e8f947c20e66e33c2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b2028ea07ca20adf08871ceead6f3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7a77b6710d5f49772bb74e9cca6c1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eac0953c5737a6f46e8df5a53bd2bd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffef8a5a59343215a650e101850aa35769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce968f4a8a7722e6bbe5ecce9c7f965770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a9a9d5c28d09c294bbb3e589779f1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da0908cbb1ebf14d68c3144b166699772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72aadbcfc012050583f8a269124635773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5e781d72cb29abdd44a0c829324e6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae062a7df0901e9676af433d61625a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a987f0c0e7149b2b0b30c7f15505b7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675be85782b3c95fa905184e9ae48c5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25962ecbb8a43b802900245ea49061c6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b8532e1000921e8d867d28fee158e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab8b70064cbaeb9bb3befd03cf9875780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509742ca466d4debbea6d4df2d152f8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128ebaa3d7ded0f5ca5022e603b4a58782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba976b04ced8244e67df14e9be04c77783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241b39da8ca637fdbe2b5c17219155784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6bffaa8bdba72a767632c4b0770b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fecdffe52755684acf2199470f3c04786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd0bb2467dfa3ed9ac4d5d41ba7ad2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2230972dc6d5c3e0edd6aaf3d0bd75b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15064128924027f468605bea2ee90cdb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223f2d9895953e9220761b162e42cc8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa814e8edff545227fa46df572641b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199f6a0e6e30d1d32941069b3d094cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889c5b02c3343107b47a1a3599817e9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca8218401b411c58f2e21d80d5ee2f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8b2876865a045bd27fa448713d9b1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba69290946b33524d6d13abd00502f5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a6e97ebf1b4d344bccac671bd335c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3e66eeccbfb14718ccfbcbc5829c8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201833d0d6301257f40605331284c399799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6922abf3b0eb8c2272e6ce2c8047c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695265d7da522477c5e27ff5c066e82801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c394cbedf74b7cc3d47d7b64d3a702e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7423cf8c87c1211a4f9c79878cb44f8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0031fe5f5558c2820a8a56ad869ad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e7fce5bcadb12f4d66e38ac10bb48805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f3d0e3e70bf5451a62f2fd953ad3c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ab0ffbc41ffeac1b8e538257fe5f1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8721cbfedc4743313b5b86be38c38a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fdbc84ef47fd618508de7327cb79a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead3b0a7fcea1306a07b3559ce479a0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900367a06250db52ee7398d5da789e71811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ed14cb83211cd69ec367c76ab7ee9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457eb6f57c3e480c3b424f27cca3744813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125601810d319a52e560883fc1214ff814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa54ad2ef5d320ac2657b490e5f584815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df936bda8498d3b763462704c96823816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470efb4cb5e8464dd7bf6895547925a8817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e99608ade790e230c2ce36a01079571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10252df830a692db6eaaced3b5f99c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865167b124efe4e3d8a76ace9b151d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bde8e25221d97db8cab3f499466684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b6191018fec48e38751aabdf156525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15766caa813b8b2758063e7092e13d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1f546abe06dda420a2de132dd28b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138827b8fc46f14b70f07a7dcfc7b4748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e9b1ad16cccc9942ac53da879a8309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53ec1fc315bb83be0e0bce7030c8a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d493bf26e7d9670cf4d2a03a4bc29f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7acdca65f666d8220ab6e1a1ab0b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d61c41aa72b620b567d1b33a56c9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9040433523debbe30569e09775420714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d177913535bee27bcaf3e6f11cd3cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cdb7a3726100a2b07a2f5215bfe4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ab265775489aff10a7b96e418b4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dc623f28265ba57d9094a30be2c4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52129bc3ac02ca1e5b3bcde97d17970219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b02f7fc0e4570dc3816a6f36e6450c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037658eda7b8b7f55dc73d2413ef98421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9699e3942cd924777741f64f785f2d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06437f960edff54cf185ad1d7df090823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0eb20535d4881c682969d94939d2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909438186b754fdba51a3a66f6af5d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a440b17ca7ce6f94c243858d45f5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f52cc090c22b14198527f06dfff2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f91fd596c2abdc8436256a879185528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde322a28adb8c68b796159e2f64d8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6b3f56d65b516aae544e22205de5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a11d285c2e122b500ff5f9650e71931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1a601387568e7e96dddc2932a14fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b94f942519a09d64cf3b30a5decb7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49655cea56b1607c2de01a16080573634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bbca1a8cc3d262e15f2df2979e4c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ffbb5403ed2172bd2f1253ab52dae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f61fa021ff8cf811746cf0021158a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe8bda4680a394691792409c2ba70e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dbbaa34c742dcc46117e1ba959af839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3ea1400d28a433ae0b65310d47cf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8cd2d8d31af195bf6175c2d63d3a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4f70482379663fe79eb7f913cd9e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903e3fd62e63358a5fce0fc8de9ba7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cbb24b81ae64257e2e36486674b5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff1bc0a4d938977cb85aab212bed445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b582f86fd04f3c2c0e14b386496042746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0926a56e823589703ffcf44bccd2d7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b8eabc0d92b080e1221a2a9461eb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d11dd12ffdaa42d9ce6b364e6381549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db4b331d89322181c3ec00f914790750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f27fe914463e5ad774aa8ac81462b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51388d23982efd7800a7eab7c8700a9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a4371cb1932de3a5b4b693401ed5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe23aaafefca35333c50d72812e68654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6f8e567bad5e84e587d69861690be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105bc6c66a044ed95291059aed8b71756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efc4e1ad442aaf96f3f08e4866a2d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2a5b0ed0e37f63e3e3193b05f5f9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a4a8be556137cc253accfe208008559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f8fa1b27a02169649ee586377348560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf4a71f87abea21c6040315865783c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27681d676f32a851837e0d16cfa91d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26e1dfaf4c09f6d2679495bc7426f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3724bbaab8dc1c967454d278ca9f0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fb53c5fd402accf6d9b16357dd45665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4e09323a9156ad1158986ca88714a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec34668eaa45fcdeba4167b5afb7bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593fa0a80bfa42b340d5a73ab55ccd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564780637f207b48d4ad17fea1c642f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37c7d1653ca7e455c5da831596961f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec048e1734d7da32e84740792be3261571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64cef4a424e9aa21ad270a9f02446372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786446b52e7c3186c83fd379cdb644973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7123b519c574127a01a6bebbd6a52074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a278b8bf753172a80277403fa4e08775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091c0e7db6ab91ac37e3b8978fd2b9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab883c0a9e7169e0dfe5055acfdc4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534f9a02610f7d507b16ef86d742bf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b763c96328b2bcadf9d44d99bfd4d2079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb254b12a1321a10e2f6bfd3b712ef7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de90573ad80b75512c9b56d855d87a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953e733506ffe8a5e8fcaf0dc1deae182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccfb121efd46b37e3a146d0ba125c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461abfd391b8348dccea97223c0356e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcaffa0f5e47c40b76c2f583bf296285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b286ba9967dfc9e504e97c1de37ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de9414d911e6d9487f9c92d650965e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd95df4beb8783e4a0f87c4d804401988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ea9437d0c3a8f59912ff714c35f2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c2e063ca48f341a5e61b61f34c85790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b809b770d0680ca6f1dd3b7ffa5183091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de88f778632c1c5ab9fbf73bc2c46692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaba29fac79bed66a4d91236961c5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe8f6e4b3519f43658c67c75f8a17b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc50610752e219c3b24ca26ab960c7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d926d637122c7f1f1eec338715a2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12806d9c8201cc3b0a35976f965cd1a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d7ca963463e2af8c09aa7e8f28afb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e0c5fd85cb4c1da751bf5c7b6796c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf749899a3b9fa24a7e5bb9ea7ea17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285c090373b42e9e096731ec800f930101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3627585c2682ced1980fe3c062fb774102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2fc4be09607d8ac7a8d48da90ee88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01ca869c09af3c0abae0387fd56c29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dc78a50e647272cfcbe01967de3fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862967e2b73cc21d94ae2fadec265124106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cd2960e09d2c12a1aa7025244d1c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b1e1d0c93cb32ba46315787ae292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d735b47f390b3571f259e51e6e27e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446d9be112ebd4cb5b3e02adefd4d50110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5b0b67aa4342c1959304962d0755f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3850c2458c5f8c91c25996413e2f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb4fe6be6cad78597bf850fa3aaedd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd00da847d1c5cad95fa91e8957252114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904f16e1b7a5bf2fe602dc01e20c56e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574375edaa6b072268b0eaf639e6dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f62994e7597a624960e18d8ddf9fcd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc7ac5a10624695bee126cc71510eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62d17a8e48bd2571b9cd29301e5391119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee03b14e04d0bc30c87e533060bf36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45824fb4e3e4a371329dabe49db974bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef477264fd3e91744920b4a2a964fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b253896ae6230412bf4ad2eb9cf7646123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239643be6f9bcbe28b73c2fa40f4e31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182c9758ab2ac0daa00f7cd47c55701125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e1477831808e50a2e67c4202f2bb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4e737e9b893dacc563bf98c2c5d5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69567cd607363289007ee6d339c3ce4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bf0c7214feaa7556775e1c9ec8324129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde12cd3ab241cc59787b1bf6f72036130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec9ff37f64170e72a8694bfb601414131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35965db29b89640d866cff3e7f4c64f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2eed253f77244e46db2a1b76e8d8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bda58959e46d35bbe69372873c661134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851474645a7b50c1e72eb615437ddf7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090c2f4e91e796164a83432c5a6a76e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12770b230e6ba2f1d9ef3ee9130a4fc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af564f602cd9cd4b0b479b036f8bbff3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2211d97a6b2eb6686bd677243bde0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb4fd9c2d39e631b2db0492cb69da9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbde1bd0c92aaed6009eba3e19dc05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b8c2d581d2fe32a0b24bdc9e12d1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce26c7568391220517b8e37f0872796143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3f902ef9359761420af7a165852cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbebb873f751dcd5daf828189a32864145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f108e830017420f439322c5699e6a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d93d2761e154cd8fca281342171bb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0267d9c241bcd6e2e085fdbe4c32b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07fa104e3b2e91df654e5b8ee86d5ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b6f6055c01615eb4dabaf172d458c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922b735032e38388b2de06e0a8c9eef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79b1cd2ebfaefc34f47105b3b332a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1294369cdd26aad470855a2dca2fdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0ee684d75fb3af8bd1ae9ec865994154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7255f4375c15fc31171e327a5b70160155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1c28c61851a94635eea02ee260efa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ead4bd2d8316330c4dcb5b1bdfac1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebd06de69775e4cb8ea9ce987c115e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cee404ad228b903be25f26544ac659159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc60b985e3581298152fbb3273025d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2742286e1218704a15c8a6e3a6b1356161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013405b89ee1a855b27c4400d3ac0315162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3abe0061fd835bcd1326d896f62a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad253fd13c3143d790cd8f2cce72f23a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8083ff8ee4d56411c6f2bc584eb4a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620279c963c51bac9d76ee85027de0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68830da846553111d470f4b26708d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfb145fb7053d22fed1e6990d12a99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67eb41aa190640e44953758ab460d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd724372765ca8d43a7512a8e742bad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55347b694ac619efad4800af373c6bc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420804fd7928d70aaa9128d425828196172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305a1ed23fc97d2eb6ae05f10a368df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce36e73cfa3330b2b46e29b48855600174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0bb0657b51635dfc4ae6c6c06ac2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8097acaed39f220511d565de988279176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027f1d40c2efd35b50e083712e04280177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081614b76bde86df4d3b37dc39204441178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94443e9517a0cdcd98026c0f86dbbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f33e7e918b50b0d05a8245d872675180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6e55c6dd6872122f6daf55b0e09b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56424814135ab5b6c11d1f9f8b21dc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec56d2f3164aad49d5596750670b257183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4d234ef0bd5f062304ac63db40e0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c25fff966335b405047ecf102ebedc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c8a152cfde52ca8a36465d7b78277186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dff4220ef1e44103cc114b565de3cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07972608fd74db223311c0d331b335188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f7225d222b7e5af538132e1ef4ced189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bc7878b9e417bb0bbd57acfd4a29f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b93219c7c9d561dad335683114b1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a4888067767b91ba0d55f1691f597192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216ec31aa124e178e4b3f427587fbee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34808eecadc31be90f83f8079b000701194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ff43851dfa6ccfa45d3e846ad9668195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6616cbeb0f9797f30ace87ef005fad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9545b053544debb9af82567479445197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb9f45a093e3546c66f1ef00596894198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5583048acc1f85fd0438265e7dfab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd5242abab07649747e67256ab919f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4417e4faf67a43e4ad248007ec80e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173c4335a38fdb5fcabb89f1b887b7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0d3a24ba6ef7e154c88d487ac4fdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9670133d61c620b74aa59327eee2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62775bd94b2f4095cf3766a4e671fd70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383a91ea8d4c53c00769ed1a5bcb2e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db666273f19ce6a9b96b279f46daf30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d05eb2df53cc34882c70999697646208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60595f38b17d0ec061b9bb77c2ab124209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea514a59c24d5e64e329079701a3d2a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4e758d7033a62c91b42742a0b4d19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53af82689bfbff6ba66cceec94fca9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15bf4562cbb047f4b8aa7a18f7447b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fb091397747f722d5f3772864cfa4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0223d12c8ab622db9bfac5210dc66db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd0bc153d2dfdae3e18b13fd66bbed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde864f8de3d7bbebdc3688a6ead7c55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bbddf8240276b5d129f8f4b0d47e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b407d3c1fc1019cd467b1e6c9a12c1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d494984886ebfacaea169d99c10e70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94562c0e45c4bd47e9ea52e67be5bded221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387a776e18d3a234bf1128d402e6901222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a4ea503d00df6b95d7f096c34ff51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924751d5078ffa2d9d601636c986f4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8bdbb25cb11577f66feea377bdc40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5889a5004d7f209169b0f73afe9d65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c263fda7f15b5e14d29234d33329bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0090d7d034e741500e9aca404f013228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c1d06329998a7e84bc064d1ae3c0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2db8e5137b62865f14da010fc34a22230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e314edde8a1ae3f47812ce93ed342231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff49709df279e897ae283d5fedbeae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f5d390ad9853e0b1090a32dc39adf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c731b57ebd49cc286fa260880cb84c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1aea5c4e481d409e89a19973ac81b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e864931d84fc444f0ec9b748095d46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2f32995b9baaa88710b8c9e53a01c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e5d99a9bd72ee0231b6bf7ce11b65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4446bee1a36d9826b2b3453d3291f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64e1daa72514e5bf83285069faf63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef001a1d699db1cba96c5fc8252430241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68ce2383c565fbbc67af97de83d9be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf3e15126eb62c60135f3af47fd17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a3080b25a2b2dd338db76ba338670244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9220d7e7a43f3d968e9df468cba7142245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d181b9599f75901927c0c6bd11cc6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17fd69f7f39e50c5922ce7c1c9ea28247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd65764e4683a0e5bde7960af7d773e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af07019ac0a75f3f1ef208152632b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250fa600fae81b7f71be119ddbca836250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a2847fd021f5728859e219c3da2ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba9f1d7807cf20aa37ee2916e1fa9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563951a214275166506eb2ef56ce58ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84262944c410177c8e3dda19535eb9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0041fe19b006ca7ec482a2e8372bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0979299f50ac4866d20789ce7c6a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5127c4d41cf7291fa9b4a6f9bb2861a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dd474778089a9ecd2c78a752383c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc885e3210c8e512b9ae0f5fee399f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b2658ef7835e4b8d89928fcc5c812260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d7bb048b7c2814eef6f24ee542a7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917d0f836d0548bad61528f9c5abe25262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7aa73dfdce445803b20c93edb01b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408cf506c44d4e06c2e971b961efc2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a7b3a4c19ab9d9170a41ede504638265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964eb022232fe71a95f2cdebb792582266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582c75ab87034106c77dea77d0415ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156669e1f280151ebcc83d593a7a85a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f3b235fdea3ee7b627ba103aa5e1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aab8b5ada544feb604dfb382d46e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e853174733c4a7127b6a6ae20c7b4c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b6f47b1dba090a083816bba5b7b2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6cae4157e47af96cd2df5526d17f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82711e9bbe98cc8cdf836c6aa70e19fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219fe97d467d908a5af8158bb43f18b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e924938d51e42bfcd830f4545dac3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd142f5a884cda7f6c0b5184b89866b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0469ea36341278dbb48e50c5bc7132278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf01ea5a75127e6f2aff9cb0e199cf2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c254c579a5438231b66bb100905150280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ee6ebbbb72e6de578433d27807cf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62a2e076088dc74e9ac0d9adf93d1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1e7cb3d1e87de6fcf2a8d760b1642283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3507db582885de28680adecb887996f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a4de9cfc41b3c3963fb79dc5e4d5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29260cc61b9f2e140d648114ec9ea4ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c568a7cecc72c5cbb55a06c6540e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c124072fa22573f7f3619d5095d077288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c0366814a1f3074ea6bec39aa45a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe392e31cb11a762029c7076ca6cb7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29808454adc55c5a8fc3b48a0e278cb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17995f1fe6979b0891b8813de529b889292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291393bbf1fca75fca65a70cefaaef1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942282a142cca41612783c48d3f2a6aa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caeb9f3651675873da71926545046fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2826a8ca745adbb6b61f16e0f5ca1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa22771cdb1f1d310611db3fa48b1f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f2aeccf3e5faf07e9b564d3ea2faf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7eea9844f99b4b294d4063c950290299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57145fef13445cf5f27a2e316ef042be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222763b12b324e29cd75459b92bcd27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e563d8155467434e73c9047a6a7cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfa4893a713ed3ca4f7d4746ababac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d940a68a1e4172b21bee13837c65c95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e81ae497a634053f806ef321b6547305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efe306c0e8d23864daa7041be452ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a2850ab3c9eba6466224297e56485307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdf0422ad9978c54c9bfff3e13bf54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d41e4a898f4223a8fc98541b88ed70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4989e60d5c3bc9940b411784b56cd3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c5e46cfdad8cbb1bde9a9116dc824311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90f487b032e723af04f4092caa9687312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7a30b5d178c7d73343a03c26025a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b8ad6dd6fa474a7b1a723fa6d4ae7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cb5f75acfaa6653ce7116680c0042315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6b9d9b1e56ee0998078f3c52066b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5629d6d29caba4d93abe0a44e07f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbd2017b9ec8fb3cb36fd291659759318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f564bbd805c8ea6d95fc9dfaed8e3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5041c3aed27a90f052dbaa3749325320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac2572c8f7ebbd3f9bb075964709db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519e172ca3aa1955416065dd9d144aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bb9d75a033f9a2625f0ee198608e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90b39982c8e462e3566db41a197e60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910d5efd279edf4b3c59f92660ba23f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91460f7377fd58e8cb014a6ec4880d48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685784d5ab5519e6d18ff2c4f06a73d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a80e235d1513d1de0926593d852476328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f91a7f1ea0da2dd7df903c5832830329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11462c3c09fe5140cd2a2f1755a91d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25866e9edf69cfafc6762a8be17fff17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cf286c6060154d02bb181cf36910d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300329a24cbeabec588496ae7f038202333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45995b34b77da7ba4feb91f2c180e73a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d56d4ed01da65495720074ae7115c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6fd82fb5bf7cd8168ff680700f279336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90042693c38105ae8fdaa618fd094f97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349af77650a12449d0dcac9d8a33268338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fab37c21ed53d51fd9f875f056e01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1f8149faffef676ded50778604dd3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceb0e09be54f882d84ce935d8c6bf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897683a8992c4f7fa93dca8c6b665a1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4051a6d0b773e64731b74083a2ee48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00874c430ec18381179aa00f787b6076344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5af6535802f33c833b4c6e2a4e71b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb3d4b3515dba52fba9472744363d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f25a00eb7acae6d8cdb7d567377b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc93cfa9280d6cdd11dfe6cce40fb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c74d6f75448bedb43dd7321a6f30f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122d66ce37a0b3aa426ba4f51d9a45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7ea5b3009a5f7243f7402b219406e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff98212867f2ce9fae76ab023408306352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc23f72df831c5e0b26f65fa95dce6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf1becc0e0e77a1ec92e609436a393354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558000fb6bf906186bbc76e1f174aac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993a19dc44efd84657b68e3065acbcf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b4b1cf9f905df8593257a7fe95b76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd7120aa53d8d9970cdea6fa7dc9bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759100e3e5d2cdbe076f398bddf29af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8d1d523195a77c23234b2e803b956360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bfb50a322ae4dd489add847cad373361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac82aa5836cec455312e78f5ab863f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612b9fbbf803edfb5387e806cbd19ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3898f3c4a8b2ee95783b222515c515c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a98b9904b5040ce8e21f4398859867365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b3d608248647a4513da83339a35fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b6c8ce5dd4be4f090a7d7ecd5ef4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f08d53dfd7f3c64ce443e7e1432a3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ff44e979d75c1f8b97694e85c733d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868052e799a6bf6e15614487d880f57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504dfdf73cab26d7dfba9bf5c243a00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d7d4502fa62e2235c5761b23db564372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109330b096de2876c8144d8014ceefa9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2c8e11f5d988501b96bdf3c80b986374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac772bd0311ba25eafb4548b1534b37d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224c0b5f398598aa6e6ff44721834f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aece85a70f2cdd1c4d2e002d95f724d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c7b411d1524fcb262f2f66ce3425d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251cfb468d7ae52a26b37a6787809d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be839e238ed5ec1801bf7a5e2c6cae7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee7c58f894a817b8c53561fd8eb279381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64954aeb3f3843db0989e4ef86c07fd5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd431812cb4d56a908561e9c4444c756383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53ab173e737b99d8415e7abee43738384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d63724c72ddde2763210541afd87c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65764c6586fa150b51209629eb39e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc88e7c95e10f3547572cdecd61e2d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e14937cce4abcdcd3ba5a6a6a6981388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f789eb3615079ce10bc6903de84e03f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f473c8b6ff6450c1cb672e43c1db76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d3a7f783e19c4027517c0a4c103ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694bcb24a4de7550118e52dd6e41725392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebab30f35ed9f91cd6d267cda96d63a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11863a45f2da05a8761d6d712f76eed5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e8590751c0b427dde50c50ef29b92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797354495668799d9ec2dc14d5d9d417396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf695cc963a503bfbd61599ddef91f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558be76a51538df73427efbfbed2d5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498414e1c39ffbbb451bf4f33144fadc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcb4b60fd1282d0ba72ac7b74ef5d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4998d3b3b3cbfa643df78c34c6afe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d81935a73c3b88b390206937bc7809402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f297334366b6e72cefdfba0cc4222403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddef924aaa007c2e2d8a42675818e59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3479920b572d1be8f92bea37c2986405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f11769cbd87c05c961fd6e52a42100406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09435eecb084eced71e704c94b7ba349407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2729fd656673d8bb4dd3a47bc6ce87408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c24e3e709d5ed26cc2850caba4246409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b1bd78021d5feb86d787740403732410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90113a42cf202e02435d53f85650358411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5386f59972d166925daab5ab9dbb954412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bd3eedbe26e94617daa3aa50f2378413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d5ba33c1706a1539b6647bc38b38c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87602380e6b46cb655ecb8cd99387f6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b22dd7b41121dbbe10e93165c45e53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16772255a4c753ec240c6f608ca2b605417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43ac9740be9c5f95b90e50bc8efe36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1477aea5af137de86269dbc04c218419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a4279c54cac0fd3a567023ab3db13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50469fe40e6995806bb1fc9c49600f33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2394070c6ae7097218593934b71d5cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93638b06fdc2f8b63fc7bd69fc97ec27423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458182cc7968570147d1296ae355ac6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de9eac58f550f1729ed14d31cc030a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c9d1f09b0a9a81a1862ca890c1f8b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2be18b8f2d67bcf4f12fcebe1da50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d73c15bc635c980a9861bb07ef967428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a38b6caf033bb5efe393354dc962e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484156cad1ddc0e654bc6957ede2f95e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c810621e2c3c2d0951257dcc1293df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6cd48511d6cd5739f87e1c6f1706d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14668c022b9a668d1f79534fc7012b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822832ec552770581de2dd031f77b92c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae8dd14f7aaabf3e11ad09c6feddc6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36c8b91ae7cbd90be0ec61d9e9803436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bb9d230043cfd6ab45ec9f4be2bdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c44738d0e2363ab6481bd0000b714c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1170fec8a0dbe69edfa042cc6d5e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33400bb2349eec3f9b459429fd4961440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d108e968c5b2f15bc2debf1eea3a1b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f8fe97e356bbd0089d1f71262f327442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e933ac06d2b8fd991d042ad0b26b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeacc16e8c8c57614bc542079fd9f1d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f12b19f358ea3c50c31413afe9767445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd2a8d9f66e73ba35455a9c0f0eb1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da21a25752bdd73ece88e7dd8e567c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735afc59269acdf4f032f8941dad9e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfb8c31bfdafff86dd03243e5e22a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc931496d2267ac7450b87724ea347450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea4a86fce56f5499d2055e2dd6669b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e86794a91961e34bba92c9200d5ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8ad3286dbade3a9eaf14d8dedfab3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee02d9a6782adb3ea9519efdedaf14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09966661bf799d1d09dcf9058005c215455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899af7dca43b477456703b9f3e19bf8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ed0dd34027bbe0d9e5cc35827f1bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74c47dafd7491f497f3a587dbd8f5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc943dc9dfe576a15128a9ad3f1bb9aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd31fffe143a0490da0c4b0057091f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b409eba4bfdca2290a0a120075a87e3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db318b04b5efe49a7531d334db47b038462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9306709e122eb2dd5671d77d818ff63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fa28573c429019f08a147f2850905464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e635b56de27235aead706a2cb340a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab4151bccf3bcfae67b0e426e24cf1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c98d1ac898c42d945ba704b308c38d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4efa744ff4c940632a222536e00df1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce24ff0e677d5e3acef7b6443bac8f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee71facd9bdd3f820848cbf6272de88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d137c4eac831c35157f27e970cb0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c7207bf3638912dd6a21e339f9211472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392150eac4051d496245d3df51e55e4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ec20d228f754d1b6bc00517d81566474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d195fcd4176417f8f1e69e0e1b984475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794f028dafe804e9c3b11001776a2cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe866b7631a9ffe3eafa81fada4507477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a04c8b336a292ad67e7ed632c13ffe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8513b72affdf42ade0800c3896633479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930946553446f75af27bf310d6e43f13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd60095ae97b4f29a7c185faa4c248481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2315df4f8fdc318647b618805dbef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235edbf612f028ddea393a9eb1d59fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aeed2cea87bb622710acb108baceb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0e4ab430860ee33065d65e34ce6e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942f483ed73eda4b25001bbd639e38f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b9dfa2dc57239d177d7794008ca61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10016e3a5114ddf0af611d8775d076488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a18d079903e459da5942d975b0334489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a2a5c9b0d1bdd74b2961ff3bd76f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42756c687f2a7bed063c3248445ea681491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f2a1533117b5165594f1b08e38142492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebb28ce81060620f663c8feedffd2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb45e5cf3898d31f2852d9c0bc56ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2350a8cdeb08a279dd7c515396c393f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273715944d75df31043dd4ff5c169e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68308c47284cf4fda09f0abc142ef2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b95e3b90846a381a5e58393bc84714498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f117a02aaaf2fa224e2da2c589c279c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2d8cbf65061a470f830b76853ad74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94f9590141c1180e91d6c9305dec76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f12fae17269bb447294314e02bb023502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2833c547d4d2a50c3e8ed115b2a98503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73347e57709efca7f81fcd3457ae169d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3027fe63cd3db5b336a47d54f88e53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940128473280ebe80e585d1dbfe8f69a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db9f3bfa85be81caa9fd905a6a0ae0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33cc3a3215c5678569cc1e16ae9b2f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f145494ba19692ab0e10f18caa214509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dc4360500137a9785241e2772dc87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9b03085b490d7e4f855df7d86fd0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f38bf9a03723fd5aa669a2fd5e5d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a667a0ed38136cf6b9c531149df00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b24d2d469d7d0232e927fa9de0f02a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a24dbffdb9184dd5666d6ee3f5a83d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff560fb5002c2857a1d5b4e47be950516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82cbfceb7272e1fe59e67debf57888b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0c0b958cf26a6cb81cfa7a2028fb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf52f0caf4ddc4cc1b7c672713c96519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83fa091b5805f8eca2a341cb40e3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf04a7f8d632545d93144a3df18a0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbade3b7583297c6a5c689fb638aa6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdf15331694eb273066c05ef4486bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e040a427e75ab7e7c7eaa3259c476e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc386fc796e0947c3ca6df030fae1da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bf46b7ff90c72ccdb9fb9a3ab6d02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ea28e8f7d9bfbb89bd4292c8f3b3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d965f9793b9131a6a2cc410e2cefc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76807ec9eddcafe9c113edf2afe7d06b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a922b124e9fcff4e3a6fbd3f91f0ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1681174f34d6bdda12ebc7e99e6397c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122a812706a420b67757d09520b3a06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1ac9f9597afd1a6dcab5704938f5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8298861d7c00af572ad4ea80ac2839b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9c14723e618dd6b497b4b2087ae4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f44d296754ba9ccdff398a5d5982ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6811924255259653a8651045fd366537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad4f7713ac85aace886d1cd035f382538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848e4e5de30ab1adbb32a26741f0719539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4a3d9f2079083cc438c65cf0c6b38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21129f7369b9287fc9c7a44f895be08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198685f80ade6d2d799110260e55a54542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b604b5637db565f5ba40fb25830ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d98b385249acea05d16e9b68fb4f3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b6afea3ec221d698714966e7c9467545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922690d911002bf150408d06720b8449546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d4af82abd1f188dcb8dd50316b1f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d57fb10840a42710c7e8517a24242548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cf0308bf6883ca519d816b90d0619549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2513962e72458cfa504142eac5378550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c48b612193362dde97ba6be49be7f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a597f3e12c9e383d7fe620bb9c113fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a7116bf252eed2f99309f6c20a8a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58e13e9e43f14867a43aab4b71f773554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bb328410430e839af68571bde410c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f277ec32ba250c10476f29091b36729556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3d3ef73818d1e4f45e97e4f087f59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28effdd8b17bd717a8c27ba4ffbbd7f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d933b08c0b11f30eb9f8c17bb640ef3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd57c49770fd3d757ab17073b2def2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb5bb6863e67dbf3903fb1700658e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eca52108fa17c4dcd253bf1dc3f89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839698ab77b59c8957564e0191f7f18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224013a53dbdb1d5013f2c5f9bc190ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e54f43117ae5f717bf348bdb71b6d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412796e70e924166fece46ca57f56af7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888377e53d88c733223de1fc43e0cd8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c708dde12ff873da1765f7d6cd5a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e4da6fb61e93f2bfcec36d6cb9989569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d052d258a86596086b80842385dd8ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f3e1cd1d266118892ad7e88d5492571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674de0de49303d9f69c0ae741adb72ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0688ec7f01a6d51e4efa840a344a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7e3f62763a1a8d7910a0985bf566574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e690779ae1caba4935db8907f3d149575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44db7f27e51eb38b5bfd5c5fe682365576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a66bf06ace4615800c3322c4bab7bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c345faf1cb00773bd6217d84ad48ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f89afbc08e3b3e614666efb72e84b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05822e2a839bd5dcf539bb7bb642f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139999f7bf2a5447c70bfbeafb10646a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887c612b2184e6057c15947190abc5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64fc50aff3361a82c05079f6ac4c54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594fefa119622d64084ea2c41a7e42f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9784c942e6d04173bc37486910cc4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534d3a6f28811cf95ebccf21cbc22bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1c4e2c2a54d3c808759b8445fd852587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9425d37f9cf6147b489b3b8e20c7f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965785fc83eb492e9693e2a62756351e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85c99517c9351a0ab6f6718b760a49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ad0b09e9e39aa39bf447925c81dea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029181e6a2e0b594349d35b33bad4a73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52655b969a6410952e85162c07deecb5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e5960ea594b60d1d610ab1e2f0610594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96858c514b3e218afcd76052c39a9b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54d2882b5513efec05e2be20fc9610596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c366bdd53e37f88f83d530165e52b3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01cdd22b637797826e2a7e1b9b85af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f42b476f23534eb60de4cda72d322599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c3bed075f2a2020fd67e85b2a85cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968bf54f2cc954a6fcdc8a236933be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e00aab8cf0b72219c4bd8d4be9729602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83f324d75e1038c86bf9ee2116bb58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed08dd4b73ca5c1afe0ac0db0ccb1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4dfc0aad8df5ddceb221b09d01185605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c0ae1940fdeabb030fabb6352eb47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81acd99c1a8c7ca424d6771e1dec5f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c974b0a18083f9a6716affcaf6dd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8794379d026ec5e19dde24425ed687f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957b9596d4fd35330016ae50346af36610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab20c9d8c70e87fb61df455d33d266611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c21cc294f43d6feb4a10525b73bc14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c41d3f8a18108b135279030ba94d06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d9f67cc887b8201fc9a9261308e27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c5fa6c20114aa9e79dd0213310d34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb916cb0f654227ac0947e3acfbfcb4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c12c3b1f1c69fec68259e2692fa28c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb88ebd7f8db51e468e740f1faaca1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df831e5bef527f9251c1decd43d29a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2574c04f686995d7b947fc2aa9149f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74f45784c81aba04514584f1f83c27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f15c5c902e17e567748b4eca55f7e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011e2f6253c07ca24c87e7e16299950623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb35d1ca904baa26652193d9d014f08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb9dff8701b723b1a77116fc5ae789625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98e123389bba68fae04a237b342fa9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32eecd644fbc71beb140b734baaa69627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f781f72e61933d8ee5323c7ab562104628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2cb4c2911ea213e859eb184c3c2f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e13626782ab7e189ca7acb7588bc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0f84f3d0d70742147829cff42e2a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e58e62add89f665c2fb163a7198d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e0ec7f0d9720d35c93ebac1a1b434633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26da3be0e613b64b0f6cfa0f3ceb47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcc5d7d6cd151ad497704c2ccfe7ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b5b2f5077a015bf1d546f9b2aad3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a630ce19491f3852a58d49499cb07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b96e9460c5e9a8b7ef82636a1745638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac51c6113cf32e9c1d6af9ce33c0be2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6a2b13056ab7aa61dc39bf656f341640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52c535544155770867c008bfd65d91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d396b0754b01f1efa2bfb28390d97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7484a0072f4b1adae5b128daff9fedd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513b2459d35c577f26707fcac730200644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e580f4e25e20976890e95b56cfa4a24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f449413158def98a4a2397480197ef4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7e7956ce0fb95454ec592c5282455647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c3647b04d05bed98f41cffa96c8b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dbb0368d4933ff60e9e278c494485649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2caf3a429d5f60cc82e7bbe7713715650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4514be1ea87c94704d6f2c79abc69a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba0280521a327ede31ac4b26655510652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7456723891df435d98e1b42c690a9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68359fd252de62377e4fa98d7db61995654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19360e57729f6ff61b7557a6aaf4e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d0cda0ba8c87a0749e0e9c9485a7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f012ffc10852c12e49f4a96f09610b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa211d6ff1a311fe6e416e8fcfb6b1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9033397ba659629cd3f077ca398d566659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665379247321612f7116171696f844b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b41067433f429ea89b1daebe8a2b58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6aac37dfa4a90560f38757a929b48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3b336005bbc83176801f5e0185b34663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565ceddd9f7d4273b47339a94584361664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69467b472122ce881c9dd207ecba16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f20b80d594c47301607b5d003c4aef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af7e5720270042334b94d7f59982c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07551e27522d76033c71c56bd5954721668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac21abc425088d8ec3a00130148a25c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02552f6ad3eea064204adb59c174464c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6acd1e3a4dee370e7b11e7c0a692c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f6598416a523c5d662f039f78e027672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd715b982be60b544e994811e402f6d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306cbafccca01cda24103c180655668674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b07acabd13e8c6e836323e4f783668675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354351ac4382663d2e9a78ea0174c41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1bec22f724bb15341a23bea94a076677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417897a76ce631095f7bccc43fa7638e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba8bc8b63f72dbf77e5a45510bd2e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861659f81cbf037166b3fda5b12b39b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf107161ee7f991eaeeb9c44f262d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b08553397ba556e9f2d41754de3787682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeaebec0f747c762236086c53a1b6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57591f7b1c291ac973a6ff6b800205a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2e4e5226a5c0c74f5ba543b30d589685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e354b4a21c1d98219f3eee664e7c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7a2a1710e93e722716f12f62f621b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d02b4b578c899613b64afc8a79baa2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa33b7e59888f5da02ae88e6a4a664689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fad9c0258b9588c545eecf1db6eb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbf305cf15cdae58b860bfa5aa79da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e639bef9346f5854a5ce8222a7aec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758c01790ef46df23340c416d3307b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdc4563b0d8ebd6ad92234b9b1bdb4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2798f7602f13759ef74cb122f43c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557e7b19c8028abb27450551cea8464696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56daa8772ceaddefd5ce22600c8737697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5afbaa04251e1278504810bc7dde0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a0f4523337e7a76891e61df734d76699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a072e8f1087c22cfc55b76dfd432d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dc832a73a77380b686028eb1a8899701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf8dcb4b4287751f30939c42d21aa9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1520467eb5296dcbe8190d5944271703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b795eb1557d80c8e5d49bb45782b089704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eec7578bc7e1583175d07e3d6f66e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466b5a7693070a4a9a631b22a12f78a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0db99e0251a9a6229c9f0c9a7f52c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bded8ef271810fcc0bd4989d077d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aebbd83a867750a8e01f3372602f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fb8ff3c0ef983d429da4163be7914710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fe3321f15ce1cad016ed24c216804711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469af72c2315ef9d9aff1412e9bd89b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a58b73a45040553cee8e833d63507713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333c52b4c151a81057944ca78598139714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea59ede3d5b2e06664a98c27246d521715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795124ff47b678b4d61d6e5437d6efe5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879aaa9a7ae2107d049ec8b03a0ebb0f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d98d3aa684f32ef53396320527759c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345d9930d54a5a66d634f8e58362c07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2309746fa18cd319c552f80e2ef1e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133f58777169db716c0ce74e8327287721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb02587e6c729b4274c332016a3204722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47269f13e6b73a8dcedf507cdb92d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d7bf906e23295f150884bb9769f40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ff55ba13e0e6a2664c5f11718e450725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802dcf44cc5c9448f5ad862129797f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9b3742c6abfdda484700c36f5ff06727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a6949c266ee8ba602dce4b113ef1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738aeda6b3307a90afe8c3e2804bef8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2a3c8f6ce81b5ea00897ed002862d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6f05120c879661e6dd549dd06fca7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3c8df05136afc7ccad0769a203fe3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93093ef9203f2a63209ee58aeec14274733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485d0cad150518e11f0791f76d28d78734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a7b1c99bc097d458ee1fae18f29bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061af233dee9949aada9d30c4722cf5a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b0bacb5ea999d8d837df8cf691d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bdde55e971bb3c23fe7da6c8ee631738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe991797c9fac1afd5d4aa6fa4f847a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36305809e269f251ee38bfc0546da56f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7a64f09f5d19beaf3f8a97b98fc01741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9405d385361e0452ff5aebf808f06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae3d39b306b448308e279e3d356a3c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b451e8b707a749baf79cbd5b1f688744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea974018a137c6e22dba792ea2f329745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288e62ef1755bb8aef6326f12a6b47c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fcd09015e902829affaad5d889014747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256d18dd9e686ea409fe4613812b3c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2719129d325f0b5de717e1e27bd3cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dd0e15f6e13617bea1d8a64de43aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda70a875110e06ca018b8be95e83d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c897735554f92678395c3d30fd9336752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafbb24e45bfefc4aabab03539dfbb2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33910a641e19bf5ca8b67822dff6cba1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdb25cb900565a8b534aed98ec3fdb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187182757a25f4e0e5c371923eb3297a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f063411d755ce2eb7d9a8de07cf62a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8af1442211753bc896cea8c114efb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599fe10d46cc9d30623a3205a42e243759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954a6cf8e3504d7ea5fec7f3b12052a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b84b9a3e268159e199a6ebb8ce92cc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7b4c9fa2dda34e5c05d00d3f783ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea983843362aecc0a636b4b24b653f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03557d567f6748debbf72c49f83977db764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cb540477a659d84dbc1a4b2b7b0bb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b820c08eae95c62bd650d441512dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c272e99b2098bc31634b55e9853198767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>