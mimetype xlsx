--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c07dd994d3f70c4ad8e47b699fccb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959d7ac9bbdc2a58a539dae43b465822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdafa8a3debed0815bb0e9507937b823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676c91d20c8d52e09aebf9d05821d3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a8ee33e1a7ada3f24958b9b760b535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cefc7e1ca7eaf99f0fecf2e4ae6fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d24a4a50d7804b8b2f81ea26c2e917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956de88c71b0927447c9a633000c88208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c1358cab7220110be5af44562e659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3dcee56134e276ace8edd9d300c2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4a7b4da0043549b12bc4b7f627fbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28451aed180caf9b2baed62c8e366e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fa6734a39974c7c2a2751bddf01bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260634e374025803b85a40ad33e812c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad67f1ad9a89040cea17b8305287b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d080d9862b8dc1034e783efb808d8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430007aeb91613a24827b2e6f1e4c69117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdc625f49b06f3857a4f5af026c4b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b11ee94eb02dc36353a98d2ecf466819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce905088be58e8f650ba481657a2a1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e4db44e04803e2c0c037fc453eb9d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5a556f91bc8dafb7d7ae25a0142fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19ff37ee73c2c0a892138965045f2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f7f5ca0fa0c3a6c74e7603f4452e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84488dbdc48e4436a826c531ccdc3e3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413412f92c19431e6f3656d53711e9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fb857dad435f2c0eedf71233aa69327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0dc8f12f8af91523efb1489ec1766c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e33f330bead9bb7ae0f8a44d5c22b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425a5a820ceeae21e5e5ac126e57fb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab22d57c52670241d322e2dc49164bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf4745ef2eb81ecb4ce812b5d097dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937fdbce65f4fda3637f7170325299ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468ee5b4950098900b0f244c4843dcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb07d5384c76def44ce98eb3ca9cb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670be5dd3bd777493851ea90d63aacfc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9ec6af42d033bfe48a55deab6850e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15830c766beb615bb2a8ad17dca88f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7a80362a7228517b7057005c3bb8b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05d0cbd45dc992a0fd5085bca46ca940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91218d60759b9e7b2afa45c2a0fbf0c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4d04842ad8f2be1c605ba178750f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce2b91002429043e857b59e6836eb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4fb6764d17c628d7a20664b77553244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5ef844afbf1ae4cc984bf1ff203ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b51617d5055542abc745690738c95a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c84fda9fdba0c5d1deaf32a326cea347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6015d5a4bd4de03565f79be548955448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53e748707b13282599d7f101766f2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7e44018d330f06b34c39f618f810950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728dac0330d30e77fc62ee73588987051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ecb523388056182b2b02d02107db052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280748d7e7bd15e69cb437fa3ebb38f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d968e33f881216f860ba7a8efc61e4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6975dde4e437ebb1c06c032dd97641255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d2171c6de1e2708648341ced82b5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16c30b7e31690fd362e5a0c554e8cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db20859eb477e65076ea3a4502e54f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acf10d1de63d5c1e8e868bdf150d8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9c6b968001e9d805a70d6af40f38060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af165a2811d2528adb193f6fd2f8cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f31719d92f6900e1f2e9dbce012e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f390610fb1dc3cf4b7c75096b40cbfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa219c90fdce85b444a44981a8e16e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c4170815781bec29219723eb247ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a1542cd45bab7b92df73e21dcd07b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c3b51c9d404c2a660afb169719c3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a24770a82dc1e70dc7fbef8797dcf168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ffb1c5e11bdc4037ffd051f34402d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1fe185008a092cce6c2bc7700f9cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc88a6df2be230c85e339e795f53a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1c3faf95dd24657c8563bdac4063672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae655c3cf46133ab9ee359ceb3615473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131507be947f2df980ca4638c47ce8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb4fbed48f28e5e29fa83c035591e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530b144ccd31e9db9b93fa900543ef676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76b72c27eb5bf9ab3f1915149afa8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a6b3a85cad998b0b788449f9e11f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ce70ed4638eac2ab9ea7ebd61f3e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae931f5ff51355e096948f4ec4d8f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f930d4c327e015729a18161cb87f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf022927033e77814400e7c77b299082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ce4283df21e92057d7ce4f8ca93c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee6a4bf56da5ea95f66f4b548cb99184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a5d22e4748b9a63143f368f8aad2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e4c5334448fdbd30b4bd3e84aef2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8515b131701b66eeeb380bacd258c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cf895f1c3088ad1e8e51af3cbb99d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2ae4453b21a56aa376c8662f4cf4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396f97e7ef7ca4a555ef60b4abc23d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3783831da574900a631d302d197abd991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53c5be74cab568ccbf095007d7063992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0f7a6cb8885ff71038182ac05624993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a37f848d245e6fd9384505346c53294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a222345b0b19e897b5980a874bbd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abc9ae72d113ef62881aaf88a3a7b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0786acde16aef5a89e0d65a443d9f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26a667d44e34bfc3943dc1c85e356d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c3ea0c115d070f4ff680e0233b7a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8954cd28556fbefaf9cf48cc393e8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba53016b2858dc49977f4e3005bdbd5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da666c9442240a0535cb3f4527b03c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40641b2af99e5aabb552039a3ab9f32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d7518ab46eeda586d39071cead166104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968b1ad337a4581330aa7ebadb17278105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea909d3164c83a0b5b3d9c0cabaddb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc36d61ec48f1d1ea8b5eb5718b05b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62693216e0de37fb1ad451274b9015f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fbb67eed89c095f1150ad2e315c84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e87e1ce9c78ccae1e2e72bbc645a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9072fb1b8152d51a7823a2e4168fb92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e2719a5d5a3a7e1bd079c046f010e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188207b851b46a9fedd8fe04062f2d07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d87f09a238374704d7995e6525391114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885ba94323917291bbc8a4300303e9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd647f7e2cbeb34c43784f8b70ad310116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc973811d34270baf45f383847e1530117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671233773f89e697d96c033f5741e274118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aad8caf63d888b5a0c57464e781f98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e4256c4b957e55efa095aeeecb226120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e20ea296788e9a7256d4f47bf1ac4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecc16cd040f7bdb96fe3bcdb42291a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede4a7e5f94a4b6ce51980df5ec7597123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4c02f82850bee9c6097648a55be59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7077d1363e28d13f8e4a097a4d48bb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03595382e784541de271d95a6e007f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e947865bd5e0da1127676941d4e40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1cfb96921214554f33dfa5e16ac33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2843372aa8a39b60990307580d67425129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f209c2e8f4ada3b31c8624b80bee2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bed9f89ce861ca09d4e0fbc1d393f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f6a59b29f7eab8e0aac1f8bfe589132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b56085ba1fb2549a6519c24e65052133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517a051334f82e882ca5634e6f126e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd75d41212e4d51eed2a4ffae09e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3417d601ce1bcb1b443c1aa2bad63a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c677c1a30bc8c64e811984e8b5e696e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804ee30e18bf292a996b1cba3a46865138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756da836cb7dea8b1034110d07cbbcfa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c34687716f791605eecbad34a2230140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16230e905da54a9c93a012793812bd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79424f7566d7c2d6b0dc1c086b04915c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc040b72931e8d477b34b150d39bbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb5c95fcb921aa3e526de11db34e95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113faa22eca22db6b9d8b145a817398145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4638371125e7625f3489405862409146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7294031d630116f23b6642cf9579e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3578478f536000d04119ac51849e0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737618835d153e5aa590540bbf477eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80247610be651a87cdad0ed955d4c620150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3478708c46948a4abc377830ae818151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c8ba1efcc0926d158cbb440f60533152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7289d6a57389d8e25168a4965dc7ae1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b432c23f11b05170add1f840dc3ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a58502a5450725394c3fd703bbf0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de30a106c2665bdce384d1f7d38a94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2236490d59f002756132d0cc8fbe3b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463a1a119227e1f34ef033947638379158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74bfa77736043b6c2f748cb066261d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ed21fdfcc4328c2e6a72e6d96029a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ac786dfd7c08bec82c59f563db1cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1c2429a73b5ce34f68cf528647bc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db779851f5489d1bf482f19e09e082163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafdb1d8e389a96c5b6d7060ab13edd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377062884367fbb483d3839e6f886a40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db2919b179beaa4f6dc947e97068a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3312c22f886aa0419bdd157f5f1823167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85881c3490cad6a1d6e8168332d76f21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a10f2bab1f9548a3298d18350a719169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25c001cc2942ee1f6fcf24b7641d7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6713450b729235dad146fcabd318b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff28e389354bce4b59c22272d4a250172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe898efdf09b5fcabd65be7f21fa1689173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57650e457f48bd2eb7f8b2a17705ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16247e9f8e424e55e6b345616bf79b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9b2f334f05b6d31a9838ffdb01049176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f839cece83a18b2f5fc9d5dbffdead2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab77d7278b0ae94d538a1ee6cd7dcda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3340f84e0763dfa08cf623dd9489b12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f57ec8f4307d6b0dae32f24dd17e2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27effe39d2ebb51c4faba7505effba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1fa27fce157f04d31d08db9790a5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0db5255bd719f094a94e5a286784f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc53fde9ff5e1d95220c87a3c0a51cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40794910b901f1a723a66d3a246ef53b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd48602fa90445dbdf1b561e208443b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a717a4d8500cd0a6fe300d24624b801187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f6ef0fb771328e29e23ef4ba5e54e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddadfe2bc2ef7e8cc3ed7ccca9b039189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a547e45dfab3330d4f3f638db02ec3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea734cf313367ac65ae5b6c3cd60e3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a424e948aa121fea3e3df4dcdd355192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b289e763a31e57f145005709580c5ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0db15ee9cc045700f548ef3b721982194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c4ead5eb52f99f551370b781749fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe4e701320a6e74d2557ce3ef872e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e5ebebba612266830cf0421f72293197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348154881ad2fe64611e5b784ba1843198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c06247c2efeb5390e4ff47ce0bb93f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4c892dfb76afba83c8df8f1e9dc82200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e23ef3f11edad53bf11f153b211a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f62632cc63b4eb85a36bf2acf767e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6a627eb58c42083fa0986e77e8395203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc977db6b3d9575bcb26902f834665204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694a8f868685fe9759c4000a024faa1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ac29ce14be9fb5f47da2bf98a4a8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eb443cec6296d5ac329ee8bc000d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03ada1c633ad4ef5cf64cdad1cc11e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17d8453d0be5d942131f0f231d005d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed445dfcc5c2747e1d854d7174e5623210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a8806615f77d4d6e80ae4656845e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0362201ed483a8dd51e1b63d7d3800212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb169e421f9122ab83dd5ed2b0ff794213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903478cd7aba9dc7239ace4e5d47415f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99ad2b30c1c99eb5bf8a9a7a90a0fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa85adb066828c432f89670b4c79ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156721bea0a0f3de7c76ea0e0263c33b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c6c7872d9340a708f0c4bb79b4429218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a00c1f90c8e6c1e48ae680deea359219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86e0a4b789d9b3e00d50fbba0a336b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a1e32e0915dd47c41fa877bba9340221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d48fe5a597474a7714ae83a9a1650a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831080cc5377ea16659e2e2ac7a7cd8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1285247d57859bbfb4e0078e9acd1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b916239dc5ed46e2e31417e15cd20c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca97862a64c7f6271ff728f1b4e662d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d453b40bf2bf63b94d7dc586aca5572227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abce6146724a03522dab38bc8948081228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5703c21c8521e90bf6a4ab7e331c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814455bb4b2ead802e2e39361f55d1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969296937744270423404970708d45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e453afb506a08c9bd4610836c1d4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00375db2e5d7a5a71bcc64eaeb2f6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92a9510dde000720daa99ea8f77980234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315d6ff28faee98cfe8ce1c36857e51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0b3080fe561878d2762305517f842236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada03619503dbe60e8a1e4763d0ce1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d0fdfe396b6e08fc9bca98308e438238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8a6db7e49c82a56b9a574154a2f0a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34848ead6c21bd5b3286c75c55912f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3b5553545e6a72113909dbe9647d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515434733b97e44e65e8759258aa52b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788819df6f9ec580f91cae1a46dde43243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba014beee08c4869d0c96279ccb7e940244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa0abf7b8e2dbe139fc90898829cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b370d98f793863fed3a17ad08638a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb4b1e17194db4093cbc9321484ce1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e3cc2837a554d420088262bbab125248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206a5e319ed9e9e21106184a81963a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29374b8a81bc61ecae0800d948f1b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09ee6db7ed78bc5019244ff7b169c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c052d2a87800f70d28b1f7858a37541252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc0346d32b9dca179cf125afd85b78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df04acd096b7144ae591364be19966254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861688de141b7105cd9ae0cb9e89eec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9834b8a7dc649806f8e523dc15d012256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1c4b42928058dc1725768df5e87c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf8933fc981a99ca82ada2cba54e45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc65018e4a07aad0e94ccf9e1925931259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf23c076b0021fb2f180a777d6824d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcf58277b4f2335fb9113b45aa0867261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75243d804a0d9f202e87725047d4b664262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0130c6d00c08d3c6b3d9a1c89bcbfc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e6b436c21b3305e9bc88156f2f269264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e52f94f5aa9955d7cefe39593e29c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe7a616df9085d1debd3de2c45736266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61def3c571e05989fee3e8ff5980964e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf7342e6c0e3a1d1838b5c4f92c709268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9569a4fc0484ff0332955b2c405659269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474cc6eae71fd519b0dc01a9efdc8eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ca1bace5f87804b4bcd3073030626271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e612fd693a7f8e8369f01f98f44c643272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f2a0fa8584d169183035f206c9c5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10e6039973604834a599b0451c3d6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a64818e66bc16f69d4de2ea80d6242275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffd41b2e11a267fc99e8bab5e08155276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013baf4fb7f7521750d3721b063f1a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933b1271b2c45ec5bf2670b899a5b82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331f284dcbbe9fd1bc7b322a4b35337279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2a4ecaafc86a915b72f5ac79e0dea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a8526770730bc267d4807191f555f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fa6f33043ce062f328a8861594576282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4248340a5a2ce3457556f6d62841b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3662b60ca2c7ad345b7410e459c0a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e9f49d5f3d36419cf90f742973b29285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00135592e8aeb12c14332691e0eb904a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8560c0f984c79826443c3838269b54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85da0d2f5c8c9bcfd6fb081a6fd93d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d70b5efa4536f8534284956adda56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aadd5a0e2dec66ad331d0728969a10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9d445ae103aafa10a150aa4449844291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf874de8fe7638ec50a3aa78287a3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93627478ce383f11f3b4bbaa996d27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64562d1278f48fe97d871e6831bfee28294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fa5c22faad9336dca11a52e8d8994295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07211bde81b72e69d9083c66b69aed55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38c2ab721a0863fcf52b2f5cb3ffd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ca2dee06a190bff36f4c0c1be3fdc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef8a70b61499a8e03fb35db5a3d89e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81f0c8ec2f8eefe599c1a2b2d53429300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f62465735312d97ce6adb575161e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b03ff02ea949cb9202e70495fcc57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626c06e601eda56e4ce2baf412a4110303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdcd4663aa792dbc6061769a8e17e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe59cf18b4e366571d2e4edcff7fcc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0da897edb5c8b5cadab63e4f1609a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5813f0d1c40b2e87a5f1337546120d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0255cf2d00a5672e2d93f1113749f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29699963a1b613233ba186a479f7c219309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77069cf9bad8c0c1aa834d1eeb53b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298650b76307f0277faace6df824b0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6245cc57b1537b5f9cfce1f7201529f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d2b70ecdba1240fc602207dc0c10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551f2f3b72d9537e7661db40fc5ff73314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1519b8aadfb3cb7bfac7de12edf62d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f09da0e705a7255e58c7c613a389b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9b84fe3b572a16df545dc33519d3f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c55901c8e6b5f0345cb0e2d632b570318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893c2fb837ea0a95adcbb569a4bd080319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa04537bff5a113779d0c89ac1a679320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3a7b424f72b40237d2d330531506e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc67e7f90019a282386858158b1574322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4d03016d6f84cd9af83027f0c7cfa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb21f0fe7d9f9c69d3b27da27bd071324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6131bc1639068cd1020560d59bca50e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8fad0f748986e11f70170e609abae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea620dce2e2c1dd40a8fa1fc196774327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900dafb580dc13d5e703cbdfc2348aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381eca99dfee10f52f6aca1c5444cc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a308060d4d54270af83f7238e4225330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171aba678e63ff67dc69399d12c63e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ea02676f1e56847e0e201d099d5ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc298a8301c049bdf8df9f19edefea6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709a5853eab5fcde5e00bf6275c955e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe04833ff290a3b512346c72b3aa64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff465976bb1940f526c36e8aadf1fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072ca5b8edfedb0ebc38513690980ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d762abb0db89873f10b5a5ea92605c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4699f5263d6cd9165a01e7c5bb0e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5bfab98d77e701f23470af9c771d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233659292bccd1505b2497d3d720d371341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b0e1a2f2e0acd6fa50f532ed0d322342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd546be3eb676521cfd08e36c57fc55f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444cce417e00fb5c06ff364bef0327d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c738a71b051b975c9a3d677b97e5cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa37e4c4414a7919ec6ae1b79c1d356346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf2804b9f525d1a2e50a0e64f1d1b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050848be57e066a23a880a99747deddb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300c56a24c52f3ed653241fe3380122349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cb9c394ba8350047c3bb8e276edf9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af477f18897d64f51100b02520f7768351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dda3d7fe79811797b0dcbc0439947352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547a080d08ba307317fcfab865f7b11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c689a62cc57cb5c64a098f547e99991354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964aa408f5b18a83d870091b43f569b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3dd9858aaf2299f25438a88394eab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b744f9e2ce909f92cc01c1ef9f269b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad004aed2954840c7d1ea1f91e1ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e73bca515d01a86b4cdc3e342c724359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed606ef8a463652af79ffdf94113bd8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a60d9a0af96735d37edf421405bb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce71f119113e31a2db95a28ee752a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47495124c50bf9cc87263ad12d12cd8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac5df5c96ff1ccd0d8e68c0505aaf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37585ee92a891b0aac41b702367da14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8914c0475a5f193b52d18750072db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47547ed0a804ed78b0b751c3010b438367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f286ca6e2864958446c45ef3b4629368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ce9bf66fdff94df13fb8a80883158369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f40ee342e9f6b124afcf1328aa762a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bd7266f55f5f72984cb110bca7c16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba7b0aaed520c22eaf8a81a2eb5265372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc5a70c865ee3f27c671dfd591f1c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7060fffaeee3ee5fa01e4ed62d15c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313c0e514e8e4c8ce933d3a71979057375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd503605512eff44e07e663b91c703376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ae427fea3c605c304075a4c00efe8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa3bd1464611cfd1261472eaf52c1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d8b3f97e08c020fc1251bedac67eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caa173329fe221b60e337530dd4931380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cfabb96b575a155f0a018accc91e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f800d1fe6da31ec9a062b528ce73bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571615f9fc2a726bc3da58e90938e45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269cabbb319b2f98bc36d397bd1d485384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a36ccd71827ec7a376952014fd0b5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dec044f59decc0eb922e6d44afd577386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1355b800784bd89bfa03e7b15a8f144387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c414107fc50534f51b7ed66270d11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289be49099dacbee4b505230ca4e217e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9010bfa5b24e282f1213879b70c3fef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5972f9c083b04806dfa6eb075ac68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219644291aca9d43796dec89dfacef61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5776ac2afd55a0fe73e38d2e4fb66a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85cfbbc7400e9d84549508f2319863394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899526e6873ca5c78867e5c7a0aece0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fe52021aefd9f6e4e404f75fcb9bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3790672d1a31cef72f59c2d0e7146397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4703c825c7450a2c7610728ddbe3c96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc376235c0c7b8ecccd364fd8da8097399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f87efcc6eb9d62cb6120b94fae9811400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebcb7ade9e574fc505b43c82686b08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39174c06581c4d8d60e9c5363f5e4235402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad3f882b020c75b64e9c3ea5d898a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb0478e4f1b5ca089702536c554e84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4379ff46262afcc7843ee2af866dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad96e1b53d8a1d3ea8becf34e41e9a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b957e98fcff76272ee38005c6b07253407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfed6d3cbd5c1704b209cdae4851177408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a2befac79649e4e4e08b5fd27ffe1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f801969ef9bef338187096bb9698fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dec67942bceca2171b6b1a36e45b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add65323f090a48b4916f92b4f1e2bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635535818b93a4d4f67a3245243a269413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2dfdbd9ac84e0853b0639255f0826414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda9f7725730b3170f1dbd0339b1c72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dedcdfd683c679fffcc8939321fc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeae87bf1582cc08ee948e1de4ae50f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22081d8eb888c2b8878ea2ae8ec32c8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213d162c440fc20ccc816cb1e5e68c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1e1443097641022e6f20b3791bdf4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478b248b68b098caa0fc27cbc9ba8b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5f7c205ad4538dd0e377d5cc0744d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca0bb774113fc0c87efbdbe8e7e18e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4bf806a31c2ab0806cf2a51541fbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e66d58aaf8e8752200cdf7b30417b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872c2ba6479f59c5105504ddb66dbfe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea23fa427d369c1fb1cb6d1f80547427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba3fcb9519bff084e654da27e65a1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0989433bb8a65930eb9af5175a251429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156107eee96ca9f87637d6ec26b652b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5999814b36e7214c28b66fa64e5227431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4acdb3f493dd49af2c339869b30780432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e29e32a1eccc03e972c660765d19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0562d619f5f58729b3dbc484ce8e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27799307e1e9be0a9cbf1db7d210340d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4f26c48b78a6e2078ffb83e7f41f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7ff3a0829c5f9657c4e4e4021055f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e33d807fa907d085f5b9725d0c40e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2d0188a5922a044ea06d2771a51bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea86fcadb18df4d9e0eaafd8cacf169440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d792abd5c7c50fdca32c746e99ec4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672c758422559f758328bac183fd5a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df4924a6e67027a441567f0b5c0a50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f136021ca9a5315ffe8d53d21b515a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0d325790943b15863100bb6ffa357445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646260092f88fd8427abfa7ee0691ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0e51605f787a626a4a568a483f659447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee9a3fae47811e72b9c9ccb7a7926c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad8c645664bca4996adf64c2a1979d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0606ec54a52cfad4f9c8802013ba34450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c710d1a240d5566354561f9fdf3c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e976bcc014755334936d544d506bd7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8f9244479b172becc03dcf1695e6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96cd4a27cca070ab0d8a840c1319b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415569591ebab065622763fedc6b32ae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2c2c869d9f2732bf9d39ccdf0d211456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fadab5ca77b807e121517b37ab41a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dea61eb791312c89d55f77fd918d2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927c71b136400b7b537b7dba1218174459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b1f976b5762cffc0b03edeadd58cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe8a8c384639b7472a96eb736f0fb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475d2e72f32a4e70ac501a8b9a4bcb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19829cce3410490f0c7da8b340ba1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2c5d57215b5597dad8cc36b0df0cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd256ff7853cc068f0a85867fecacb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22017215daf6d7c31f50258aa5c2aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf43cb8b5f77bf01bf471b25626759a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaaf09b9fe876e47b85c95971e853a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d56fbe5737db661ce5cbe34ec88bb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e0e6ed986dcee1d73f842b62e044f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c2dbfdfc6c79843a70aea4639af23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf1bcbecfb0bbdf00080ae31912c79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff5ad91e3f14413c19b44d50e88ca7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22618752d8f2e5546a320a6206b714ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122edc8ecac4f24d1b748a8525ed5f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376a712b62e01ea90aebe4440a39313476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed57e61720d6cf10503fd4ffe1219b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b948842802080cae634c84e883993478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9bba0a30daa98fd0e6858eee3e767479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceac76e64b32aaf390e2096f249fa0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78240218031c4c6d8869d676928668481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0028ba88f081dee09b1a8afb97672482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c343e629f50a4868ffd65d9dd1d56ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3bd1ad736e176d8809547aa6c56fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f9ce7ed37900d6293e0c1906dc0ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b364739e51ffc86c1481e674d8279486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683febb8f16f40202c63af6eaf3dafd6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8f08ddc62be394185b17fe4b7c9df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c638d620c7de3577e06ab02611d621489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec305da9b78306e43508b8fcf7cff82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaefcf37f8ac4edbea562757562f880491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53d926452df30dbcbdaf0bc8f66b7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8cd0abbcc3558e8547e1a9aed1b49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8b34bd4d225be603d7f229e92890c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6712b3390edfd5458202eee65b3f532495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9ae47cb27f60b3b8bc6d47b7cf1c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c93329336ad3ac29048ad26507b64d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa70118728e52a88365d3f0487446fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152cf4ca4a2fc4af9ca372dd3c69c3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f2c74162831e3e9c92f59cc406080500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67b07d0f4b2f3b53ea6eaca017c22c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0cbb8219bab1d734de80000f35636502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0176ac20038d17576b305202b521e83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd9299d8a82980dccbc65fd038f827504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3edce6b1f3129876630de0447b52d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f7fb37fc4ca4f73ee1e19b743be3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c46ca06aa99f37137811aa6a81783507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81f20d2fee505a08717deb16e2c8d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557365d99689805c42485ac1cb298288509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fad6a24e4962012a14b97bc90f6d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ccf7d5d40cf9b69ed31cb3b41e49a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959787e789fc5e317cfb3467f9d8896512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cac5b3ceb03b427dc4ae8a9bc7848513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad115feeacc02118618c535a2285d836514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fc1d351abfae26cc39898c2952f09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b1da8c526bb33228e77de5b853fc5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422ef6a42a1391915debef80b95b470517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9962eec239a3233f314e0cbd00f0e7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8619f0d0b603ef44c25a89e947be3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdfcb63a7c001497b334c7f36f0c56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee5ea72384abf1696c23b15e87c31f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437d6b76e41a1b5d22279bb5034a628522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d049081cc3a58df62fd8d550fec676b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f10e51fb14a748194251751bfbb09c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca968e7714d5613a794b9d4cf6003b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed59e7b49a7132d2f224360f9ec9887526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419c7fef0cf3e2848a5351bad98288f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc2692241ae08ea513cc59f463746f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fdc606c3d6a2285c99c49a6f0274b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a16f26a76bf0dd54fea3c51985906c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fe968df41ca7c4c166647966b8cef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963df57703e3669758993dcb7afcfb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab41f20ffbc7d4fc5a9ae52a72229ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ab79d5d81090439aeb7fa14c6bd10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018a70e6a75514ecc7138a5b0138e15535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f8352d00857f15d93ed23a410dfdc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6c87b7b4e816f69d3f3e0f1eef7ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024d00728be40deb9b03abcec960f66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db85e488cbc5f07a70a67f16182724539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a4e105cef9df782c6707a81a7bcff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11dd01375bb3e90046be3596bddb08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abb46d77415c48f24d4940522b4156542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a69134b49da20467c9f90e5420287543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d10ab01950f0b17ee6164ef88efb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d839aab7a11ee9d1c737d561cd6f4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2e9e95a92c5c2a926ecbfb8d1e4a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4834bdf92acf428e2e3be9409c490547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c877c96634495e5bd1d97f76b24e352548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff860488caeb342a73e31fb47fc61e2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c21975465adce4f683dbd7ccafad1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca06026917a9c74aa627957be30a32d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c5b4435ec5b3b49a79599b62c0f4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08c4049f784809bde5ff366f30e253553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170cb1033121d9b160597d982d7c992554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2984651db13e9673460ee1a0bb03398555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6a79d9e4dbc06c6428046007334e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2d3fc61ad89742e816e268f58c909557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d34da201bd7c99835625469f51608558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88642203db52738eae7694448530c02c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a72f6626821020d0ac1de3a3a52d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891989131694e344be39d5c8b7511bde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93178653ebe9c44d18d41d9bed5de11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d91e6679947410d098158df1bd8733563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7542ef0eda0527b41ef12f5445840564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc90ef7c58a34482aebaa539976aff9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c82a6acdcfef9ffb2745ec2a5ccb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8ffc8d5477022522b8fc95522bffd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0cc670a7697fe2b565efa89f6a669568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67674cb1d558451229c4f3c04e1c73e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaf569fed5a8fce28f37bcd8eba544570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4c7cb771b278015be0f3eba56be1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce893dac2ba6a410455d6cb585e7054c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73044f608a21789d783fde3f18b97a47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c13cc73c5c10f09388df9c326c7cec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeea5f07d6a137e2df695069604a6b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953249717ee14b934a11ea1bae284a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c308e885394c073c054c7ef6f67b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc19e104bd9f023670759ca358c9bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d28f2e9cd07f54646ef5ad1eeaac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df246efd5ffeba15464b3190350baf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdcfba583d03f215422d006233cd73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a8823959028547e9750e974df4b89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f465cfed0c60e8f39f36947890b0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3044fdccdaae02090ff2b78d4fff0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4e954e0c06639564b976870d883c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93050c0dbf374ab745171ca7bdfd8bf2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4aae696720b6a038e3aaae0ac8f8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdc6adfe371d5c9cc30ff9581e6357588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd16222120e57293b50982087fe8b03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f41b09dbe8d76a0f75c3545d55dcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a6ee23274ded808718e3f6d3888a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439746a5a476b60a09fc182be66bd24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f691802f5d2ee3084891432c6e02d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8a49d9efa78d93f6e9e8fa60fb488594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680dc516617daadbf15496e7e04a00b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c3633f9d07fc1c6b3f8dd79ec46f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d5813f57f37c9f08a9b16b1a5319f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c4d0a7f28c2e2497ccf29ca1736a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400305244f486be1f2075a9719b401e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f9d61b381313d623f25c8c0baef18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32bd94afb50b20a6e3a4fe46bde8b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d05fc13774e86dd31d6a39470e19c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578597eab888eb905ec80ffdc6fee84603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca47928a305eea14d8e808d47d35b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1741579c658c39289ed96d59aafc1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118513d942f59c95c067a93cfd9ad16c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7f1374dd09d6672d0ad170a5c0a2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382287d96385d0c50cba07bdaf6b800608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c4dc3405f8bc741cae920b1577383609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d31e6957994e37264690408153011610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5b941e6365bdb6108d2fb2141030e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115be6ed28a0977d03414bfd39d8771612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccca7fbfd15d9b15a006c9963afa32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b09aada5257dcd76a414fb548cba6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036653a7c6cfbef78cb6c78d7abe7a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8513c0676ee467a9b0d98cc6e620b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e4dc0963fcb32c1eb1ca3e734591f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe50e4d1fc1986639d6719b63de0fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94223c868816fcd9f7e56e5e2b4431619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5716a634d3c2167325eaef4aea40a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e5b3c765a8d9bff9a405ed8ca8618621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe4e4e1ce95dad2147d8c6151c995622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa8986fcfa6020cde5e58f6f41d699623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ffad676868455ec2644a45bab2b87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c94a5f0db1fe54da02daf4bba1b39c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd507a2642d976129ffd31bfca96852626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c57626b23c9e92b20a8b44ccf14388627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6eff361ae1de2653ee883f70af562628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4199438e7357a6052ecb482f9a75511629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98635f3baca21365d7b4a378f3124ac1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4c915df94f6ff40e3a9aef5237cc0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dffd94d2b5c88da8d68c6b905b21f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba51b3baf302b5730cc601efed94d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f4ab0a256c456af8044085158ed97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d36f9a095379cde2649c2d558c63a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ef165d04cec8ddaf316b753220035636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abd386653d5de2519ac2b5ef980d39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d869151295dbf28a37b0544c7a89e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ad124475afd82124c7d2eb069b1a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11754cd306815156bf818c58b5ba011640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41443415723f5db79b52ece183e5281641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fc4c18969720f727ce525d8513ad5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7ad32f5f7ed445a71aa0d3416fb04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0e339ffd8a1422faf0e69717d2ee2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30fc7c3e3a98e8d88e2b262d860529645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae95a6bbc5fd49ebb807f3d6d51fc2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373407ebddef179e73b2d1ec0732260647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8113fdfaeec1b84dd0bd4d350f3ba4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15bd411979bdc6cbb2fd72231bf790649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe72097005326903264641b5f21c9ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7e4cb67794ccf6099aa14a8016372651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f7547760b8748833faf8390fef1e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc01a6d1ad185b52fa3ba46baafcd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a29283b90ba781c90ea9a9acbacaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbd43b58d02d049492c36474bb0b2c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d96f428a7429cb930c200ef0416bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e8c32e538a16558436f60530fffab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccace633bba24ccf8046bba91d655269658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096a4a5bf894818253c46fab4f5561b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe386b677aa18784afe690d701d6d9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a103de8b2ac14ea167076da00b07ff5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5385dd4821cf77106db65b6d37a8546662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad033acf55db3a242ca1dc63a8888eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c007c3cdb9c95f339d93dc16a35c1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d800d210a23053393e1ab5d38908fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb56f142ca670fafc99b1f363b577d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c458d9ffd6a3718bafe2b6354f86c75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19488847e40b37bf3e8adfc5590c45c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10039f5d00a137799a221bcf407c28669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1b9e6521ae50f69e21dcff144bef6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77510190d626f0c106afe4cae9b59281671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dc7c78462c0d0a1272039e1e73f6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1966f76d0af8ac40a78ba699c0da8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd236fab7346fda3ad86e1c9a48b66b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872745a48e8bf7ed7102ed50ed67f0e3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa3a1ea603204bef3c58b4dee58cb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47045bc1603520b0790e1d9f013e318677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa4e02d5b23b6f24504d90741abbfe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f399744e497020f2af5eeb81bfefd45679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac9fe590c9ea84753f36d9b77e25e4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d019c0d561b9f873ebabdd485ed10d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff782d45b6e6bd379fde19366a3e8adc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fabcab0d84c32620607e898ce7d823683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429eff0b317af1df2d9f0a57784fdba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5938a2140276606ba3599481d03d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9733bb76ba490e2950b419e93c862686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22199fd48e9fa85311120b8d653d864687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce625fed50365ae3ab8540646cafb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796fffb1a5a10f94d2fe4b372b47e14689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35417e0aef7086c091b36fef1b100bfb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e0959275279638ecb124b3f98919f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa34af158a6713c579fc90617bb6127692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98797b79598c4f3c5e7f1a27f2e1894693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d26ab4bcbe2c97ea6f004b8b3d87b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04595116ce4c337b21292064e31dd408695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137efa5c67348d844a24c87f58713b5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b204b1a74a646a0fc33ab7901932e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f27fb0bd66ec64401aa2741d518ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e08b97a292d12e9e6d162780f16116699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0550e96fdd164e38a404f8bd51a7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cf02da0de9a7bd7284d8dcfe73586701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa549b944758325ff20eb051692ebc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa1fcdd212747c2ee9e133de35f147703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18d69b06e1ed666f9079904351f1c7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393712144084d5159ba49d2f8064005e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f431f38b70679323b522347c1edc4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a46857b4e1d12c654c0b23f41327ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc75ead1a773a97942f66be644cd491708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae5ae4629901546c81ab62cfaa729f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d74a7a74dba9ce409897fabfbb603b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10216929cb2dee63ea45d9e16e7903ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5ea96bc3580cacfa623afa2e7290c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f40be446b44902187bc11e73bf09ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e270952462e4cafab670d83470295ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afece5c9eb1d1f1d3e98c1530f7496b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9beb603f3ae89ed2a1af1d096dcf89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22895f26f54feb26fb711fc87c1a83dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70c2549f8ab46510219c7d82a63a67718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242c7708105c577156bfe67813e27ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5723184b2cd760060edc0d6020acc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3a4400449f11c26e0bc3e2095eafc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98d336f7b5b1e2a22ecc9f822fd6df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ae755cc1b068c0a16e6431d9ac53e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5a310ea201a4115a5901620c304d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43065b83502adbdf9bfb0418baa4cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854673f909f342940bf892f0a59b9f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d2830c55f1448b90c07aa3ad916e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadb8ff564f088ad26aefd300925c4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf2f0e6c85d597f6896e7196b38813729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060890be9dc5db02c0493177a8f4ab9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160f2be223d0d05bbcd837dc08dd3b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba83300cbf0bdfbb6c25e53d6d4559732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d8e74620d784da5b24846a9380db7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ec61dd0f96ec48c4d44645945cec7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b538b55cd2f76372dfd88a92074d39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4094f2659a8fcdeb158607652fc0b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42173cd93e89e706c6b804d83a59a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ae97d28c93ecc48ab50366b665a60738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272520170a4b51386cc026aed21ce6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ad21000ce6ca3f8e480fc1e702213740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67146bba5ee9998ab4b7896ded1662cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a92fbc342200bf461f3e1bec030722742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72e403603184a8f12cb17e4a6ac894743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afbb6a7b663a9030f21b17ca01bd4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9c1dab41d6de637038f497a71aca7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ee706915de6a95512ea2c61348bd5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ced0112906348b918c58543d3b4b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbf0fd762cafe0862afd0dc9c7c456748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ff24f9b05a0f2217c5d7d97aa4b19749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967da83137713bd1dcbcbb6ff1343d62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e30decb621f9744f594ff2747fbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748afb06625f2777c38ceaf7fda715e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569d423b592f21df766625492811d88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d037e1b3090bcb3acdb2a9bd699a91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7f5c727e9934b85c37e8897db7c79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4ad5f06c5d30553ce50f48c9c4710756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131a46596acaa286e139571ef3af0c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29857ecf50e795fc2d0744c89574d4f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f59dba47bb91619beca63e62a1d45c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec6126c5e02a49ee5e8848b18b1a08760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6612bbdb755d62c3a6445f3bf5402761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfac4263daec6c6b0f375cc9990914d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7831255ce8b8bd33951898d103cdcda763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0b80c5acbdc35f859d91d37097100764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539c6c45d65cbfa8e9212c8fad2a1fd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b042c6accb164bb8021d46aa92b6a8b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46c9ad195f186d14d6922b9c277353767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15eda2531af3ec9bde1a00dd62a8da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef181ca630f2d4c1973090b0c75f9c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7623a07ea8527d72e67e47571f8d01b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2a8d7756127f918f4b8cb2cec38dd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbcaf0492b0a36ad1c3db0f4587e73772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d55c3bfac2d4704ffea8e31d5dbff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa994c23cade232039a4b3feac4d6c1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111021846688e5bf5adbaa14d63977b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81d87c55897829121e80077c2c05e2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cc3d8de6c537f05522ed15819af7f777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bc35a7d4cc2e3c34a5d0b5d4c436e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4721d47e45aa78d6fd2e5cf165857c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5ccd3ce70ee7314d42a90d95f01b73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccff5f8f5a4d65f6a12f814a0474a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bcd01457b666d7211bb985d54a3785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb01178e5c762a57709bf28de772be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae19f57b1d03ff3c280e5888acf3517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace47ba4ec63f6f0a6ff6e3ebe238568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c97bc21f9ae2d3f07f08160652f2e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cde36f227b2c278a0a100364da85610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3e6db426d0f0aa3334a78420e052011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688cc09c65f26d9c65160e183c9d14e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dc5724680cc7d2ae4a63e049e8ec413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f00b3a56e2351e2a720250ec5184a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1025bdbebd9e024c146814be25cd3f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e5e2df11aec12e2531d25d6eb424e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a0a8789bfb32f9658510345e2d49f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd489887b2ca870fc157c775ec143718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767f91ce4fb9d69c05b3fe226762bf419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8f8948512147d2361e946ea4e381120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3610dc0efdbf14453e7e986e16a8fdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984daa9f588e3b7afb83df69a8d5ae722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c568495b2fd1f5abc47d52f902576e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaca453468d58beaeb41db45a9ce0d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cbe35a8042cf8df220dfd629e10a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236055ff464672dd883ed71ebe5f15da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25bb12c10afd0a74ea77df65e6785c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59af02706909b51d2d4f86a834eb2a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904776cfb2f8d4d52798e0849ce559a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d8622042587a0e2436594446fe58130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918c3a6e41509a03ec0a5f7d80556d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc5259a0e70c0a6c5fefbbb0a46a1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66250e9a0f681b92e950e9585ad729ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b15fd64d491802293f37b4003e4a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ec9eb17d7b5889c93bc480fd59a9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d751fe46efd54a8f1ef4a582a107cce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77015ae20360d6add9b5a619ecd5537537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170b616bc222238a4f4e169b9fa1b8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfced8c3aee83384fb39ef5154338afe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1be8b9fff7373f2e75088c51bf12240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039002706b00cfb16b9b36a0f2f39cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7f94e17aed6c1154e80979a4e1dde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af41092f8701ab54d04b38d7f5fcb1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bd86c56bb29e001fb65be14aa60a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065fa57a340e2e295bdbc1bec7620ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5550283e15e1b29a4e5831fb5d70c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932f8d5c68b549e5c893c2a8004365747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08787cbd30af2c4d372bb32df07bf93f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dcbb93d376485fb2ddc1e5498a36149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab96420e36ee04d5dd74ae5746ecf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ba0b3750ebc655a55055e35b1edee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637e7fcab1e58072a873c1af700e9b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fac78dd21ea9c876a52bf14a63655c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731017b8b1f76467b68ff12c057ef27654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05344786342de3738788b45c927775ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db54b60fe39a31587683a990774ba5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04f8f4b16ed617fc574b022c3b872d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ceef36425deb2871f084357e6d2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4be5f56692a2a161678e43533a48559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f652fc992c9bae2991084dbf2e6a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a39e56fe61a3f227b75b337860286361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788ae3191df128b343517ef51a39d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc761186ed9769e5503dfe88bd416f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0179444ae8500b11a535026f8fa04264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761dbfa9dd9ded2ee13b5fb49aafd0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a44efc27113ccc91bc4179ae4ddae166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f8b28c52c49d92a5d7d7ab1706ffd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5011d9885ae77bb98c6174413f90968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1da6f61481a499f1cb8bcc579b47f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e847d2918b603934968b236be63f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d87993c2b30c2a93f55284d6329b6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e093c26b9417359bf87180c920b9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d125f97d306a761965d48a96e6958773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe1ee78c436e4ec315f45deeec780774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86549f4d397bf305c421e1aabaa77eac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678741ae9b5efe9f8afbbaceb778a3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba181d6ff0a351db5672f3cf5ba56d9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308854fe9e65c8bfd3ffe7f7b4ac11178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08914ad40c52d939a807b7190fcbd65479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93afc1828945695ffccb4af167a2c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e64229917e040d8901f0ea3a6fba281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a31ba8ecdb1480e30d6431cf0787a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91146c482a71d3817288152db51afd6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08945d32dd3b77eda57e2dacbac1455884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec6080d299a6dee61a8be00a413d5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92695829bb53d707f817b76783586bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefa912672d943a51bacf27787a694187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bbdcbef7b6272d3fabb32389e00f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df304570023c14410d51d21b4f784e489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315975ecc478a4a0ed00568a09655f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ec42bf40362125d8a7a1f18a5473691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243fc91215e51fe09c1c46f0196cf3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58ce8d0c4164aadea1eaa4b93ecf4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa732451e485f17fe1d8f0b8a4bd732194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170b97978cef185c9defdfbd760de3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c700f87208f0dbcb2d4163684de4dc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ba5a402a709e43a77437deca39d2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6326358b4679fe19a1fe3e841baf7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afebf11fe7af20665d8ac4b9fccac6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfe0afdaa837a8dd6dee59e8dc2f9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8e8f169a48a7b3e8f4549a1ba9345101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a9ad35824779db2624fea7cb0838a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d428159369ce5d15becd51564df478103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e3e4c02353a2453f10053b91f5a07104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b7bacf48734be4177401b7af374e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852978f41d262ab0a04fa8bb2a218f01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad0808b9072a41a311bf0527bc7caf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67315f65573ea7ee0b5fc4d72d414692108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ec4fbd7945c6ba318f4a9c11e5334109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fce46cc0ad5c4701f69b744e1fd43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4290aace6dfdb77ec82f819ad071a3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ca4c9803d64a94167360baf68790b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c302858c65a39a303347f6c21c2e91e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b6b02dca34b76ca69d4b27eab1a92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835fd65798dcb03968c22f95adba2da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793bf793885c724fef0d03ee2b20f40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff7783151247b9441bfdf775f248a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec2641860ed2e4172a42ce8081e339118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e763263c888ef1ce8fccfb64c0423119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47b636aa8211ae4648d4241bcbe978120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d088ad8072b3ee84279595cf61ea5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14346e7815a816c01de6a4e4d37904a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52c75365773c66fab978efb3c62bdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4c3855fb39957cab19f086a0b8ffb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c653c000f68b5e2853f2fbed595b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee114715dbbb16f59c542495656b99e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec9f9e9219a5c8f83bd4ec225bcbce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe9770c8c195766fd665a05d997526128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfa1cc0e6c2e1897dd152815b42719129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9840e543efc9113a890040325a7dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15528f397411308f3868c76b99521412131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76c8aab84333d0e0d783cdb63258c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca7e8defac56d1bb13cb7589a9e724133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a8ae71fc5b29bc68eb8fd618e0714134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25993f92f0ed190317c5e23500c2d3b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16c8121ae443ad574be79d10803d56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665866991781343b69de8e5a74a0fa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1c81374ff767661c3d04816a8315e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1e5b851820e814716dfbf64148f23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c366a3f7d373b3df4b7da661259e36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fe688e7e047c0611eab495f79c8b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578bd610d8c90407a6db5187554d691142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719f3ff3aac205f75da125f844f2349143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ea0c4749b61f8853d235b588712c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8933cec2c07401ca27904d1120de2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c639b2a8a360eb1f380e0d48440ac3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146017fe16d84e30949efed50a26decb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6695aa9b447d71963b0b4c6bcd4ea66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412335eefefffe25b820bbe4fd1cf3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a862ab2bef44a8de081811b7c118f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b296391f0ba24632401027191bc466151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43188f9aa498a1c67972b7a08bc9d938152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6197f424428b8cdef907d734846995153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f597c69d9cf68450665b2daa1a1e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0f1589d8af624691879770516c697155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373be81117b6c5407a1118f798f9fe8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4af30b8e64f7ca9debdf13e3a0ef0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b590bd1b8e3776a3a7e03a7f8f70933158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e43101f3e8ec5710d9968c46bf3e27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b7013a5e24e66ebb179d4188b1914160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86372ce45460612b6b0e53aad4833c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f258b68613feb632811d6c2ac48af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5182b4a2a4523e547f8e689dfb4a64e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ce9eaa7e013f83c15583cdd55f12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd099ab61141aedc8e9605b23817e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaa7fa05ac873642f3c618e4863ea2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d62a280ae29a98d40b93ad17094dc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7e56c5cdea7be6aed718e14c0fa6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bee629138c045882919c8fe76590a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb2563992b46a6db6bd4d40f8d8bea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed086c89e75ce0f00267e5e407bc98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44df7dfea944023d42302447b9e36fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e400d8d7a64087d4771cb8eda704fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a06be5d268977106ecdf4d76d5997174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88329e12ebf29d4ca96583f265b30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dc9b9a5d8cf7d4837809a246c678d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7cc4f550f9d6c2bb7a0bc846f97c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cf0afc488f39a16b8836a4dc7da1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe61a64b7fa2ecd74e54f617f5c8f71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ffce4714f575df9c66a2f113494cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f736f7b10ac0be4647250bb5ae76b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d46911c4f41e8b85cfd31bc872b4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed781e7aaef243569cc05bd3ef7b9257183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5bafe70d4c56e934405c9136429fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b9d0e6191addf5d9876f890213e17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb298d4a392da8368ecd8d295bea808186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabfa3f8fea6e27f29603571131a18e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96163e11aa2bdf9c8c07ba2b25368ca5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e23e74dd044264685e9c4018ea9c83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b020a3844ded870b76e34a7a8434b77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa058c269173a8bee84f62502310bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c11f8d0635d5fdcee7013434bc153192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123bc69c150b9256bd8e24b5bf4c5ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5d3a1c8ab6016cd3e4d9200e0aa3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313aa6ea853279b0cca34605791d5c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63f7c462b3d8579e6ae413f542a824196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7b0f1e0628b8c85c37e82e7b1dd36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe0a64561b7afa1fc16970d7d28b93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba56d365b2fe3532b372d102e6928f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5322d3f4a763a4990cde674563e9b18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d942bf21c42d3677f543950fc4df3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d144a323ccbc750dc31c0967eb4f8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b7acddab42e462411b4da0255409203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a5f1bc419e634c9f23b5fed23d33f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b726ce24b5682d49dc30e30c7fb5533205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d469f31516f883f1ef6c8f199f56ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9e137163c91e66f5da4202e61fd69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933571041614e022c4587ef8dd439539208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b472f889dc3b87a00e08583d0d123be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c63ce412026fbfd8d7397ecfdc706210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc36f49b5cd00f29c96c2f3cc0ca6c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740fc3c3166b4d69d5c118abf154658212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875358a72be3e56d39ede7aa57004da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf418f64452dd6912bc415c55945c3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9fab5fa1e7e2a93c3548499342395215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1dca276abbd87e9469ea4fa4ede98216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580cb3eff341e68f04cd4214ca8dcb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3aae85a7034ba9a31886a78501fc16218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430592abaf8d928e377620f4b1e4be5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e53588c3be700cc64411105bb6ffd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cb10c1b34675886bb0342a1ad5aaa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c74fd8e37b5854320d4d493800dbdf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af807b124fed518a0d8a07e53df3df0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b488cd849f68a4db71c0ae9979421224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd1276211c8c0319cc3a9e4ed50e7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5db9c620e315d1d2b85ed7d7988b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e1d566d9c87145bf5b04440255b86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0669b5804177e1dc06a65ca447a1c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d32b0ed31910d88e2ecf8760c0738229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4af04ac99825db50ced8f599de0269230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defe469c74ab7579717638be753520f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd1f17c2533b77a80e9d15cab0713f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f7504ad3f82fbd8a09565607d5a5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b862db7a19fc76d52287ad1baf32420234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7e293d705f9ad6272b6d6da72d67c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fa1315778ef381be9f33ed0c72b33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c7c3b6053e77ece20a29bfac612d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0909f40ff34ed8227d6c8137a3e95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1884c5829e43f80596f769989b211239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb68faddeadf4bf7055e657fa9b2b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708e31cbd9386ac0fcf98adbb9fc2cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dd6ed4d84e5f4febc354dd34737a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a976ec59817be1331e79f1310b777243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21bb4007bd8370c9d326d0e32789d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bd2f2c3d1859cfb4bf79a5f9ceca4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31f3c8abf2cf5780009e5e6c284e61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9bd614ccc7a4dd641ecfd7deaad40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f327bfaee6b6ea012b345d98e2929a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920f084e68dde8a5bf69178b2236ef5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6913ee0525863d8c65472714ebba95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65cd403da41176502e1fa9fbc6c977251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7a4f9d48436f019742ab922c9c2c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12a9ae25ce0abe56e9031ff30ac259253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeeaae88c7c36103f5bedec2836f9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2ec551956b2f817d6a86a29568b29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140d6f2a4757db1f9d5921cb41d7e35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3e7ffb242258d444eb2dd55c4f875257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ce53295c615a27536f45150627b45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2f0e5c6055bb299094f6f05bcaaa0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee55c23e6e2b8ccd347b93f2d3fe60c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a81ad871ea63f3ff58324a4c1353b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc5f7078977e76a7d48acf2a0204d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851c216da202c95577d9be3b503c8eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ab94a6e26c3bf0c9153039cb9a1b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563a303dc066779091aa4df622b3de3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcb6c3590787fab02e38c6ee579044266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7be0565013e5b44ce0ac01d83e7666267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb46d4bfaa987c626646babc1235bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f16a0e8c7c5b6e714aa43a97596b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb2d9f0aa16fc760a04e4fbd1335b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed84527690e93a60a615592391f038271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8a8006b078828cf503076e5669dab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c97242af23cbb8f34b74f05bb1470273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bfe123a4d74956254455d513400f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d3f6d8cf8c1e47f497dd2a3b39fed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d810e9d26bef2e7706fa22df101907276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdc9dee08e37c2530ec02df1ce5464277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ca7422b109ea76a693f8524e9311c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927e42a245516374faa8e1f66b6eac7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493454c6e6eb41658de7984a11c8916280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90eed10b777d4b51c27536f3ae2da0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caa81230f1d1808e5176d5d129e5eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae87aa41c63a88ce8da5146ca4b97b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f686aa9a5fe41a8b200e6c04bb319284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f5754cbfa59c5faac98a25014687285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40d31a1139357b636757e52adb7bfc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf0798e6671072416be70d6fa9167f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee9a553903010b4fce930af428cf12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91aa7a3790b9d08d146ea601b22ec3e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ae2db3c5384d10b2f533dfc57351c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774afca36510913dd79be7a99b45f97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17122b5360e86af440dfb01f0b1f7d27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32768fd951bc15454d56a6f008cbb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0cfe3b2bad34e14c94a2fbe6f50ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acab7fb7ef7fdf77ccab8cc1e50fae9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0491834a0936b0d16d6625feab7ec11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd85cd10c06ceddec0065e75f88e087297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1157e3d1eeffb10683cb055f7b6e63e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b6a23fdf9ad71e66a3d00a82219c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7bd4f4f4322f6a9fd6281928cee925300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79591a1efc18796ee993de5670c67525301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443714b2d46c6b43c641e09d2f254c19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383f204235f9f6dc57cd28d232d4e44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2f474ae7d6d6fa08740fb9fb3d4d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da6406cca9ce3fec1de36b59585c69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314789f50f44ac37df77f29e277fbc83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fb5ffdb75a1028320e920167c9b7d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218a0ebb8b7fad92af515323fc73c71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e735957c4aa58f904d20557060562ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5a3d0735fd4ccf2984f556dc99e57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d88a9ccb59047168b601bf6f7a97b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741217dda171ba0ca61e9c52c66f4b57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b13d637a7794832e08d1b9123e8b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d17738ec8cee77bbf18f9c8a90f18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb26e3da6411e1b034185b30b8c384315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d2b2bc3f12f7b696375c816241ad5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01773fca31bf22f85930b6ab7e724a16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080cd42c6efdaead51317e617cf75b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65462af43b560bb62c701b2adbf57f7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29e8601be4d851c493ed40dc8e25d7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70748c2b174400955b9d13d7c3484c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b6a5ca8209aaee7356b9b1a0f4356322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b11a1809cd3f157d175bf805806edb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97153c8374c263ad68a8600783deb6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110579696feeb62a95aa50a618dc8fe5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db83ac0babdbc6031db690cc035e1fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4c4ed70f9f04062796e836ec68684327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c4d80e9bbd9d4c08a4cf46cb4a23e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7511dec5a34b86565bd042c28d12d18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c3c3c980605b2bb647ad94f745087330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f79288dea6279be5e89e6f0435a4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157e99855ddbe3d8482fad9a133be5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1210f5b7dada8506d1c0056cc6f20d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2040a177129ad10b994107faa94a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262bac4af620a54555cf20ae3e6618e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34567dfd83b3c0103136e148f94a0928336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32161735c43b47284bd72308606543337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ad4b9f10a2e54a67aadc8501512c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28e4ede6895f7893a4047ffe80826339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbadb7475b03d44cdbe43699cdd72d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d719d1bf4263d29c25e6a818170eaf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0184662386db4171f77382a3e731e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3de2ec2295e770cd93e22a4f8d1f5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a82ef59f62a1a9ba26e77b462a75e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e33c33df85726b19e18e82f1554b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c864c919ea023f9cd3a97499f226fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6e14c7f41bd4518135d671cc19503347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652fb7d9cf6ada3e299be523e3e0a7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e208ae65393f266a5535b988f0c43de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19118dc6a5a3e105b9c42574076e8ccf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006cc6812dea29f984bd2a1c589331e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9db977966fbf361a4177b687ee35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b550b2125d554d617e57a070f631c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c592a1dacc32cfe2305d92c15219c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb878e3b9670e9d7c2ea68df92c8b95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a577de5b0e6e5453e4028b9ee38e7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629aa73d8a35d49adeb71bd7c41aba0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40353e25b8daed1ffd5e85f7f7794317358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ca2de470a9772317ea69efabab4f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf4b8b70338e1a3bb515013d5d574b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc93a776ee8b6a6dcf235d7d22e64d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629802c8bf7131047a2d2c006e7985e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f003c5d2ffb95d3f6e15c587eaa0372363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b34250bfc190f9b752d53c1cd3341364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57458d0579988b4ac5aec7ba20575ab5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ee1446adc8a0a096102588f957c83366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84cbd74c455f1a13073caca9433597367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabfe8d0182e44c59f3d9e199f29036368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff5a6ff661edefc26ffcef71ae2238369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f7c2c1c87286ed4cfb7844b0ac262370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dae9815eec7bf20ae34187b5acd89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef971eac4339ec96f6805e688aeebc1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bb250e4723673fb9968a1831d7e88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59242b5d16ecc608c3d6a12298af7a39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788310d769ee1d0435a17315383ca21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9a50e00bc295021e1b7f3d7f42179376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f8bbdda12d035b3ececd7dae33873377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad85cbee94ed2f62abb41849a68db0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b724f0dbf16a23274970a6d52c0b8c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89f6c1cabbd81c4c369a4767029de6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d848d79b14c3820917dba408b3a2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3bd57736d8d74da6f702488608c39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5752acde6364b500cd785493f74bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd70033a8845d1e89f95781b13500a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980cac7f88ea7612c876372fa4113f0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636bb28789a5483605e5c552a049379386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b4a9abb2060a956b3adc07b6578bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268fea08647a49f90ce97eb56447d15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac78947be8712ba4b21c1426b99b5f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09bbce68d81129b282d6624fd37327390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1fcc7ad7072cf528c1cf9d41c6bc4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad80b90bf811d49418edd98727af8c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cc17e77a89963b4b9d5cb999cc1c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346546c56eaf8f25dd441b4e30e90a6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff8dffaa0960be4cab6348b9c8cbe7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e169f0a203cbafb895371cb838eee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b60e26e29561fdfcc5cd819123197397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef183236b97a213a9d4beb3261efd29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81608444f23b5d86e5abcf96b21681399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8bcae2ccaeb66a167840b68e4aa67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb8747b283386371c39da4ed7c38e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa600cb49dc0b8407947cc18f8d77c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ed068bfe10458145a2d5badd3ac38403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544ab146bdd23f23717777490a04071404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608c9df1d53d661f685625d909063b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047d9f00eba51a8364e768f34226667406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd12de075f668bebca1c4824e69c6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a52f799eac4c6a5d809ca38262757d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e5568922067883e60b26f2e2f2a9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0176d666f08b88e30bef57a2b217a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067ffce6731fad8166f68587eeafe72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f8632cf6527e47a4e92c6b7a0fb8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d0f2ddcbccaf39bc155e109342311413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ac35ba036e36986cd0184f31727de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4290943bad78a18a3125fe566fccc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf672251dad431c5a2672ded1a8ab30b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89d92fa42ebad062ed622b93d355ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721ca5a50c02ddba506461103ccfb64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1426e01df329228943949114732e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e4d253e9c8e2b55db178d5a4e1d8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b460b3cfea398846cf2ade51e10a7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61799147bae6620ccf31d7e7d82c9eae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f9f1de6af38dc294978c2a02a0b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148d6eeca67a50da06a664fb19a8973424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17338e73abccef0d5a8efc3bb75071cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e91a96430db8a51c032fdd99dd7200426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962734569946d3da7dd953e58c50136427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f9282ec926d0bcee23f8f407664ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900ed062cba434bf68f3e740acc8be1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e589ddd9ab9654f07e4b068ffd727430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89067f0ac0d2e83f1313aaa78aef4d44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231e1b9c812527fb20356c5b28eaf6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316151e0438de8e46d5752e5c12098433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adeef2ed0d6f5cb59eb4c7fbd56342c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385c734ed82473b6bd1f0f16beb781c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42112954d016f3eb75fbdb3f31dfa9ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8d71185a5c440a4eee4222d439c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1cbfde5167de415a8ac95090bcb03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f4c3449ae9bb08eeed61d18fa7b53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810ee7bba51650e2c09b2f7eea881b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f757dc72a6f8fcca91ef3d93dbce25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bfc554de29dc1c869b30c8c901ab5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c134b365e619a5be1886b1d9b7053443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb01afc22865d505795bc54a80dfef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed7230d7936e72e03462ab19943889445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573de8d6f4572fc55115cc893f929dd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a59f9068985e7297273c9c99e07e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94777ba8e190c5af762afc50a2c742448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49b3e200f81d739f9ff19f4989f49f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ade2d5f31d8c033b213e990f9ead2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283fc4d883ec3a4be4bcb7ad0f2cd40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacec2b3f93f9696f792bbec74f32de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be66763a183fd649771118c657c06e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2ddbc2d02c443b20c856128f81d68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7abe3aa3cf65d666fc3df3b97363cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d922a978553a9bad118668cbed1c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629dff8fcfe0f4573057f8a9365a671457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12977b06446a5682a6ae4729f6c366a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da78e4bfa4765727f338539985b79cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2cd34543ca629daf9b0b583cc29ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be342a9c63763e418de49ba4e94bd47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114649a1e2a1037f62cd5b47c24e60f4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095e4a9da3f1fb31a7048c303a13989463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336975fda584b4e0a4217015dad154a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c2249cd835692fe32390ce0520626465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229e17a41fb024df6283a050836120466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d2701d9041e30d9488492fad8b427467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823bf4e918edd8d039ab6054d676c2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53966b3d287af0f4a6697d31ea278d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8937ff5fa6aa45db680e4df24b25c75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0be7c202babf23e7a79e68b4e4710471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd4e1a1fa5fd71d3290b715c948ff8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a70f3ab0b344ad3ac13e6b11dd23d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528469a47ea258377fd65985a21598e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2b21f42e7e3e3ec08bea37bbf541f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080bb380bd178f0edf823eb237c3421476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292d00d4566ce1ac7b6c2e184d43af5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ea0a38732e7a1237e5fa5147b532c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbd2a628922c3f16fe9a0f11b29871479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bdac711ca232d92003346d1f7e17d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d5da63d07b007f4bd3682bbe96869481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7018e1ffc8996363ae38ff836ac89482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cef52df34ed268d7afd125ef1000a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb94a203ef006fd9d5cd17bb268ff1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786b256ff96158f80b8e2314ceea7b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8d3ed2066e7c4f2b425a6c087c491486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627253eff35283376f18861e07160195487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e1e0ba5e3ecbc774f6c6bbf4fcdfc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11c171095e35471c6517ddbe689735489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ebbf8cd2b75489794b5eb5318437d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c6854de9b406ff996a2f1e13fafab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48266b353664ed805a33e1c4cf69e522492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6909a89be819868b26f8adddeeea3d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f31747b61eb164da1d32fcbc7301cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d21737ef1979d25b191fe530011427495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf363b70b38011bab2bcc10c8777c679496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b11c0b82047b9b56f1307482543899497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb308ec872442d130e15d98fb17bf3a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b3c68b7f96c716fe85bb78bbb956c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59fefe861cd23b23757799ae1f4f2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb598ed6ea0a86f3aeceed06119451501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd44e47739af9e1492b334a95b8830502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242ce2306c6ad9d1110a55c91376062503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0c490ee9b79176bddc0196ab6a1d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b687c0a9fceb7f6c9d8498c9093d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910dc8eb1eb90bf8034d2ca1e684e69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88d96873ae4a91f32709c5aae279bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e869d3b66b007a7e79ccb38ae5560ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c13d6cb010802dcd169c7181dfd76509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76507c02a7853d6ea04b1e1909dae5a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551289b69a8cf65606f9a81b7dea219511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfdf4fd061355bfc9fa42081436197512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec72e495d8bbb7962e6f2ab99b1dfa5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490867e3b73bae4234681e56ae6200cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e47f51945af253fa8879db7b152882515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5026875f631b5ae5b760b3d43e301516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb071222e70b79aa807b6865d9926f88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f78f680f0dad44fab21d1af4e320b6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556036f4e185ef59402d7f35fdb08e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10259ef1785edcc1e1a1748a9a45511520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac8a910e023a5948da478655040b96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26304ed59212050a25940fa1902bf72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076beb2cbad501c108c3c4baced77eec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050ed1f85b10eca59f0bde037d76400524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f89c90fca311ca534ae12ddbdb9c79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3a6921cec88bc8606bcda128c7c58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710563b71812e664c970ed546b55f3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcde2eb09b2963e2b5faa35471e5fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc738096991988c527071a151f2b21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec8d3b0d6ec3565cea51c46c08235d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427b0ce9970e106476f6e341d76443531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c4cf48be7481657a87aca7470a25b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad0b4981d7f877a4977a2b796b8059533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763e49bd5373a427fc5eba3af6ff05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbf3ee95db09bc781d6c13262065c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e15e4c346b0f47e07a92a8d1c42c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb7165100e7b5d979d91182728a523537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83455a8cb28edb7a3b5696455f40811a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab211ec939190364507a677f4d75d10f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d58e3a7611f0ec7cd99883bfb083f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b08e6a06ef51aa95ef72b8f4cacb0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27239cbd43a3a2283b76788fef3f378c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe975bf0d681b072b5adcbaec504ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca1642599f94465b28d8db1bd33e3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b07002c4e4476efd3f92a836428fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069b5aa4231b7644d0dccb8b527a38f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22242c5b1d6a3ed9e9a0ecbee940ea00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847ea4c910113e492f37e4168bfaeed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5dd923a19b41a22add973c39a59a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66acf4857e34f85972eb9ca3b61a1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c91839312cf6b8a68aa4ff817b6192551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3cc566eb1ff52c8faeaf3cce20314552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29846e6dcea07027d5a09ffaed6bac21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a8c1ce920a3ea5a994738e4daa7b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d971139acc180f360bfefdaedae8f79555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa861d9e9ad347a6e58c6ac4810616556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abcbf06fa87163bf438c6332abb2e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b543a220147c0ba2a70a20bd8e9689558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf7057a545b5293ec42cace0c0ff34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72096d4623dd0647140929be344acc15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a78a01aab2aa413ba2b113f99290561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb874a34a77c594859339f1b770f11ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf689a272e69c3f42214f1fb68615c79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a9b6a858c1a4b0425193eacf40cdc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b00424fb4e0aeb8a907b03de63304565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc0f08e01eac07c0fbf077dcd0f9e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35687495230d533a4648d35b7586c00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8882ed96ff47c5169c33962498b1944568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a374d198eeeae199b862881abf476569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc31ae5a0c5c0e9d6a2f8c09ef5318570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0be903bd427585e72de60d4824c90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438243c490f2f4744075e064090c4b72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d752224664d61972f414dac2563ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6f1e15390f9758e7e16bb2e816d96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165724c144cba5d76938204980b9bc7a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa768939689acd03501e87b3ef95640576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667a46385662bb248313857b5e5629a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63776092de71ad4c65586da171527b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b5a9b3d0221617382495819a782fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd3cc1ed33a98aab23938fcd78407e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee582447749bccca53ea4aee2e5556581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288cdabded7f2a0f9e06e509e4b9cec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8cd87886389c58a45b3752003bbb3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44c66022b5ad05ea14cb86dc5e7718584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba815a975e2d86224ceefdcdd05e0c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fb861d71ebc6c2c5018da29b4c25b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb005117bde79636a077f0e3306b33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b07ca0506de58a727f2edd39bacce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559ec1728c60cec181c6e8a8442aa14589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eee980732ce0652ea0f829a3122814590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4db46d2a55b6074524435d50e6331591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5f4afd637ebba3c3a8d6d64558e45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42359038264cabf769cd512e44fbfb55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f92566b288fbc3f3256204adc71c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca6005fe3fe70f3abfea7f44795b2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578bf0bf64183f47040e598b040dae6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e06a1943b1dad0ea808967747c02f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26af178698210ce90f6a2000eec016a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ceb5c5739f5c542ca3448afe42059599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0071111d64d444e1f80a1cc9092e608600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a7f0227226b6f93ab99569e70be8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25e0b76f771a6a9bc6da5059bcb49e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec5557d2ecee4cc02b57a015dbe5b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453526f0f2a0af8e23a0c1c20db8cc5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1947711e3682167da071b08ca40f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80c469e7144b3bcf39d54770c3dba0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c9e9c17902359f93fbb87802a453d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c045df81dfdc2dc16ff955a39ca1438608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475d1028d351929af5bf197852754c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b7c1e581baf35de3591c99cc8de49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74a6a25fb568900422f1450d52a115611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f28d3157be65c70cdbdeb1e1142d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146693311e1328fa334ef540a93e96f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaaa1b0419c32dbcbc19fdc750d682614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc0aa16ce4f756b6103770c24b0f76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cd81767cf0614d619c116aeb515ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd742dd13da963683d6d3f35b9643be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109bfdb4bc4b4b1c58b3f64c1aeb250618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4716340c56c1f72361d7fce2f4c1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f023343309330b09b29ff7eda28b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a3967b1e0d986a77330cf775377c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f41c4ec58cc6aa13b4cd2f1685117b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbda46e9fa77a1f994190da37c483a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5716890b1188643c890a58f1af1bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97de4488abe34300c8be9451b94bf2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd390c182270dc435967b043e590225626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3aa65661a5fbe640e344a84ed8deb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7d76d47b709e56c8c4aa2bf822824628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d093370ca290ad2e0d7d05c332345629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c24252643c0833ce4424feed4cf7d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370783252ac594ef8050184d3e41265e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8775e3c539e25b1e7e98b5e21f763f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c74fa8750865331c41d8f51d05c018633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367020b3717e90aabf565bb5588c1297634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13120035901607c383554d4dcb6496d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cf73e39df460a4d3d5a43e26c043a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d215fe636cafa6e7ab7710eb57b7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25595905426d41d66d464f50e3a99989638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505df07decee5b19d55fdd2757d7383639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fc1e3fcb317d9d5c29967c504c91d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ea258a1c78996083f6e597747a37e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b361ff7aaa7932263df2c92e02eb8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d250f98718e30d10db0474949841659643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3e4505b2e3ae30a9c470682135f65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ef327ac8d4777166ec057e4acc6c3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c84a3c16fabad535002b68aaeb10ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac9e9f5e83a63f53a6f518b2f545f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d4ccf7795b69f8bb85dbc3e86d4fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869528428cebb42999a70d99e01e5a89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf845364d012ca22c3ad1f5819547928650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18b640ea1718d547d24169cb2850d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5b21144a3bd05b276123272e0a282652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56ad10dbb29c0877acda121793d36d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52612b190d39f53ad5a1768333325635654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283f5b4715a9774f335fae7bbb46a1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6819d50d7084975ef584c78f80ad78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5447528e2e812fac5a06b2e3c1ebb2e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb474a40f5e19c01a34b4b71066824658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee610fa6e8556879f32cc5ae7eb7c31c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085623614ae952580e25a7f4a20cacdb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3cb7dbc0d1dfc6e22ff142f8ca065661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3075370f2b7ed80c5956b769e8e75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3c389c2eeb1ab8dd5baecbd7c390e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b30d410027d7ce1ba1a99e7f201af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072906f3adbe5c24a48bf69e614db20f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7789b99204b715971089eb5d17e5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a2d26a1dccb1a30608309727b0723667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b2e2fe013069c9a1b9e2496d1f5dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a0add6afcaa1ecc5bb1d89ad3b83a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72355210ed4310c96746e586ed7ef987670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e425e90bbc9550ca4bc29064a74a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdad9b01e7086f1a5ff6bedbf9a919672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd88e6862b2ee1ac2d6832759540614673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c53cdf59ecb7ee9ce4617d3c1c445674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe378ecd3077ea131fff1a855b6a06c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab3d46489b0bac785dbe25e0cb29c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c683c05cfb128f212fc84d2abd2d4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eba0c5a8d45b9c5f729b08a661b7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349812f4688322d3c664a6ebda46842b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236f13a8be6157d6c9e2e6f7df9888c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53b7941a0cbb9259594477ef4789d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4edee43329aefd7a269e1a5be0d2c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c328af85a246a39764d562266c9e88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07445ee03ae849b3a47300f891790de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7396ff75e9faee383be9fbb5fdc183685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4055f12328c377dae2027b1b6eddb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b7276eae358c2dcf676d25044873c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e259094d808696b0d9578c95f49f893688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30926af78b206d6a7fd33bdb4ccf84c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503c0b5d57817d90398a43187d1cbf0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42fdbc389420e5badbd59e9554206b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a661c29a5381f2e3710efa4cd203b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222f829d193ff22a11a84bb81179103693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102855fab207318626a4540e52e5d13694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1631467f38cec364b7f880674e888695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a6618af5ab6d968b52a20d96488cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13951cc3c610db58391970fcecbb9629697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d20ac8f9730e1033c92b071005fb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bb1fa817e84c1be62e27882a4dd92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c80e46c27937c65461876b5b2b6fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5fd6971cc44ec9b8756f3535e4413701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518edba59f1165a38a9a480c06253aee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd583a651b3274e5516ffada150c7c6d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05fb9ae19a99a9c4f33468c12baf5e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ee4a5003c4275a1fe6d1645948e48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca22cd8eda6486dcdec09de744e94b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad0b517107d5172681e99b8e3d7dc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a5c80bab2183106906245ecae6249708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b9dd5a27d6535bba76a972dec7cfc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a5e8702fdc9a9db3b2a3daebda7b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c806ebcd2f5a3cbbf4875c6ab28fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb1bfbde7c2a75ffd4cb4a3758aca5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ca389e0a3dfc2513efe9b0f32cfe7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d4a2f03ba2f2ebe95972e36a7cc6e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c642425de277063bc25588cf8c288715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54b05bd6f5f2341f9cee681543761b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d6caaee731440e9a05d3c969d7556717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd74e22fcb7e6e93c86ee3a3e504a2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3373868a780f5f2509e395b645fee9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17374d8b9864098de64e6f2b372a6014720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc177d62f495a625be3791c1927bac4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec706ef37a014697828a55b9b44cb48722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b15cf0e09c030853d5d8fde9709527723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ccbd2b4317feaf419fe824fbbd505724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39079ac0d7c9a26e6b0acae952cd31ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ee828dfb9c6bf8fb784acc3378749726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9458c02b935b3601102f031983a2312727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bbfd1da97d451ed9a11a733824943728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717058257b397faa1625731f4f05db3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074817a9446fb2a73bfc9e7fd218133730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b4a344a379aa5816fd08f37a63398731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dc80264bdec5859cb2325ab706ef7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230719ed7a81137f313244829db0ab18733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a0576a9a03d5e9cc209aa8181611a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ef086a9f14e67cf809a57ffe17cca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e4ffc05ca572f636630a0c75e454736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025c8928d28ec6864289e537ef0ce4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb787318bdfb5f88a3a97db9a0e9dc8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd207929da7d4eb20575b1446d548c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50879d10798abf567eb5c1e500538be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a11cdff9a782e647afdeaab64f744741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b32baa3c60181ce540bf5e1e9e52f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63650bc1d58cd754aa4530641f6ac51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ef29bd502357098e5ec5dbd9dcc68744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd13e29c618e1970a5b1ab104e8e2b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7321a130d1e0cbc99976a96638c55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a2d72e9078a89217bad835bfac628747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75256fb695667ed3bc3811ad61034c5c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b039705b3feb3a6fb4329abb86577b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea63294927e8bfb979671416ccb4bd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008cd69051dc8551ed6fd7c53ddbdab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a5e7ac1762a5c23ca3ee7665bb50c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc6479f989db56b0ce3883264699f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e5ff4ea0eb8e182daeecab44c8f67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230761a7ba36d0386b3d226e4c5b5a2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0042285c85b0ffe54b38d70d902e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c10adc3dd25830010f56ae374b912757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b6ccf18db942df5771a57812893c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0cc264ce514f11cd76906c8d4b436759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0669c1e9a0981fe26aeb3bbaea96a1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eba568c651200649249dd4a1c030e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085acf1c5e686c66ac90287e01a77afd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89969585e0cb84033c69575e6ac42fa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57310b1fd573d9f7b39579d1114552cc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcbdf148d044dd623906292dac180d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862607a456200697783bed901d9965766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066c3db932fa9ae9744cb2d7309b9d9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97db5ad7794173053327b7689f6d93768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66243a64b86d20544310e344827216769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717ffe35e1fbeceafed44f6023d0e4c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d29a15e5a39dc31fb5acc1422be05f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2789cb13ccd0e297917f47bfee0208f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580512c726b0733dbc431687b9211868773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb808964a8f224d799fdb2cd8067d9a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01382e33ffa7a6b9c0e47863f5df91db775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94b7b9d537bfc06398ce395ddfa119776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057ea402607753113e224cc54aa209777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>