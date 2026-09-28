--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de005499ffe29dcf2f5330a7990761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a8bbbe40ffeac5c5db94f5bd8dcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82b507948daba4935ccb6312809dfa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b6c8a22f04aa6a196fabef34f34334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699a54dd47f8861aca7f418c72ab73c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f65a735d38cc8e7b83b6d0ac94b896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a680980c0296954094c4d64a0a7a0887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94868f120ddf464043aeb41981e065918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea43bd70617c6ce1c09d3995a05a2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1372f41360c9fe1c415583cc6685f1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceb2e352e0f2e6ac0b84be7e11951b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aca6c556cbbd9083b409405d2574f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e490e0557a45f031de15d26e1775f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d6281369cb687a25b75316a1611ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9492e5d795f66a7d0f1301c63cd72e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c50a5fefad69d6427761a9b99e70516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c07cebaf4b664154ef86880c9be17d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4b0e0d4d24c605b0ca759f73eddb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3e5caf1d3c106dece35918273610819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7af98867c19d9bc544971c55f2e56920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b081efd66001989e77b55bcbce10621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a492bcb1e3b5f2132f01a952fd219d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dd13618d2d2e54fbbe5d9bf518c3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a976fb4f2e4a779dfdebd70dc21abd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be9e8d7682224533c79e139cb5b93d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e085c828e520084fa0dda992e7bc65626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab437508d42acecb27a2f73f45df627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce7d5f4fbfcae70be610d98a8096ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24ae73b80140168b53e9d0e923a8a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1edb26a04b23b159ad9d7a0559021c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e3a16befe13d04ea67ed8c8f0be1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b58101a240d5219564f07666f0ed632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ed410ef7f70d5ea980b4f2faf9ed133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10bdd1f62079241176eb009ae425ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267af4e2645f42a117e9b1ba184c115335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdfa2a99a169c4617d629184db31bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927df42c2b114ff1efe1485d058d572137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705504e3403b1d3940ef12b823545fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6cc5f7d0d42193d8f4efe550652e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ac4a29dcd883b6707bba75a458f9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc0fe24f2ed7184603822dcd5245fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269b74c0d846a76c1e5d5506d8dbf9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ad732685c68a33eb368ddf020985343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9799e10e5bc2667f515f75910087044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce6981269be3a8975d52d299745e6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e6b0a3be15b9f6533645275b7215d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9f67c1b97e7c0ed11156fb647c6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed211f03924075b9d24acd19f58854c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7f0fa600cbb45a8709399307a677549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c754d0929b24d5a7c63954663fa9d7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347c86015e06b2802a5ebf8c5373dcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0199e20fb4a119a5dac57aef99bc4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729318a063e4cd086650e52ec0d4726a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d57e1ef6acac5e4d67c47db18a27954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f741c14de99eb5061920331775196155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ac32250d5d280f137c838ec94589f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d4ef4d68e086e043672228209688757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83d5bcf5f06eb2b5ef09ab3c8fdd7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780946b3f728ec10b94d924c489cb7a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ab75c6cbf220e59dbb462cd2a8d360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225819ae78370028dee10a815c8280d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d8973b1e05348420105420107a66062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386da0e35c8ff8bb5b4fd33e81c8f24863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8217a89809e16faadd615c8bce3bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104f0997b8d03909f05e2f7ac72836d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4064558e43cd77bc86d23c7b48bd5af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce5a0cdc4ddf0c4f29f65faf72d97867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264162a22628bb5b0abff74db0da67668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ffc9851b2b5979af388b8bdc0338e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93745149e7d00041a40c1b299c2bbd6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b5a03e46693df3c7e40083515a5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4d1f7d1874c6932525e313283cf2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55191a6f4455948744d7d116ecf6f36473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7767ea0fac16077a71303a9aa2033f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257dde241100783aff3af471e944db175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1022aeddf5b547e0e0de25f88ec0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c3e5f494f1a8cd0f38b741bc72d2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c9ebd62919d7c6e9c68b48e27854578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c38e36adc7e9b6f678d6ffb0277e3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f3cdc4706f9d4a2b9749794ce5f1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017a071d0ed5acfec3fac9d9603c22a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232644566168952cb46daebaecb61e0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6944531d95a9e143c2fa0f3109907aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2c6e3c8e31e7e2ed5af899924617a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028feb80f7b6bc19e7b9a8036046c0c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b8797fb3af336e828f658be5eb74f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dade26899dac3cbd7e792c0f0affe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af4e327c8402cbc9cd4e229b0358f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945a81c37d6ac89856f3a39fc09122789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc6ce956e86c2d468963a3861d5f2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1b4ed9813b40ae929bd3a5413fb7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d129259ef6675c8c3e5ea84ff3bffdf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf12cdebb4f1104bb39504e2d32e1d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac603413c9e1d30f2ba5eb8ad49abd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7452c9a003a47587ded2abb62fa9a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeebc86470376417902855e99a7b4a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0d4157dd38ec58d57a778ebc53b1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe33b7998054debd14bbb955ae1bc4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79667e83148d20210a7133f4f0cd529599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e46e6afa117056ea979821be1d021100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fac55b1cd0f45722cb34c5e4b3bcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c3d1a06f32c9cc8d6e0798d28a9f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fee7721eef5dd9a98634da2ca7dfa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eac04b76c07e891641265d41900a2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f72fa140b66c64da2f69fc12882fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0105421cc1f0f3633d76f71ed4c98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497406e378b29292828c97cb328a3c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5415a5a2da2faad271f954e41ba5779108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb15014a3eddd76f217d4fa41411ce4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411f4ea518dd137b1347751131a98f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b213ea8e0f873e0ba73ca2e40e52cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb022e3b42932f02c17eac4ea60bf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ad50836d32218fee989afc30c2df7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cef789af592c3d4c8b64332b5c092a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d0d383e30724152d9b0f6b50968a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4df81dc86c3a41a4e4bb8d93b243c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b4c98b5bcdd5da57dd95579964ffd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331da93978a112ee032db16cac6b9d27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619e2cea4480a08b345e03aa5d76e15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8664ddaee75db94b8e442b4526d12d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7fdcfc8ddfb443a47a3fc5ce73f7f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac170fab0cdd027f1375a13d1343084e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6047e2155a23921588d045a94158103123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43563e210720e8fbba4b93f0b86eaa7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff8eae7a9b72df389d5ae99dc0adff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a2603c8573207d049c8a090022950126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4684fde803fce2ae263545e3ef0bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84704622faf2633b3ccff5906819aeee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6341137c3f2bdafe1462478213cfba1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a616bf2cd55ed39ee9eeb2f89e0b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2cca5d472c008821ac19e18cb18f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4c3813d85cc0ad320d3233b40d756132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7f09d44084db8a818f9aebeec0742133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5821acd75e557dfe55e3dad00cb443c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e2eb364e0c147d6428d3e8dacd391135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62908173541cc8d619c27d470a7c14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7959aef6212d7e472ee28a02c62293137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b29a9f4f7ee6d4d49d848aef31a1ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9488d536a64352dda307b358a19646139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5c9e0549d46ec17bdd194d75997c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa093e6d0f3722ce905c8306fc1e2546141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b398d4a3203068354e2ef0d7c4f040142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d15a979393e786a4d40efb1876938143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd9996fbc6284c2aa0f97875fc73c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a701c64057f597d36eb44759545e7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d701f38381b3eef17953547881ac5c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4ee2271c9b35f051509a697e0376b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284958f29280011bb1e2c86c26b378c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f588b2d56129307348e6ee2be907fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb897c98b1df881a6f30b3f98830f6f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f0f9538bb77601ec4f17e06ef8923151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a335303e1476f21fa2ac423a18f0e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1bb5b2d9f46a18f5cc1e8812be528153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d269fbaf6aac336f4d511130e406a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75713c52575271435f5be998c1e836dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fa520dfd36cbe30debc5d4c689bea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffa74a89e5f960f6e77751e991bc60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfd25f04fe6999d9003f6fb0678e0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54a1000f59e379c5fa1fb5a4c4d7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e48cc036548d11eb0730525f1c1da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72542a67e60ebea696c831ccf2dd37e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb8278760292163034d8f0586df0bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de58d0bdf6dbf8d8c2f87d7274f875163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1303a05f4ca0bd3a7aadd9dc57fbf5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95201c7131533edf19ed3045d4d1bf59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac3ecc8ca2c5c58b6feba84b8c5ff4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff3ddeb1eb5e8564c7fb53e4c46b47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470229c264a0ad945d7616336c59c9ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c686c41fc1de8d052b0c61ab4e87fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c59e4f09e230bc97e327b57987b316170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1faff5d107024b513e8bbcf811e238171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520896c390b69c5c8b23060e52c6a5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4fa96091ab2c01202fc61f92401ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cc5dd80e32769822b85b8b18786e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59397e2e1782d6cecb97590ecdef47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e0ee74cb8ae5d676f20ce82fbe8e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ce20b24a044f063a371b19e639d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abae70f305bb4e444bcec5ec308163178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aace70011ab477d75e458931a99f41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fb27fa553c84f19c04661d2c5f25d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf396e63537f90d444202b2f99449b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d5b1a57dc2420b423354ee6e069a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d8539d0e6acb94ef02d03e30387b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fb031231addeed6fc97b30d1480e3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bef2f7b544db1eee2a8e45a3c9fa7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e911b15cc7c6bf2cdea50b534f7a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeffa3337a5e2bb579c809f2a0bbbe3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3035e9bbae2f78500acb7d3cbc313c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8d5231d67755bb13888eecb575b1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fe2b6f7fed4c0bb533490410fdefd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d48e58fb5ec966ad3f34a9ffe4e68191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2d5840e31675fbb3313105e317e1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba7f7393491d42bcdb94f155f33973193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0662d603ab37f0c8d1045db512159194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245b0a96d434886b11ced7feebd2a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a737b03f2aacf2d2698f4c3cdec5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc275e4671fce7f7a620670eeba5fff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dfb8dab73de6501e0bfaf7693196a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc977bb1b95e89879a73b10acd6ee8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92139d626a573cb9f7a8db4851d3b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6035bfccc88bb01583ce14b88dcf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d262e10282f93dfecf54ce9f9c5ce5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fe50a70ee2d6ea3b5708966be9859203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3353a3ee0354fcd7df043ebd86b4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbbb06cb00a2110219a417e219ba3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f1e97e300d3a745e0b071089f300e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be8eead1082746370d4c38ad8d1861207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09cd0c597b3bc07ba36e292c79eae1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0f77565c96536cb597c3f5afcf1c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2297c78ea5235c4c4b38147b73e6d7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013c025ff1fb0cdc50299582f2717a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806129ad608e330e79b7b0ebbff7839212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450670595fd737381c61a88bfd94b53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc25ec79b1461f7ca132500cc9519214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa75be73e5fbb342015d5502058899f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c0a9321c490fffd9b5352c3ecbec5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a511f0a077f8ca8e5aff100b0380c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158b8ef4d158ebe96f61d9997fe69a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a029c8c8ae7c91bb68e08eb211175c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a133d5d70ecb8ac51d73d4552f86c6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e3b26490563281392306dd51b80bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5e470c7756eabb660ea7f1eb8ffe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfc6e4cfce66f90db57565d4fbf8c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c0a869deebfe31507f91ac4d60c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81156fc7c8944f94b3d568c1bc9c8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce4571ca705f72ece26e9020664a10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f25960cf4ca4c17405be62a4bca90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2411c4823f4a7eab3db0321f5c8a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056ed3e3518f2fd8a8554becbbfd0ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4960d0dde59d44f47a078952b16c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d87346d90859179256c7c4f1e1cce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e21b184084c77a34d78d61925c17e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1771bc7f6cdf6aa59fac36873cbac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21ee7f81348d07a455eddbf0d9c198234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5359bcccdc74e2daf843cddd5127faf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a9e4c645db717684eabd10962fbc2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d95d6c64572cf12131730c5d953a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5669b4192d3833520a76ed48a36c8d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f7a0a9b598f27f62146553c64a896239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb551d6597d8858f66516941ee5d5dce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7638871e0eb15278e581b46f6b6ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278a2f44ccab1a4b49cd901443601ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98adba73291ec0a172be6cffdb18222243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035bda9b6dab1f0128172fdbbc0a646244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdd38008e7d0485df6fdbbd06b37b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af84c8367308e196ed36571f421d7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5aca8b3fbbeb17d66203a841a0c2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400652dbaa2dab03ed368c146876c1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758782f78c9870791cecd60a258f32e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0ee55300ccdb6256056a1b9a002fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ff5cffa1d2c932ac699287322ff4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276563b0b56aacfd3af7c26cb42f9a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caf59aa8bf7d25be83ecee49a61ec7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a540c69a21fdabe899b40c70d0a0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a50800edc82a0627ccb8d24c81d28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e84d7aa35d6b96c6d3b0c50f53c39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe645d67df0f3c53c3fdc6842df6ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df033a65f5e1605d24545bb9b8d741258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b292303a755021b5c3102d3d12946ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036581a00c842286830c13e0d25fb6e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d7a15a8198344edb137c9aa037162261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ad2cef9ce9ab17bbdcda5aa021970262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c76d857daca26868c73acb3f22a68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e792b0fdeb02c7e40d302d03630534264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16014fa8e7e9b3e032481295b465c9cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22f997492e740af578310856043961266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe899ae4f91b5eba9c05aa768dd78e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c7925a27902ba87355b97877099fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52ab01017dbd4189834fb80731aaa3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ef9e65838ab022c6b35719000d013270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cb1d3adf3d6d3b85f506b35254cc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d029e4e52543b9faf1550684708ef0b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201a9b429041438385d61220748c10e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d9618e332edd7a7a16bcf83005fe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6e21a89bcebb5a2f3a91aae6866d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213e98fb327a287024defb54d8dad1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d0f66003031f11e54291f73864c8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf579de330fecd21e1311b16a0ff93d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441bfa0840bd866b492cf685083beaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5ae3e6dbf95a9d7b534c80d1cad23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9094e9aec19ec763d3c42a167ae90d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f41d396378ab135f32b51623487fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c845e7ed71d1a9ebec5287f52efc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b129b54aa3b7f4a7155140dae07b36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33058ba6b3c932d05a3fd5ad6ec6655285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe192d02d97070010f3cfc711b69aeb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98573b68c1a49b800bfe9f85cece4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee1be659c4eebd03a2ec9ea9ded49d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ae3e5b9a507e6b8759e15d6b9d1b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b91c5dc03631fe628090d3152f56d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c91a2aacfb0279e9cfd9fda8dd3d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0ed554f272b354b5819354d69869a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a98fc27cb489bfcfa68c6aea493c2e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d02c8854c0c00fc1745d5dc55bc59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfa98109890083d779988902cd1b8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1a2b4f36ca29c18a69c054df15683296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9745b0b8082fb55603fd78aa0c3086297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10d294fcef4dd106c7b2979dd79035298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba6a8b6732b0444518030930b0ef58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2846fc83c00ea55ce14e0f048a029ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d29fac3c6a2909e17c8d1da3bdfd46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86636de2a712db5f93a58f961c1b38c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f58bf671e50452b38b5f224d7994f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dda7a4a98df6ad7a3825006714c098304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ddf24437e5223ec71bcd2a2c6eb5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71620badec8653417a64e4d6ab2c93f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb5dda5ad90c534ef0fec25b5e5fa8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de2c01a158b31c4822bf487aa052b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79fc061d6a73e4165c4b44aeeb3d84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f98568f5fb95872a2b0860a8ff803310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c24c1bbf6dcd784576686d008185e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890524e45edad7314a6a2bcd79f043d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999f41c2f86af18e59e7736a8203335313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f6f9484bf77df00bea4fa8ca9aaf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b3670a062072ab62c6921c887b204315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a397655ff4bf815fbba9182bbea125316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575cb7cde831bfee8f703331b1f67ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84b7d1f3ffb74f6210952f5630d643318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc0fff1f6d3471e7dd72323b2311da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263d07ac4833e276b0eb60c36429d90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5aa7d00e719703dcb9d19773e6b50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83b8b31c2f939ebdf195b21f7add17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f5e531c9713d204db0b3cd116032f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f2f81ed7f122b27aa4a005bdd9752324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac528e2424814ed29ec07e0476cc7e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4b21c614f5ea284a4c0e12969d9b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa03fb51462017f1cc864ae9eb4290327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec995f5396e70d692566a6dd841d92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a471d63bbcbc85da7fb3cf565c78705329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67401870e8cc52c48ce33311ca30ae23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1559ebd5b469eff0575453dde1bd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d678707ad349ab4f5e9b75b00234bc2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56f97a3554211cb95142a306738625333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8663f574a0a63b1169cffbb7e3e3c3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e5359c714336d7b30f223590af007335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af219b8f2cb0dc2b2c6f2edce13fb9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589a5af644e0e535ac7d8000efc7822337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca117372a0bb83ca1d5470de801fc81338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b37974804c0c24cd2707e97e19fc3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb4769501a43bc1140d5094014722f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ffa08b17f43a9d8ac00cca86f5834341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b4784be9cd682e2513391fd20ad86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4f42436a62138d00a4f41c9635e26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bdbb824cfc241118a13a6d9326d0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c15224c3fd3b2c3fd21e8f2161a9f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d518a987a18b731c27aa25453f96f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac701f8cd4fe92e913331a5db984f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6b57147f5c9b6344aa0c7186ec980348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94898212a31eebe1352a289f72a71827349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9242a0ca725c5dfa5ab8b471314666350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99334ec14251a85aa5c4b39990f3522f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df236555bd2ba5346849f7f74a9007352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d6d26866b9fc8a1d949ab4bc1c98a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c905e868983e6092fe1ca132a804f23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ce5eb43742907ba935c8534617c69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a53e8d17335bbf68ad0f748a48a73356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c50e28e7cb87b0891e58be0a8ee22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d775473c5556946491e0c46037a3a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19435be5cd6dae4c737e9f1954617302359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17376a21aa755fb372b4a195b29d153360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adea46fc61495808b96eb14780e7b22361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95273daad4f65cf789f4987321fc48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366603046e720878a0105c7ee57696a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb49156a84e49fb5256a3487fec41e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfecc01fd90b26b28f1bff65e8e3b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3141f72c3e47fbb16433025dbe285e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29cd689b0b8ebb85e159f28c129032367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b1716a7a5b09bbfa34f2dbb913254368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b65f0c04b7e02c1d1d01f0cbb7b7f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edf9f28c06ab95b55e4ae685f76d5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3af090152cea5257ed251e7ced36d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e380f2077394d1c786be8d4af4ed0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6b410e1fa265e418038c06e24ba2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a25d25327329544a98cd2e5480e27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ce99d2c64e1825b1f132c63b42a93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48486013a251e8637902ab6c532d4bb2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185bb08612806508aa8c9f5f45d61db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379f85f201f18d839aa09c7a3c5ae8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6d1e00e72828bb929bec6847e101a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e106fcc656f6c1f92cd6fa4f7422496380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16680c163eba49c688c2c24b1d496031381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798686e0c9e1af05e767758df0dd59b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf065839eb8ae8e14b713d7494e9edf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbd60305efbd4d9ec1e92f326ba618384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb311fc53b460d8d921a41e9c7e92b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461cb529cfdc4347f35f5237696ac86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ce39c36e1ffbfa744ec767502613f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f3011bd4b8b21af17d86e3c45b4d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6ca9c90ca462804a4b6254e2f9902389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b8fc4de9ba6bb899f6a5884ae60aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1ab28290a8a7380967f28422ea5f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09fc9dec2c31b8ab195ef47aba2cbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d65d4d36ca9c81ae28a3feaf52a09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d640901a38e84d1ec8dd97254197d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b969337282045c41f17c440c1bdc6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93f9778b38a0946948b4c170f08166396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfa286f028069e1f34a7bc374f9ecb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fd829c9d0ffd74407ba49c77912ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2d1f556afe25f140c55e7a422c7d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ae3130f9c017391356b16af084aeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3120eaf9ecd970d98134247e03063401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f965c57cfa48b71810cfac5561ae2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972df49922505a0a3490dff3a0048b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3a9209a4d61163a4e51d108f3b9a0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac419318c64080629e02f6d6207b2c44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3fa314235afa9346d4bcfb82a7004406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8f76f4a0acc8f5250e97587c56964407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a7613110dc66591765336f1ae5c5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e9f67c807a8c99c6d0e8e6b6518eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df6b552106b1a065592295c84ca95c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c89c978224ea884d9dccd5cdf2a58b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d6675393b72d7740931ba5244de68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83c64205f05327af6d0f4699db8797413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb610f12df9c5664bec382753cbb6cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c6b06c200f4b229f2ce6a6f06881415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52276527dafe49eae8332b2fa3b327f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e1eb0384a2f9d8fdff13c9fdba07417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbf9c9b6fb4e655a4c41a1aa7c6a12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea3fb81482326572232cd88994d43b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cfe62ff7242ea33c7e197c5b1b4c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52d119a70169136c359b160b527ff6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964034c46aeed78a3768a01dccb10733422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7ee0ca7baf227be395881cc917c60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7beaef1d9a0b759406e04b0b280d6c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92644a98e53f241f73978f0f1c0506425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aa658f8e9aac8716f9acf0ccb417c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918aea4deee1cbfb006f11ad0e526ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7daff0dc16b50227fe76afb5668e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60d57ac5d8b80bd6386c34e4361cbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28957c55d04f78ffb650c11f40d333c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebc4f4eb61820469c38c88af596c16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeee50e649b64119893b934cd81459432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31ccc239fb214baa7b4b2a9e6d18e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac83c0afeaad9bb4a2935fe6ff2d035434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07f35a83455d113782c8d1072d7345435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87955d6bcd2a09e1885de6c6858592ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3837e6428af346c3e74472471508d72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579e9735627cb1ebc766c0fbeed5e59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc667f9f5875ce03af8e64498b8dc7ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8908809d39e2a61bd79441f9e9859b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f26b038fd44bd8eed15c213d16108441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf12cf4953404f0d9ac7aa9ea46a831442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ee64efe2b9e5001b24955daaa397f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5c6584283699bd72c2fcb8c2043f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79372c9e35d7c657a7086a844db9b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b972932cf0aea9287f4250769fd0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071e69d370e96c7fc7c9d0e393cd40b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d454ebe0975fff898df496eb3006981448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00762dd7f7edfb8ef706537f050f64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59a58072c9b3d8995adbb4da86ea6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bf4f2d73586bb7e90220dce9c043e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfd9b0ce5712b8c2ff09ecc65d7929452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91f83d56d0f023d37c41f1be572270453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a601647d42dc866e49113f343bebd7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668476d96a4c1f4a946c4cc80f16b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a8370fbe5c790dafb5d3ad1a564c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc4380931782690fcb4e2f55965112457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4341f9149fd383d691c8cdbc551a3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0af9b848386c9fc3f27463b8bc32c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947df1e102c9219a56523ac26772757c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8981cf6488e22594d3c0dba7ccc2783461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3b9cd8292c024355e658887e90a72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fee8b084f631b557a22b43ea213fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92147809d11184198921ddad2e81ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1163ce934b390de5048f258d322c49465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb30b17b81630a3f861141738df4dac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e857f98afe87078dba0b1a5044f56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230fa3aa821a273390b6b36ada4c60b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e03b3a231b99554741bd3f41d3ded469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1cd6573e88dd3f2ad6217db6ffc85470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63767ea673de0d73ae0995876acdc833471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635d8c0a66c1c4ad31229107789ca00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30973ab058e0c84a113a9638f925858c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff8f5aa0cea8cfaf4fad9941c4ee48474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bff996d61aadd2272c46ddcc396af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247c44f65393687af2d265f4af765c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d13510953782cfa26da00f16c7348477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6da36f76aa4fcd48c2ee5afca1f905478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58157fe90a986151b9a753fdb7f99e47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965bc082ff6dca874db80e330a2f8c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed552dc475fb196e19de291c06a465dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c5c304aa8d06deb50e5f6d16a9096482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8db4abf52ec9c75b33046da12647c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0f5805df68ab4f75944009e9d890d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d8669f815ff11c99fbb13410d7ee4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218255b4d30f9e2a6021ca41ed4b873486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f423db96e089ed1a8b4ca6141363070487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0de246a740d9348e97170f7d2be6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cd30889127df743edb9b9b863ff28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb11fb67aaa169b0e1fbd0a4039884490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcaa40ab4fdcd32e45cbddea838781491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c4057e46d9358fd39b958d53ca65d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585a42da3788e15d0fa128b74c6dc4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b692f9aafeb481ca6a3a92ec845fcd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae186e9466b0ac3ea47bc1cd5fcfd1a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6604b068915b607bd53e33da087927496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403953afb2eddf754ee4850e7499fb69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5829642a378b0c3cb2288b039823269498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d368b78c8e08d9bde1c967afdf0a215499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76892979fdaeb6c49ee682e0137b9fbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152551cbf4fd5936b0e864f02af9c283501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c30cbac043f3594e1f22a0c1ba73e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade812616ef4504c3476498f9f134b10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0b4f2ef30175e144552f6a391658d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3dee2e2d4ac52ed8ecc7f659663d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b919cee14dcfb4d9a36a6dbd6066b0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da0d92992d9e174870bc17c27f9fb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406735c9e7dd45698b2e909e6daf1da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe390847b1aa835116dbd50fd04660509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93342b9cf583ef7d390babeb858bf1a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19046e46f4557962ad549248887cd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7512d4529003a9237ceb55e3cc24d2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263d37dd1fccbc23a2677b4292915ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77610a783669a4d0d3ef9d98fc89b9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b49ea7da725f5931fe670de2064d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316ef5950be63cd62fbb478cf844011516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae77ddea5ae929237c4904cf48b119517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455c380fe4a6ec5ee2525a93e721aae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee8038098604eea9a090225e89182e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3862395b768c258e837c4713167cc9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7bdbd3c175d03e3527f7a08132dcb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486651354c35f4d4b9c86a4c7468ecf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd5a8ab982982d6140449ff84ce91f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee738ff299cbc0653ffab9896534f7f6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a52a641ff3fc25c99b30a13a87087525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72cb649766d09a359844ae3eeb6afc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ad51f321de726a10d179cdde75692527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7477101e409c23929c067b19cccfe2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2e7111caf58673d45ac8937c3da12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48bb7b4d2865dd28d00505bf58e415530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8d97bc8e8b5092662e8aa590fb6dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf00b36f8b274e0d97558ff4ad59be532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781940b622b1e3219b64de34c0e9af8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feabc302432d8b6a44459f689839ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb254afabc51001dafa3af1091f46a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116659dbda3c58220cc8cfe6a3b967f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3991201ef0027daf7135f6d7373dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ed0242274f1a6e74d2ddadb44ea07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bc1f19ad0c705b768ca0f79b500ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ad94a6ecbb69ba56f16df6c3a1473540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8672e137c3bef9b1220050a29dfa51541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aa3b63d9935735e0972caef0c89f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f4a721156249e372645a752bf7131543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c52a7183ae1718f3512c24940b9db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935175cd0ddfe02317f8cd738eac3435545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46052d26ac824b8757047134a55540c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eff57fbff797766377cf68112dc331547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59bb93482af1b0a34bec9859b7af47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33022667774b2d425963dc5c49a631549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ed62b40935418857b247e0c2ee2c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c57c55c2b3b914f79b775ea1fe4a9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0c21552caf568cf62d3888b1905d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb159bc8f01fa71c47b8dec80c4998553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a51e09e4f707523e84580f53eba8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a90d2646882aee60ce8ef643f578d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b5f7c3ce22d074d708c8b61a83330556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fffbd63a532e2aca09cbd51ed2a5a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e296c5d1623a92586a089aa6192cc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd1d0debd8935733a457bed03fe023559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a33a54eb57e6771d89e15af9967a12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579cc55512fdc30bcb16b840525841e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dbcea35aec0ad25175d28a0b46a3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e38be1fed900aa6310c86508e44ea9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced723537110c59f3816ed2cb3179a24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552659c5cbd23e80e29f820960561c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b290bfb9de09ab86ba8804f77b2101b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e06c1224f369ad55e7e3bd2fe402567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75414794a56135cf6205aecd91aecae2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb1e90936cf61689daa1d068535047569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955a48c268ccdb86cf16ee8f9fedc8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b7ba189841f2a45b4a9a98f3edf41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cb9b7eb1b6b2a2050683511804d5a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ea602360b1bbbdb4e16dcd964a507573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d93546cada805ff2719d9f56d2bd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef08e2e0bd490303cf617edb831b258575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83a60c4fe264331344ec318860e668576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863acaa899b8c886f81480bf694c1929577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158162a19165889577e7728acf9ecac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fd862b735c2bab04b13a1201e9f86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004135b0e063cda7cf96f39bb46ace9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691fe426b6c8bb9b12c06773f497fd5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbee8cd317964b9dc14dd0b1aed9b34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2cd6ce878158779d344de199194bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066e47fe38927cd9fb03d8d53be47b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f623296a2a6ebae356300f2108ff09585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cc19e11fdbe2804026019e6ec7e11586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be35136dbcec47b9b1bd4cdb78a013587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18548711cffe8cea378c563b42fb13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76820bcb5eeb5b4115aeed02e31daf10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97855a0f274ef9ebccf15e5523803e3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b01091bf80c08f05d7b40ba927ed41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598ddb014720f9f128200d81bf11e9b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2dd993cef53ace4645a262b294421593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eab1458b5d1ec3e9774c3576563b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbbb2103fd0f22982a443606567864595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09730804c1a1fb3f59d4e1afc76bab5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4177d2186326b99d87ff69e670aea1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba60be16634b19f4f2d316b0792d1ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9090db9d12446148f049cc851ef56b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a088d31b2c3945fdf267962999bc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162c86cc5d890cd115d80c70ddecaec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bc5f92bc7a8ebc9f2a926b6d62436602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887e49f9bf0cd52db9b0e2669be1317603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04de253b7c9a91157dd258252b6afe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033de9c9cca0f7aefee52994ad5295c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bae40b6e5123faff1980a22128ed1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a068c7e15b16697c798a10263d473607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd737c8f02c44810818ef28075231e99608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d33d08d8983ec570d68135cac483c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c6865edd1a5ab5707ec9f6331c4e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb94ce6bca7323cd8df114ecd2dbc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72979a1e153e3ee6bb58416e607c9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3411368378ddd42a24941b6fc406843613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546e5f398037124d02471cde4d79f7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ca0e50ad58735dd868d606b6acd8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3023d746c9a43541ba2b306e12726616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a074ee306aa8b6d4c488223fe4b85617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2aa3ad405333d3dab4b83d528b343618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7add771672c08b2bd5f18eadc6bf847619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a98b1bc87c838ed9daec848d5cddad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d3427c8d11bc96a71226782fd2c9f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48486d83e18d3215a5e37cdbea8bb0fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b61ab632fe6ae6676c8b664c55275623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cec90331315ea493f5bf1ef614174624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bcf69537b87a033d6bd9fe2a156f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe0d3c2b9e8c4e39e4432318855985626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6507ff76e7d3ce9c17b5ed12525f87627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e576c986d9ef71f338f1c5f8cc76628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b38a104f958e2a237e48730943148629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa8f07cb03c762d59696cc8ef7b6db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426560fb3ed1172be999a00bd8a1bd7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c17b0ac26285b9d0b26fbb2fa4c114632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8410a79fa114716ea55b0d1537da63c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967ae921849fb7eff0819a51972ebb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b0fd7b845ed68cc7c7a54ad7d1580635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2f4d41ff9fc87e15de00e34ee8f89636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d254be86aab6410b4340b0f107a0a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fca4f15d434755554763aecff58da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37970eef0c0e29e429aa3eabd0acd40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ec56f83e8b890c6ca52a0f4d722de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0514a0bacfd6fd8352e3ab48d2370e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7c8c941fa358ab29f8dd625495ee4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a6bb35f1b9c3df2bbe273ad1421f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0b3eb7aba886d8f70846a11517cc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e761e6de4d32ebe244ceda1d41931645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5d2df5b20c149bd67a5c0b72a6566646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537edf9214e922e3c14efa3f2147038647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cd80f6411559884f4568f669e2c2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa604ae83784eb8bc5abcb3cb4a1e00f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24f0fa6b804478d9b4886531a8b6aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453419631719b0dda6597827a07364b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5e29e11a2e4396817dcfabac4c9d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40345bd360797f73939bc656f41f54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d96117fc50e776595d39de86b6f94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac1c3a88a538a2eea767d75305da35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dd91e6b63e4d74c2f1957523f46cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157de0e1ef19667c9ac00acb9e8dd38657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07d7198e339a45263eef93b48610b6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad97b0ead6b42eb33474058f14cccf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3badc69271966e494405ba1b2f5cf4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a2cd101135430e38d7289606fa5f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e921f66344e9b97027dbd45cd4f27f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d11cc27988f9d528a73a6262ced07c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac3e1768f9577cfeaadb4e957e392f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d63c593b2520645587aaa4207c5e88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce52f587105e6bdeabf5a5a5bc0e9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ffdf1720f8c2d6f85e3d6e4849700667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc719a9d1cca70cbb1173e29ab93115668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8acb62b476d4fd6b9925e1eff9720669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53817d05a3e0a556cbddf772fe9dfa4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def43b968bfde59804d6b956b895ed6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3394dd3ae9ab8e4501dd70976d943d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168eeb10b9e4d82d1d411775aba47184673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378f554a703502da8207409c1b67b43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a86404f9c1be6a85f53ea5308c91ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17865961f3196c2922405bee06db93a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d674cc8e3411b892d6f059cf23911677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e342f1e18331fda1dcf15c54a499f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d191c039301edad4a455436199558679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406a4941fb19d9c3cb4366c11587405680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb974a19cedc398b0ba337584161967681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa643003ca6d43b21999800716b8d80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada10eef00ff74e15b5b460af1d1366683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97320185a61cb2214d678568ffd994a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53741bab9cd97a975138954cbd959f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a370490b924cac3833764f9b5a558b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223641422130beab89effeae2c29ed6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55418073754dbe67cb81fba06d421d43688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8764023531e4a41792e92852659374b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbbd7244a4c375f98f08f2f6d2a444690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebcb4b20409e0e6325ff27444afcbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91600a244b8162d038973a99d33b908692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950d8a14951c44e906e4a3312e14eee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad505ee9a6a32e64ad232262e039c0b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0f9d4364be8391b3ef99c44707e80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af5a10581b1cd18e0dca66cdb7b301696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e974ac170bbe2ef980baf003e1ccd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7414c501924f51ef30863b0e942c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b9a7d0dc0c59e1b86d3d55b7de299699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4096af2e39ad6c6dabd1ba2848e59e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cadeb8da92e33e79a77202d9e70ffd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e948c5360c3d7dcec8bbac4830fe2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a211909311d081e7dd46f4d648b110e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e4f49f5d6e64a3dfb7583228576ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387327a7726480a4caeaf39c9fc09c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160155f429b9412f067ad0c4b2412dee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f78be25639f3c711ace0b2eb802c7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cf3b19b90712d9d3fc96ae6271c8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1775aaee629c06d46bbca567488f6fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b622d5e7bc976ea4b03d0a2e16e65710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a6bed4e021a7c121c058fb79bcd85711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78d7e3bcbe7d2fd02c4ba059d54716712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91b205f7de7368b42debb87c4aefe2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f310afd359f7dc73cc74f2b071cfd98714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4685d0c2e9d9d7e047163c94c9e5830715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c5ec71d130c83a9934cb77bb5b694716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530b32170d7a9e39ee04b4563674b0f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af32ea662a15b8eb02df1871c1aa06c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084db98a3bc607faa5d795b87576673a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f6004be3cd039ed4ceb02edcd831720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6f988c58b17639636a4f97d97ef1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb43a7bd5c7e109add4dd15b7f72dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749ee8d97f5f6162beb1d56a492f8a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc66b14b0260990135a9bbea7a33875724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0cbc7e87135d3b3bcac9255c77cde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb36f126d23226f52f4e13ad6536c1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938189fa14d9a7d35930e5b312054b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563546464689763afcc22cc4d9f7b15728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5523a6844fac6193b0fdf254c7a0a24729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124deda3da35a88a165d448e08a05758730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e3f6fe95ea5902a968605957ef86f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b05f40e193eaf05793d2129005e43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7255b8474472826f21317483979cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da081d8543270c2da486a5f72d175a7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e0b1f49b58ce4eb4adc8ed545a5ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6a2715c4a1a6a5b649069205ce8ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad250c3849e063e578e0dbd5c16601737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced9d06c90ae7220ab9ccf07a449fde738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c2c7ca95d8126652d9836dc1d60f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04902452bca033c2d7750dee524750740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2464b9be4e31e59d99503a5eb7d4340741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648aefe0900508bd5503f9b425333d1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d3934fa821c764efee0cc08aa527a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba324a5f2aaf031a46fb6ac70fcec15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe03504d0fe0f573987bc2208f4854d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb2d1610000c3ae4874f32bd875ef3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8981e8025b79cb9240f26d3ef9373dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c19c9931a91222fb5420aa0d6cc3e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0642f5d47654d52e2ef858e1b1b336b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad19fce7253515ca411b09f2091b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10bf24285903fec773b8d564d6f909751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa522748a2c5e0bd8f7778ceda144c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6824bd5fe90b1bd4902efaec90904753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705d05635bd14e0c6c41bab37db9e75754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf9c0a179ecc43a8cc1c923e0421ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1d356145426fc47ae4402df5171b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f900dc9211327c328a90f0296a0c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09944ca402007279de72c6a83e637e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48078f046ff13a0a5e71c6cf76145f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dc3eb20d25add774ea1eb2bc12821760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769c9a4053e8c5c1fe3fd9e84379436761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430dd846f0483a4305b4a1edebbbda9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffca2971a9cbc483b9fdc9fc3c8b19763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8162bfa26fe00182e3d8e903663c9d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87b134222627204032e8404a4fa8ba765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3556e770c95f3817557777dad9325766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63e51c3b43fbff6a3c5e0835b5d3c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be220a123519dcc9aa8c0da20d1644f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d223e589d0317af577a703de782fb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a72d77247c5afc65fe3b96c51da41770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae09f648d49d2fa36c03abf99088093771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f367a25e13b17219494d1f3eb88f67772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae48d2c0c5c40e1a4ddbf659ff3f76773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a3554c82d4f6c5e00e962ddaf10e8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262d89c73b9458b7f89e0978c77ec69775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bc605e95b09d79d13624a2a4fb704776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf074a24f25f458c47f0a65d67c0d6e777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf83d8df29d848fc8c51278846349ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6f96fa46bcc27bf002e3509b35962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550ce29de0a40f04fa40bc17a759dac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0266b6a1907da5af335ac93baa7974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3ec589cea37adc41f9949a7cfe7685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5589bc50d4d1471e4a775f14d3c14a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bebc323d5069c2f0812b3600751a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c913668c31edd5003cfa9fa4d69a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315946ffd12dd7058eed71f3d0b7e339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525e5c7d921ac1c97f21c7325dfcbbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193e29913f7334af00ed47f208463a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eeec06502e5a21c3354018b141caaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef13ab23fb062083f27b47a8cd55f8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53473a342ec318a8acae3282530e9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a7d92c25e3f3cb73719373641b06115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643620b02ea59bfb472c7ea5f6e3fe716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce5f3606c94901c9eb26f5b98c61a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ecb685f593cbf36fcf041243260a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ea64a8fd69e7de1ad09263803e58719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0087c30f96bd94f809d8ccff352deb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7d777640e5e6fec8bf2065a25235f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7ebe4e88898aa8fcccdce9c17b43922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083933df9ccf2c20c6b190b777aa138923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff2f193c01323e732e34fd9181227924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d956f719e0cad4339f6cacfa0febe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cc1752eb6641c9d67bca5e37c0e5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315e24231667d3c5df90ebe2333eb5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252695530d555d16eef92fd00ded046428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23542f8256ec26760dde5d69f6c9b43d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895674e67ebbd41b11d6e1b6194507030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab830407cd14cfe82f90e189655788f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da875fd032305caffdfe2921ab79a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2028afb2ead0f56d96193a42d9e0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5280d2632ae0404db8a83bfe3e921c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da771ea908d6aa81af93ae4ea3914f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c28323ba8c0610add3519587da11736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fade1190f3fd6dda312c6af91aa2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8006a12e69f21f4f76cb99a46f97738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14b190fc45c2adbe3b4103f6ef4b0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3ece45b2227116c1c4f2f64c57af840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ee9a0690c42f24062cbb99d6d877e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3828ccb836380b8179f244ecd12fe1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe84caf60fef481d1290ccccfb6134f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fddf0e8055f94d76fd70623e27207d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463528aa4b5d16c6254528ed6538bea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e298c376dc6bfc7ffb96a169a46a75746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb03458d9b55eeed0144cf7426ca647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca62ddc2813650abbd70500c093f0d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb0aabbffed09096bb2cfc1486c13349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab10f089611e8261cf8ed10f620944250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e1a0568750058a97a5387634c008b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cce81c80b8b29df418f40adffed9c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de779ff30819b604eaf4afee6b911cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7017891a44719f52a9518320ed39454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b73b6884dfab0b28f3bdb28350387a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830be1f94a07094219e60e3389e0f5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9b8bae73d5875109332adc92eeb9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54876cc8fbd005767e7ca5cc7897e41a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8e819b452873656699dbfd850e53659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8f68337c6103f97b10d82eb2e386960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ea5f1cd5b8b3f379e737c97ae3a3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb97fb0ded661674e8649d7f8f462e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89c7c0b74a7f8e6cb73bbb469e9a0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a02bf0077cb42632c2cd64773849d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf251e029498a94e6f2aa891fecbab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2acb0341e270d3e84f4e294745b7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722dd432d36cac6df7d8b782c5ea02267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b2f0fa966d81c0536597afbe303fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7a8673952b90656691d0504a8994f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a6d3538c8d35a2718feb9587a497570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e722adbf4d43a82ceec78c7c5ea212471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd653b82b2943bf59cd965b660276e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a1c6c01862e82bee3caf9d36caecf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000942a5ef717c23e2796229cf647bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a24770d4af06c42f3d557e1ebbda975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3316ebdb183ca2fc519396d7bd06be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbbe0dd8ee99bc3a0c11d478300f4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c4f2bded20a95c86a5efe904b3c5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a8190842bbd2d43aa635b5f43607879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d614eba2a6f7f2c97e6eff35f579b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1345308cf7d682772ba39e35d657e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0055dd4dad68d21f8cfdd32d41e1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee3a417817fe42bb77c89dcfac26b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74698ab02f03532841cdd3ffdc3103084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598fc4fced4ab7d0f741abd9a18e48f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7caeb585ebe48fc6b7ea61fe819e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90b1adcad24c32a9549c60823d4b8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e143bf83bfb8380ccf9ce5079757b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b00377d052cac85f07c7d18e8ac0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea829e65356a9a58aad6a11da5c40f7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855063c5306f7aac7b701c3d394533c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c137014161f4de796f14a5074017bd592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f6c788f67636f8489ecc093c298dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d403d4f2050d60a36ac1d825d3c881994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0de6d02cac929b8919f2fb262451a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753357539d5e4ba64533e2d8ba865dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61ac16c3c5070a5e8d73df49a443ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78532fd74e1f2326bc442d7a5c7c62a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50955ea8340e1bf02bb41fd1e56c30dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef5fe56d7b4008b372946e43ae9cc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dc89538f06946ed69c1f783186d9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fd888f21c2d103ced307b24b1cd92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede98e4864a997f749410542b44dfe5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c5301133227f484246b336e4c5955104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68d135c74ba701c2110cb40ca36cdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f201d7b8f362138a9de9169299787d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88758e16ac5077a7018c90c0344310cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e94fd7a2f2950160f9684db8c917a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f17971771bb483295cf95d07ab4a35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba67cff220a1168fd709b414dcc7f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba2638aa739ebdf081a98b40d8f9fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baccda5a71237744ac663859597ad3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c6fe66f5421c928d10ebd2b6bcea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a55c11d4eef6458786bc7e3ca74ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d716b2cfd44c9ac6af12334baf7a9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6755d1381b87dd07d9ef8cfe1e941ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7c63b237ac0aa492a90ceae5697ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cafb3ac19feb60ea67685870ca3950118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0596f23e346588d55936bea3300af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529428f2a68137af0761856b08e58e83120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79559316cea7b950e43e8073a0c74aa9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8906f7fbc81569a01a467763eb589c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d11e655d5cd4ba43da5acbf6bbd56a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a58ebee23ff4bf61cded3389ddd43124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad280877de314a8493cf2c18ddb394125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f090e1273a98b24e3c070539ff86e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e99a93c85238914ac479c577ffe04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83502607afd7c7b4fcfd3d9f9e565ae9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870684ba590b4b56cc25ec8376910c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2fe1b3927752718e9416a52e5aeaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18484b3425b978d3e9ac2acc5c72ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d2c33796b7103856338bfe5d4ec12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b775bbfffd404afc761353b5602650133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032a2b4f8c4dacb353a9f35dc6beabb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216e5120eb2fbd38c19e42069be3f6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f27ccdc13ffdd6b13316218fb8094b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd6ac952f53a62d117077cde41b74a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb51fda195c77573f4c803a31592f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3040e4b571443a4803694afa038040139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bc31077ede08df1cd011cfab17db5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddcf7ee2affb0d1c176186fcac7a5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4449511ea18d2151babfad7d1a0f8b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177ffe6100aced7e197d275cec54b1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99fc0b95c61caee5bc4cf80dbe8b5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1ec86765cab8314f4b9dc629d96f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3a35a7fc014d2492744c65e4433a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b9a082a4210979740c529467984b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559793dc2a9584544e6674c271edd285148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c5f4b459ffc9dcef01b6cbf83dcc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6de8d7a6a21a399eb8d7c0deb2f8dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9071d3647556e3cfd7e146bea0d50bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8884dcb5d95773aa51706f09d55f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39135f63a9c83fc89bd2679263bdb1b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41486e5543027d76951df03386dc0a6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24e0b772b59ec67245437ca66b3ea1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a4646741d3393aa501c0a97b7debd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22154e791c11befaa21cc9020a69faec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e627b6a702d6e7dfe0789e36b704af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ed73cbef9e21180e7c47a0c585dd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46417e0ad63da8b61bb92d8d58c16e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f69e39d16800300c585b2d821cfa5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17ce8df9a365b029253e62a37a95e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a3c707268fe6789e64adbd5a6bbb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf50ceca605c349d41d6a591720eb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d161aa84b1a7161365bcb4ba09cb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4986bbfaa03dd6f4b1ce56de7d02253166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de5c76627aa328c186a8d4feb27fac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dcf05cf6936f04802e4bc00d2d4df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dda01c64bf8650e536a6bf5f39e2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a19dabe2b7bb7bb10a9856b9738614170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a073f86e816a89dfd912133c3ebe562171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325070da792ac3c53dd7792fff598f95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ceb91ff8ca29e90b5221defbf8328173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a1c2956785b3b82e6c55b5ec8eeaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11db900991a1e7f1d6a0c88bd582558175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b92824be936ef88e2ab42a65c3f386176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147acaf40425823640bf680b804c6e68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cacdbd1607572f35a6084a614dc66f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5f863090858e277e9e927c212676f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978363f85f7c06a6bf4d9e22ab6650c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967a4764062b54e36238a9c08994e42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766a64af6ffccc5883ed91e364f3f17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8e689ada8171a3b8082b3eb23241d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af502457151cd8e56741d188528fbcb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b57beadff8e1579eeab4a0c4cf9c59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aa5556d0826744473219429f5ed70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01373e2bca218721464017aa9baf736187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49004ff8c3ffd46f2fbac7a64a32ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19ea253cfa5101d9fbf5d7b09f7510189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9e110c75bbd98de6640d6d48a554e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcb14b0cee925160175abcfb5640f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c230875bccc3aed2eb8f41241628b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971232735b724cbcde8da476d0d3669193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251df54b5d5c20d26392956b7ccbe96e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c4721dcba4cf009325a871190b1dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220ab2467fea3df7ae41f105bd2df21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c87b49492e207e17149e8cacf97a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b970ec9dc63dab2d30f01d59c8f32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a7738bdb2c7ebb2b585adf3a0d366199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e5ef15dddd4da4feb0bac2bab0cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577aea817a8b0dcc8cc89f4a82e2e8ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5960476d65c26e1c73260a0a29602202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97dabdf9f602cf37dc1e81ea3eacc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071f59d1942c09c8879eab7debd6b14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4589c1e53b114da07065650be6993c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff38214a2e4e3046e87a9d1071c99c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c81df4b2ea4b03f364122e5995137207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a541ff2606ee2ec29152e619d7abd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63375a4def2583078aa47892eb2ad111209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cd788fb1275632c17b28f0d519bba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87497e8121b6224529a3dce51e118d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43714772ab19ad2ffce244769e798d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472adc14a8328231871c02ef31027ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7210a309ada94af32437e669f3d0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a841066bc965722cd38a04600defe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79df241f82971add271f4fcd5321a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2f1028191b16dd0937f3da0785250217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594fff149881feda91e887b9f9c5e6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb41a1c9e9b1ecc8c28f209646aaaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab645c4a9e11979469cbab62cc01e5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e536f41dcf34eb802e0503ccd3a3225221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1a89733b0f185dfcf39b3d4ad0103222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6978dffcf75c07662c82520df26c06b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e5b4d1f9f3bda2b1f5a39598ea2ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f8e4203bb12b41a56cd53f331f984225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aad2f6f1517f2bf1299783c41061d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73f11132362b4bfa9726db53caef8d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fada20760de07ac96fdf82d58ec94a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c6e37e1e64692e208aac91898c424229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e86d202c0c11e7368ef5f6c0c1084230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df20cb825ed0b818ae66941923a5dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4d95c8f188cad9c3f33ed5b6e5450232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586ca55db9d947f333501c29b1eb5ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca295bceb5297b59386de0e8336e3d60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d59089f640648a9dd74e0bf6960ddc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d8d2cd39c407b343a306468429998236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464001977615dd32248e70afdb29b54f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7ae08662129579193c716bc863cc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f95887d9f4130b1eeea2853ba3ea14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0b21e6613cac359c9021011c88302240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a473ea26b1810e938e91f2cb1180db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b0a09643f8ef11e925168f83342ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf1bad614610f506934c3e1eebce80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558a425bbbe5d3d3af233c71550ed9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f75c9f84065df6b7b9be8e9bf3854245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255ef0f0095fa2dd582ba1398109ffe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73243821191b125ae5c8c0e52faa08cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe92e0a4660a501daef73b57d79e115248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7d110e9212559f79c3b5b08469bd7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d50ddb25422aa97fa42c314a300c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ec6a712c965f0b060e216d255151d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4662484d982b4d967a4d4c64980c135252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec866bcd77cb8c5aa104c1563e5b4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240254a787a27bcce2f7ad6ffee02b53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436fe56f4d094a805b3b1fc1eec624c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680761b8fedbcf4e1ffad21d10699c1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d7236fc128e8406e25c496aa23a53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2fbb9b2e4414dfe1e5df0df0d70ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e35278cefe997cce3d954f37483e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1cd640c890d0055b3640ae711f852260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f23945462f175b0d9c659374d1193261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7da79090b2f861b43679d452a88db6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb3db6de8dd66f03cf779ab9ede20a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c670636714c0ea0735dde5972e46583264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ffc2864b46ab7d9e89f5ca373af86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1637358d0910b6cef8a09553278186266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779ef1c8335a821736ab85eae17b10c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589095dcd7d222be972af83095bb0754268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343cf57bf6f525e941633e873d4b08c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35001f3a655bba1c01f7a1eeca6a64f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee89ab427c2091c24367de4de23dff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c27f454fdefcce09ada4ae1f1ecfb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eac97cf40c61555c682be23dfa54e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf65130df22b2d1de062f531881068274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee6aba7feae9555ef9e69284db82b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121d0d43520316c6c81e2b0feebb742276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8f085a440dd43b413ae9dbeafa726277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ccd63f92089eff77cfa88e8b8acc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bd2afefb2b8490e9c2f9850d9392a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf30e3582ab66a062727aa88862d4b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5090b2025483627bfc0cf3e2f54632281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed0d7ea2628c02f39acec44948cd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671467b57ac80c35dcccef965b3de4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ee0fd184f6f61bf6e700ffdeff63e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56aa181c8f028175bda4b2ab32d569285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0a2a0032b8be1cdf33b8d6f7060fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c9bf23b717a40af25882e256a04cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f90e24b8f1499d6aeb062256f9f61c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5931fb138fcb1a01d616437c7ff7381289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba37ffdd90e00fe8792aa38083f3f2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d91296cc801204c8e223c7675ef80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3486b7f5dfbae33a1e6a910af08392b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29485972e0efa61c72f83f1f091693293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6915fd43c75a0a0403972b21ca2bc66294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ab6161b0baf10bc8cf0cf6dff4db0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565f514507fa68c54fc495de859a0dc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70046d766abba239a38a70e57f5a1741297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8ca44c2911ba3eb8c2670a2bb0ad4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ac89d38add1afe5b70360f76f1f70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a04f9983a1cc3726bada6d789c3a83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fbd566ba20b8a03d8fbc4563e91ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c3b0fea88faaa3bbdc4300da37679302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83e832e2a3bccea750a8f946a65846303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed3f15f88d4a60d77bf67bdc7419d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b5f428ed8ba42bf58e4f788bd22ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2769d39c7c10e0dbcd7b40fdbe7db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf016a251c50b47590341e67580e329b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb6acaafe553eed9761e99e4751c09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25157a6ae121c153217b2c56cfb2091309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c396076b945fad247e97d897bed24b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd006bb07ebd2a02e6bc9e3a31b9d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f6ce1c28f136d0899bba67e2c8a52312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba1544e923b693ce02a11551667fbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902f4eb3af3de8a867755aa6f50d802314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed9c1adbd0de1bbb2cb4c2662a3f1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd68b2e7bb109a556068ed9f3a1f39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8f19119781d7a532eebe14131755f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29263bcb42063b6190d64321bcb77c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2066d635643d5237a4ca865a9954b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5865162721052f99966beafbcddf593320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37510907e1a358b4acd91095ee32747321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c5389ad154be935d9ca9032a49d18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d604927bea10dacf2315f2e46316c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073a544d34dc026f3ebe60d25112eae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cccadd89460a27d53928434fd37d22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cfd076bb11d836bb1739eacb9443e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae4c1555f4a96b46c2c8a7cc473e6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe498215127336dd5d2613e43cbd344e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485eb1a9bcaf189335a743d6ba9410d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9580e0a01f8469a700c56f1c26f285d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913777f1a38c83da729082f737417a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d89bdd5c8d382a9cd7207d86536dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee126c38f2725770686adfa6ae0ce55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd9fda7d53e362aaab1a7a0c0b848b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0777009a604229c84c8382ef1c1dd6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da0ed7f03721d9db238bf68451a76a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ad7a28a674334043290bf2ee2dc19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43997575dba679882f4fae1ffe14d18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7eb1afc7e0f284c21b3a0231d738b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc0138cfb18ba477d294f8205488b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ace15e7e78dd94f7660cdd51708a97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ceb3a9dfd895d5d4658d7029edc26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599b8b4b50d8818799e43f4886ea99e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848d6b6227097cbc55b8060caf64aa5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48042369069507044a793d59a91d414345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7a21934dcc9fb257030ac8ac4586f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7794bfb65a107742ff0b6b35fac347347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e2d635f1eb4fd143e5852b1bb266348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df76f63059e1310b5de2e69cae1075349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20f8f198564af91b2eba1a338b1b6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57436fa92b389e17a0fccf439fc5612b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80a7b0efe13511f302a80ad6553b92352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9df37d9501f6ca09230e63437a944d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295e14594f35303f91104f76c5f3658354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022c1ddd2b50b0889c0a267b4cb0a7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60221c994c55f823cc2e7ce5db3fac55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fdf62bf78f36005d9d511df1d1ab1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae760571596f353808f5b8bef2a440358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af68da4f7cdcc300e6ad4866a8ff993359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572293158639bfc7de2bdd055de8002360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1209e270bcd2dbe09049b8d6beb2e38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a4d2f74ee458c6d6564ba61f59ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbdee8e16996c21141200f003943b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4e375fc973a328130575cecc2b8f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d3e18edf90b8b87f29cb8c341a83c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb7d72f41605cbf87adc2357541f4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563785461dbfe73fbf39d070a5a80225367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f64d1f226feda26d8121b10d3a8c3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3b135e034e5610d73d1fa598ef91a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91394789d7ebfe303d4911c5baa54f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b786d86a4c5c0336fa053ac9e985df6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f0463c31380ad2e150f9c88901855372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c54f2a9905a06b766aab35a8092389373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ac5ca17980bbaf27fa892bc7e354f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60b81d9c893f9d2956253dd00aadf9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82f010f961332ae57658f9d314fe70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3154d28c6b42a8a5f5f6b47d1b2bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24a7a3425b14ab60f30e53552feae1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e764223d24b80cc5e75c27b9cc761379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1fc5a857da98add1bf5a5f87ab850380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b556fa12a70dedd87c2c5f544478381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3647d9d82445f442968ecad4230b820382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32a6dc4b01e408b726a1ce96ee8b2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04cf39184312a35efed1c0a6b4443384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f51dd7f50fe79f132c642fede8e4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7a8102991e2af6c7fa004dcea9c0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0dd2b90575bd07f95a04e03ec38b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ea09ed6fdc5e52ebb11dc60f6dcb2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be99fb7c01cae38b4426fc14e5164b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228d33591ca6896bd3504c46904af61390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dd768ad80809c04adc7ca65ea8a91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f885d29d3ccf827ff8f27c84fefc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f70b5036af31be9ea364c9b24ac4f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ed093dcbb92268297efadccbb199d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3840ef32e604af4c062804dd79b556b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57227fb12f3e44c21038090e9a412ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a91e62fced3d7ef16ac3808a84022397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479b276d01aa2bc0351e637bc17bff2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263cb66c97c8a21311a75cecaf3f921399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4b48c5a43da1f70525ebd16d6f912400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc9a7cc71bec5d04fa950b8b264b9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c7cb347e9616c2fff3a6d1d112d27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a696638d7c484ba75a3c717b4a120403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32942a882425a7a87cbae63bbf03c036404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7271523c3103cd603afa7bf932a98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0845ef0ba344714ba38e0c6615a1b92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda192c33706732779af6f340e40c2ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cb6be89d061addd4c82a7640c0da6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f60b499322ae277a5d7c49b62ee208409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0751859cfe0db049c3cd2db482200f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0987d82f5bffe51f97ae2c8720ab2ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e381eafea2ac7b1500fefae8df3fda7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024547ed1c1cfde0f43776c3b1633cda413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026ac43a053156dc6a780ee9230b649414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb70dcaff94b503e48cb771914874ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164281f2362f1debbc7fbbe919e6fcca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d52de9309bbc0ee91cca91a907a3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431138842cd95525f11e3abbd792f254418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f491eafe57fa8037ef5c0417ae72f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d8498e86911d233bf2841038db460420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c760a0659cb41f22e7e94b66cb37f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c468cc88f91320f0f0550cbf855dec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616a53918722d6ce683e5640b5bd55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda9c0c63971eb3bd61e3151ee31110424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e227e68a70804401f43d6c8f6a130f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65508a04a5cebf612e41bafb715cb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c46840b3b14dfbb5489ef5e684023427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709878a92b5f99848813b3b20945bcc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a344b5e92184630bfdd731153342b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a1024be35eb2f6fb502f147affd74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da591a6c82c8bfc2461a9e2d1dfd22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739946f7d03be48d8c49f32f2918b6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863338e44ff6450b77f2ab0c8a0a5af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c27968580de8d647910a3e68a087c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ed6876ea08fc834b958398eff5f48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea53dd98b6dd5dd1b79132d465fd97d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37214902cf82d96754e5bf83e76e2e5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1f6083a4955abce93b901ebf60b7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b6a4284daabff737ba07e312bd31c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64776587d7f6f9798d2140b6559a497440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf298fc034162b5939b58dd91d921ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebe6ed1b4cdbd1bd983151d3032ba1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45952551cec74567f6c4b1fad95ba14a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30067ae3911e549a16e303005b6e08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905650d3de03440520c56f1d818e5c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda1015adc83b9e8b39986676d64841446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b3fc19f53156ac1aff4114c9ac19f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbd7d99eb5523fa3023e8b9db65666448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f275590057be5f97374517b08666e18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f35afcf90c0845a4de2ca50f3b3749450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc453a4f5aba63e016a83319737f80b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe26bbcefe28b8b45a3cc9956aaae3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0a9b10c67e61f1d9a13bfd8fe0835453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e251cba6bccfebe018de2ed598063e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35b8129bfd700b94b93a32f83b749b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dede93bcfbde8a4030d7e0feae286456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def265a2e3f93cc16949f3a459bc3326457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d3fb17968b19f3caa6c378c5c8127458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c71e944f6e1841ea74c05f9bd1cba8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631c6323935ba41f08082cb2ee07860460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec738cdba1d6dc24657c7435296187f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c002389b1e1f4232701929c8cb37e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b9882813029162f8e9592a0a50a93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c671ce417b5afdf0d9e39faa36c52a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1421f9b1d4cf413b068fa70182fc7fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fca994996ab162af8cc5156bb212d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ebc7cb3c140dc745b096bbb89204a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a7252572401c56db477885f41335d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8779dcaa9f0d2121fcbcd9770b8fd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858950fff40de6df5ade391e417bf61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33af10b026dd4b5d904227c27f31b03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da52235a10f89cd579087bfd640aff9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293525d7089804fdbecf0b6d364de3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1da544814fa1267b5280c31f7f39f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292ada7f7da6296220009a43d975aab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1a963db331ca72217df300f219ff2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c9489efcd7ba0507061bfa66a49d4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e15a7840a38906282af98d45778cd8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bd50b872f206827c77bf1a4daa222479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65422f1aa5bdbc1400fb36671256b128480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9c2bd5cb872b70155354e1e0237fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f56f530dfcc666e87ebdc62a48c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f1eb0967e66a770eaeb82d57c0e42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22152a95746f88001fc4fc87d219c848484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff056ba8167452b79c559386ddb3be5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2c48ea5769c04da82fc1ec7b4434b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13aa4b39a632644fdc64a5a444616ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21896b88148285ac023500fabecf85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68d6f17432dd353be5d90d02401f7f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e68500aa50b70cfdd8d0939af3b74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705673b20963ff3336f3d55a8144efc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284565a4b821f48cbe9220b22f8947f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e621594aec03f9a9314cd054647036493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8ecbd19110928217fa50ed6dea733494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c7cc04ce70ae10878226057bfdce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051bbe7c6b63898a80b8b73affea7e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2f2dcf28653ecec7f905c5ab7f82f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008420fdc913262fe564056448000745498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb869e6a3c2cfe7c00f07c01ed5708499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0328fccadad9078018650fdacc0a8a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cfc2e7306798be1b778a008d88e23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee0fb8ce768d11758779e9f9fb8f86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f96ce1d37da8e1ff40ec5f9ad6fa5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55bbf61e120980275f170e2a164013504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9a9ba1d188888725e9b7215d616c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26b1fc48d99744279cde1188e8fdd5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97f6e3e76be0feabf6618ebd078703507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570a85d573449a583c37ec98a07c577508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979e882c8a3a77f63f32d6730657718509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a435bac561be4bf4e41188e0214aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d661cf6dfff422ffcf86d59e01821bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defbc2e0dbe23b58cf75e60b00c38b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067daf7e89f9a62c5c0b60cca604230513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683e46f5ae43cbb1d01b1807590fe20514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e78926100e27abfc77f64243c068e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1166c59b215fcb1e7f0cc68758aa4a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbe47ebb12b227bda551f6d8e4621c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690059dbbe6229bd8417b31d097d7383518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87959ca79b5127f21f7c1b8ff14191519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485326c930cd85aa1011ea482c8e51b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229678c0eba145142d1b1ec98ed120a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ae3abb10c2bb3f9b546eaf80fc511522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f2235a4088e0d3a06dafcdd87f9be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974153207c1bf107c4d5dcaf225f4ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2460c74fdcbf990549ce4b33a2a65e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560476ec419c40d8ed90f01d3dde2ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fedb3b59e0f7321c68bee9b070dc5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c502c23cc84b943d183d60681659f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13eccc6d376f27fd7318c2ee2abfdc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67332e1b6df4406efc0c93c741025e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cd541d7aa8c74ec3163c44aa6fbfa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384861b9f207b3580f1748b228ae381532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7658e50493a8871aee972a9658ba69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b410f5626d24e9cf0586dc25eb74612534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a931c8ff9acfa7bb41168f15b81e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1021aeec246a6819d8d2b84e013264d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3695033d911d7169f7ef8af64a4e95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ab6bb7abb4bef430b86d03e8fcc55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d49893ec52356041b78ac9b5e039b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418ddaeb7c71f4f74ae1867beb1b2b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ab950e6e7f3d8d8d393cc6e458b38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0d69c7fd6183570f2c87692496c2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6869e20c20c679e1db4925aa682112543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5a8288393ab02ec03b3c316d9e332544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390b765cac39ddd830db0e119ba0b8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bab79ff91b316e4826c9ba033eb2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2395bbf4bf98437156bf0c159edf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a2c18bd284e60b2a332274a992a47548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828c3d4fc060501926faec4a6bf6983549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552921a1bbbf0e93833075d371f21a15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f56cafa8ca1f3c0327222580e6d23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f76c596cc31c0489d696e44f0e64f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d31799a4ebcfea09f6dcc4f1e8d4f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d280bc4d068b2e538d4625457fac0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95652178019d56970f654c19d789deb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0ee1076a82e137e1c699f2f1f8de5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb779676e8aee6436b3ad92689cbc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614adea7f38c99dcc611ed907dc82c29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f6ccb710006668f8d98b825ddc355559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17a6a617e953b249a9a733db2c0e12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bb366a4386159946ae627a80e6145561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30710049989a1144920d5d0a13802d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccd59759d8d96033712b4915dbc356563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6d561d8272714fe40f9bd63723897564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa98212c43ab3f5786deaf8266566c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aee71280bf9ac7432e119f58e2773566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e7e806909a4718878faa2e54a1a63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241e654756f111c0d9b12012437c31b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b90103e78703145ec3e3556ae04b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a04f3884ea40668c1ab613427b1b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85733a505109dc1907fa6846fe121cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d32429b6fe41653e5fb33ee3e72cae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebcfcd12c2eac5b958177927026523573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313deb04299c59c8eb14a7f0ccc8e081574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7dcac45d78fc4bdff7a869eeef776575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a873ab57b1062b7a9326939a0a682c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf1fda593ea45eabab480956d6bf9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d36677d944a0507afa60d9cec20da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6a3c2ac6aa416a44384e83367b31579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bfea3305ed4f3d8a89a888a8f0b3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc773981e1dc06cbd95f286fecc8156581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592677a32e7dc05e6bdda79a186cffd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d801a49f627b9fca556cc5484f7f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f3da17ba73c0f51bcb2be2b27966c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e1cbf6df3ef253150ef31bca195f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bdf551894d38953b0513a03029627586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950404be5ec0febc17f9e9f6d360af2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af5d5e89151cc5810682c2d85d99df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c39c7cdbf9ba747f802c9841e6900589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f55b7880f4e1dfbd2c88db9d307c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44858eaa8bd21cc944bf78dd4b33356591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf6634d43f4373b4208a52669879f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342117b4b02930f552027c9e94480760593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff15b53cc839414bbea5c4c9ad6839594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ab7f73aebf284390e8c95f0f7bee0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0489840c8bf8a00c64f891e64c4b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3f86fcbf9b3551332c15980628783597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870f59f1de98e1df8d1f11d0c98dbda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd957215582d17ce59656e4e7b1d2e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f600480b69b6c012b8773a58a13a84600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83a131b00987905b67cfd220175143601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce88841f5cfcc4bfa5d7adfe87101a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5d48617fb28dc83f85253de890854603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a7ba820ae803b6e097081d766dd32604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157f46cdcbb23817efdb015478ac972605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b04cfe2e10eb3b3598050633f6a07606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49365dfdade0a1bb856ad647fd258d55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232769311cf1af3308224477ee61192608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de832a782c183d1055f9d02ae61fed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdff84bbe53ff4df138c337d8cb9b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eb1c23c5b4769b9a5887b59c8b578611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace11129679877533178d80cfd6e4bab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ba404810f1e4f8ce411435422ad15613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868255d20af7d9f42db70c9598395c14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb196827be389a959264ce6b08548d1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0d959ae5431fea3258885e7e28dd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eadb22a26ff527e27289361b020913617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d5abbd707530cc4a5b0331b7904cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa113e9945b9ef4391b705ecd5b7191619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677911c3dde3d9cf31e1afbb103b3518620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe07ad838e3e7646f146932082fc111621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae8096e148ca10a2da386ef9ed685b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573db23b04a9760b8b1e7ba357c01ce5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc85a94c8366a8cd7fbd13881a0a36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef1b0bc31339045834a58022ab4de0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736461738db457481c95bc0460caa40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87322e5d182dd7eccbde229777004319627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e637f85addbdfc6d1c34c7ce64452628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefc528e8349a66a72169d731bbf7d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f1fdc11b41dce08db85deae03d57b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc90ffced9bb9eac5d2db3dab964cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7be88b3d193fd8c710052fcce0ede0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc0539a3c9695bf82a868e249d3b22633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e5cc5ca9467a8ff2f7a055fc203c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6a19aaa89adf3a56083c9f68b7870635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d425ae6995ad20dbd7f448e8d3be6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ff208cee3622506f4df9e883dc8a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f76409a3dcbab8df66d17f4c9ea1cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638e32d3473f86e6f793006d45011de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b68d9b3eb12caddf464afec4837b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8eaa27e3e9a7ebfc111eedc98fc5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc06972f299a6607b1958e7483bd40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab284cf6da908c31c8752a4023b9021643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a11ac836dd62819638fca6bdff6c26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846ba93958719ed174b83db57dfe426645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b5a5304ff055fa5bb3c3cc5619222646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee01a637b131b63032cb961794d93e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6738f3295f077efe9927b892c7c0c3c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a031849722a3875aa2a19941bd17f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d662006f1ce63f124f1581004848c36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2fc1043c45f25bc5b955f0bec1dae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0b2073034c353ac6732ef3db1c4f0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30469b211fdafcb62134fc05a3b26a91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928a633111e8caf42106b8a1aa01b6c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f065322589fe594dc4b5d4515f2743655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bcdb8cfde68273b50f152331780cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38d8527452ce7ca7a0b93132712cce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae8e7087eef6aead2d10e323655d3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f0a0e4d5596d066e0abb5f7c8041e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd67d3260eb1801491809842c3167f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102b01e694ed797c206f14f94106130661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8532d18b97e685fd722cdab06857f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1ad8b3d0b65f691ed54d594878e76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda41340fcbc63e93480dae36a33f74e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb5bc7ef1f024f94e7cb365adc750665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a88e56991e0b75d7ed4209b167cf8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdc21103c34907df2237df1623b261667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5e624199dcca8fe5179c1b1880d56668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013f52a23d32081dca9e4ef3a8ed654669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989460a58444c16e70b5054843c4af86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f8edac41924de2732201377b05e3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030476a12b3566c4ccffaab04fe2344672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0983fb6d49fd48b0febbb27cacecb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551c56db5ee08f1a96c74958eab9c0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e57da6f07532194e6a07d16dc9fd13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ef01fb5ebc186ef4de809c63a59f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52fd25ca37c3443c0e634d6ff0afcc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e09586fef7face1ea2f78c50cc4227678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70086eb76c4c426da6ef67c8862919679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880720546b2be9a08e12196ee65f62c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31ccece1fb6e2528188e7ef6362767681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00304901511999234d80026af06059c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7cea624f8206494dfd049f7f3d24a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839570d3acff20191740db8d0ef9ed3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b06b96a7f807b2dd8101844d467764685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e68bacb11746c2233448b2c39e3f70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d08670fa9bf8babbe0e9283de16921687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6885d0ebab61ddf00829dbd7b1f51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc0f020bad0d6e112e528fe883687e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d392856683999a754a222a05f27de7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b0c6802c3e6061df974f8bcdbb45a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521cf99305e3a855b77de82f1035823692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3a9e623236689565aefc8c463862c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ec55ecd561e71630fd0ac69abace8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907f19bc23f7b0b32ac5b67395c6545695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988e7f686245b191d79e4dab34b9516696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af27d0c31d0a8e034b805da13c73c12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d11c27090e3d33812e37a78bd87b08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354721be14253222d1a45edb8ad24ffc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681107452dcef133d9942e681ffd35c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e54fad45c00173ff1af6ac0b1519f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79614c41015b67cbe392adc908350396702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18895c314ffa559f3fe8a0852630000d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e467a4020e0d6daff959857362431e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde64d7c663deae7e3b02a543c72bbd6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d18b6905a70456a2756f06f998f3f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2c02518bbc15c769a21e36df7c00c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01ecacd6d1f07f1b5bf23f7057469a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ce1108a600aa82f9240e7c9e4b5cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a39251135c9488316860d8d8551c5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d863eb76b70b117ab25a7dd3e40a8d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1811530b7674efda8885e5e440d2214712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd85acaeaf19ddc7bf21c9fa2c55d3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438ff66297b98f79e6ee7beff7a2aff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d660bbc3b7a360a818fd7dfec6777715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b44a40aab7149886c9f082faae3015716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4c7085f150ecd8f0e34686fedb89a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131acaafcb493ab34acee039e340e989718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e396d1537c84559ed85ac5340804583719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904a27a83afdc0db03b3b35fa221610720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d03e9108cc80126aea1a5fdd9b2d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bad0c75eab4f63a2c2a198a330c94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7d9ca6942fd52ff2aa3f42ab52ad3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d3682a95b299eb89201f1ac47ab9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f1568a691e9fd59b54d3a52b459cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396aff88fedfbf849e3ad2b58485ac7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6405bdde1597aa8232e96190be34e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882fd9753c757d70a867bd25d6cb90c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31f58f7b649c18123cc072476002c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de650a46d2d688ee7697fb54938d3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aeb4cb5b246a176a51b024d72c3af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a708539e253b4d3dc5aa73c198cb2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ea8c905ef8ccfe6b87d4869a0a01a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930e02a2f727588b692990069ea593f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8445e4343e1a1e84fec4e2e3a0ec8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbe942e5a81a0e48d6b08231651a8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286ab317e56fa623b4d25a8537a2b55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1857896e70203f42e446085fd36be80738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8281e4df0981a6b7cb1f50a286ae44739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c8ea9ab386e6f87868288ebecc6fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d140db8d4e7376f2b7a97b56064199a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd014be3cf4d0cc193bcd2e29124fae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91126505aa31e5c7caeafd01968fbb5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b6fe9b672f1c8182549a73fc0a80b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820341031c94be3eb072f3e43194ce1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e618eef1385728eef470d548d0b47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bb140aa04e79e87306255f5d1a286747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b282dbdd0e7216650cc1b684cbd3be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e410c92cccf3926c65b66ea0e68f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaeedf9df2fcb16453672544e129d67750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e323b2d1bdc0cb2eec381e01c15f47751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94112e6d10b94591c57bbe25f7a2eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17186bb2faa6cb183698a50e954c7a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2782e054fbec7c68b733087d8f92d0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe09dab5daf451daef86210e2b5145755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118d729e36d195a850635aec1dbd79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5733450a0d053c23c0e3bf30ff809757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bd6a8afd60d0e9d9731cf37adc406758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59558db13b4f1c0dfc6695a0b3d3aac0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980edd7ed8763e9f9633fefe8fd76663760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5aaa3881aba0c6c3d827a40537c74761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d296d409df9e610a012b00974131c29762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e408f8a8eb3c6c88094ee98e33ef3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c43ba7d21c3176ff52be22ff99699764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b38517bdaa8f3870e4fa635b6f42cd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e3e718c6d41ba4618f36c678ee86766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08068643ecac85769cd3cb11d972c9ee767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e310647875eaa4dcd9fe3201ec548768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd50064575d4bd36ae512d45f9cd61769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c381dc4621e7d48346513cd71b997be770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca304aff0b39f7d93a73e1efdf85f3a5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4288add1305bfa8b4e45944ab19ce772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3bb690adee2ed509c3d6dc5bbff94773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f97d3b52d2e9e57d5a329f12717d7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf010e7189e0e55194ab928dbdd4b7c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709729ecdecb2c91fea268d934334dde776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102119500619e9ed932659113267bf6777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>