--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2203247b9e47e3fe6a4a8d6663c191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad226a510e1870bd410da3b85c034b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4704a39127f5135d1f2e9acdee1bc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bd167d3aff74b4a908038d954e24d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f03498b1d7e4f8e33cc65ae5d7d625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7901910d40b2995ba4d7d2da848e716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea274e7a75187ffac976b83ed60ea1907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dbe0f9e9aada18dde7c9b1f2d74d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2579f7cd40926cc34650e714ee4109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5cca8e7a74853b5597587979a682710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5d5793dcb864ac185725368bdb9bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126d3ff174da44ead0b5ffcffa0018112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acb6431ac3172d1bdee0da0a37172d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06328f0eb19a142194676b50e77c8acf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14fe66cc20bf2ba4189fbca5252b6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c3dfe3f295c5e54ce4d0b48dc56b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9dfc53b661fdb3739ac8a1484339617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9942152eb720c1ae3bc182b39d39518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d38588490a72752c58a2041243e55b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5532b1f865350b56b18e0a09924ad120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723c9430330229ea9a1b7f4d640611621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f4afe59bac944e41031ff3bdd466322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696dcf979339154d61960a1d4d8825323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86124bcdb5ae1b6f19d1b29676c496224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d0aed7abe04c8754bf7c9154244a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c30810afc1b1c2298ac7ac42d116f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48b87a231a2cdb7ec76688fb8e9dda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbea059b2b6296ad328ccc293bcf1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d1c24ca71cd502d9b364fdc452fcf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d1af96e329b7aed95b3d0be74f7af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b362bc0d2eb903e9bf917a1b0eff33731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e9022d0de0e45a7b01021c186694432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cbabcaf18291d0492bc57eef2688d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1abed7d837cae3a468bf4fe1feed434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a0dab19e0b2c144d8866b1476780a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1d6d25410e88fbea1aabc94028e8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1295cfc9f3e67632fa23ba1bfb0b9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6655795d799978c4248499ffd89ce838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb119fe73755d588af8a825c4d4c3dbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f010d36f384788e7729008e43c008540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b007c453f177218b7af8a04a83b6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30f6b53f58de57f4c82a706fe99d8842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96f4c1a1326373c7e608bfb57e721743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d738ac26ca95cdc5d7e544bcbec0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b4fd4784de7f8c430620f91d5670945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fca042a4330ca82320dd5da44f7fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c56cde661d05779a35e9ce72aeefe547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e5509e6848819decde9aeb1e72c0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c011ab989a284a7bde2d3c5caf31d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9be520a27503ab526a6f985b206950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e175e094d2cbe1f6d576b66f61280351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904faea2552869090dc96a359715a2ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad740ff1c228ca002c032c4cca2988c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666354722da9cc866b9c3ecf8b60a24454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb3ea29e9a85f02ea5308ce27ce9f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4beb69043171815c7fb1064bfa29a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bcbdf993fb15baf335f4341e82bb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110df04777666a2c4aaf8cd417b59bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0d6d9de11a2084bbd876f288eede559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bb092f838f324f1656bb0e20388f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c9907069b93618d739acc3426064961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1a5d5f759558e12af94aa696a9ee862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3df70e2d7246f5512adde3a94e1bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dead310911b7763d561fe5ca36d34fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1cd708987ba59aa9be4c4c62ac08d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bb4101f2650b067c216626566df8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2770c5353449db97c6ab0a6aed75d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143529ea67bcd8e3890411309b2180c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e494f44a9987fbd431983d5c4b7d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b4e8df97338df99f5734577f8d72170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3527a6109d1e09cb08df809557acd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac604c823c076935483b53fddce47bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5e70a1f796c2bc1d2c8485f39e61773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50c3f6c98e03eb104379c2687bf2c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e5c55a8c0e80284cb02ca407b01d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e85105b972bcffd3c528a2e4c628e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac661fa2606804d797080b0d15c6c4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b77cfa62ac0d9bac5869673cced4f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15023db80443ef7b431608b16a1cead179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80bd09c6053bab900356f140e9e7ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723109704586b5e2ad80c883d3f8b2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e580d285bb4ba6b975b5ce4403ac282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27303f22bcad9dc786562fe41fe1193883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e300f9da5e9bc0bf9312c5635b267e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022ea722141bafe3fa2d3450265387785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8ed69b795f2f27a09598b2e6d9ae486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6aaaad6079e50494701af7f39dc7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e826563231b0f00aca94f621754c3f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c914d6984a908cc13079973d81b3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08920f5b5b842832d5eb9a1db59d0b3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47204329b8dcac231c55fd9213857d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd55c1eaaaabf298a6297d596cfcbb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e7e18237d069ce5cad86495c5e40593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08100d5319caebe11b1ee8bcbcc44aff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3478ffc14472e007ac61671bdcb9b4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04561f3e91b3935e62c3d14bb24cd72296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5c41369f1f182dae4fe2fbb0ea16b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6fa0415ec112f985b79fe1c2a059c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d59790d31574fe3309caf6459160b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225ba94c510648b706256a5437755aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d1d0f743cdf76f840eb5b037a33df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129a6a773c52f614ca9a350db1e8c59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6c6e7a924dc01ba0f81269ac025fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534dca0177483e0e236facb5d94d076104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53315fc764e4d25b7cbfa5f57a1f3f70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da927f91d6e71b5784499a2e0b7cb0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c304a2837650ff606d97a1aeaefc61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0092f155497083c9d4c368c54301190108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3323419c6cc96bd6f32fd43c39fdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2402df940854bbd25610779dbcc9f1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f550901a13a80f6e31e03edbe7ab62c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f06c4fd89c2afe6d34f74c425a5b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2906a74062c9220f3bb014a95ec0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22147adb8c013d2e46dae765907b6df8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117241f5e4831b261023756f150e81b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae462b7470dcd1a4a41328a52a08923116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401aa9685f303e7ddd407dbc3b4b0cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531848afd18fb3db1c03a294b1c6d772118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4462b60e5518b01dfd6e958bd1dbe3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c66d8b0ce9b5ad835635761f8814d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a9e7dce044f47663462470b033794121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d718919707a044926d52dcb631b44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fca759ba3c4195dc7127cffb1b700123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15716e691d3dd9003e34c53e3db53300124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038b1382f84351279c82b1d4adf4e42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f9ebcf1d26361abe82620c8b1e17e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67605a30092e0fbd696c68269e066068127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e16253796cbbe620019deb1cb0892128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f7e422f65b52f92728c9e9c680407129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49447c4a0bdc78bb475ebd37b4b5e3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde25c6e31aad805e2b1adaccc6857b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beebb1ef8135ba1f65159832587876a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b3294a0c19363fb52546b34ca16db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc11acd6a939bed4d109f295180d20b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fff12bb507a06bad490b9bd1cd7a9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bcfc827709567869951b85cee71a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab499f1ae791530365392dfd33c2df1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f74759fee5a29e86efbb0692b186c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a733227e1f5de3a57638533a521b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b1900e39c6763f1317a87bd50c72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d142d71e1c1edb8ffdb514794d748141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a79cdce4559a94963ca86e3314ecee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ad7ae199e9f35b3b618f91f3626d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613a84cd6c7d6502f20495dcb05c1e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a5052eb1d339734478242a53e9f82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f483c0e996dc146c965314427685c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b87a0dd6392374a172b5b311f7bf87147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0d537fc1ba0a4d4a76e890f510170148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389bc1b01361ac9d40488734c26ed7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48300c74ef7fee077238e2630bf59767150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915ad2e5a1564aa47f9bb5a0f8eb9ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385dcfe4949904ad4857123ace138aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9599ab86b255d444ef0ce3cbc8eb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166d0e9ad54adb1a662b4b256079a47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a17dbe8f5cc9a87f91310bd2bbe028155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b74303093536f82b47a28c0c0ca7ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07b34e5bca00416d94c74bcee3fd61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cea0f2aa1d3685562286b130eac7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7e40012af6c57eb6696ee0ca93e70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874c5773540541327784d918d46cb0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ded8ba936af5245bb2b0900709db19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881248e33ac307bb24bcb9e4ddc66657162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c0feb2743c9bcd9217a0c3e1620d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712d41c209624fc5e3a9bc1d531672c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825150460d423587b3c41d230f64c2a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a11fb2dbd7be5759f9301942e77ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f07f3f01b10680144f0e0eeda3b90c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2a2132beb65c5777ab18be92417fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27224567c2057209b3475b60c46a2243169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58704309b7e6ed8e053803116a2a24170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300368ddb95ac040fb1e8e47b36d04ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1a128ec22ffc70f2a25edbb68a993172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e4d3110a693b5628cac90962cbeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68225640ff4b79cb7d4586d4a15b51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14981bb986033735b428db381b0009175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50f01c8cf84f93f6479a3b7916d3c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3d3b45ea2e02423768d8d1fb5e95a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52fb6d4ecbc09353f7554a339c879c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5830aa5ede42eee58860412821de6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c526950cbb15cdbcb0e3a75ef6f904180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d55b9e715eb4eda0b4a18b2bb945a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af3f071ee5c0b857ede3e4baeb9410182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7482c4e4e763b774bb52f4030c612183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9fddc666636a843d1e7291026578184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870d8072c9200f120d4c55eca032001185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a286895abf4d93904972e5f61d0d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beabbda7dd859903458eb249463c63c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013cde7cfffb148e61d7a9e0bc0fda2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304552b360f1b60a9202544e72fa0d8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6a0018e8a70993db537d7f4438708190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c46e561d62ab4e67341d7c8e8f549191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4da4bb70ad137dbf31a61152c2e5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6ca27fe1172c593e4440764116e4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b80c09bb8c7528a6912c39a4c705a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea24ee249cd83cc1a1849ad412c13b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b9ff9374759b67b024235e56ff8e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b8c3713a96ecc655cd98464ff37f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fbd568c2ad49cb3dfe0b1180049a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48258b1ff0b311c7278ac322af969d04199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a4f40b41451419c82e990629ccf68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac789480d253702d4440e185eb053627201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d747f2ad342d0ad600f132e27fc7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce394066000b1efc76a47b97dab61b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a62e0fda6c5ca46e2fc319b796eb4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9feb30b784f30d56f37eebe0c2b401205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32a16e5647c901d759ecaf5d81ba5f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf945ed779bcaf1e4c2f7fdd765f9fc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2811f1d3f0797b230edb50ae3d5ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906fc4f50ff63eca307cded3407e5c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2057f1710bb8745e7315bf4d4a0a79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b3d2abed3c18aee95ba696ab42b75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed8b00aa9bdae31afaae49855c3ed3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a5b0992becc68daad3cf89b7c58bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485732474b23cf6bd82fb496a90ee2ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f98546f24c0b498d3d2a78cb239921215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a661962a998d822cf1f5a9e438e11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e9140007df84b2ff83dd200389995217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2601297ebd41707ed681151b4885a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8288701fbd24867eee6eb0290a0b64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa6285711098d016a0b7ca57884672220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd3f7063c62b0f5ab4c7940d1a5da3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded50f87efb35f7e4a9ec8bf8226e9a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbfb85f366b32848c906c069ff65e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4da7f447d9b2bd96445bf3dcda348224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67790a9c0f4c2be75f99e0f14b35a4ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d8e475d6dea8c4c34575565a3c7fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58e82f3c83620c3ba9fea4658f67aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd34213bb355c493747bd2bbb9bbacb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7ebb68d55f9d6b774d80253cc39f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80053054eb2256a84d5ac6918d118c40230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a45a5b7c89191f880b420ccdcae7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409dfa009bc5d7d6ee4d7b79445c4e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fec576c3bcfbc2c04476674640989233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa193325352f0c9eac247c00ea3ffd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13844aa8b019a426040206821becb04a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75b58ec8718fa29b0c9f3e0954fa70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9a16a373f16f9d20416e7c5bcf93d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12549de5dbe54970e5623f45d26a7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a57c4da24683adfdc1bd4054e48e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bec565fae5b7c9399172e79226516240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea1dc33c7e4266670c95c9a4f2064c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c9ffd9af090487fc1463892e3c24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00abc4bdd27d8a3373f408dd38f42e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbebe954eb4be9e2851e7a1fca159b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05250026a9506630a8c14afaf27340245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04e8446a8926330c694bf2b72dbf32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6104dbe1e2d3747e3eea29bfccd5468247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d184ea3456cfe4736b1fa7cea5aceed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd9dd41442df69b554d9c12529476a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e91d5978ee9ced7e760da3828b9439250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33aec2134883f9ed20dab945100c56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd0da8f694291726f716914949ee48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170a7d63e6ca12ea668698f775f9902253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e46772f124c25a566a7b99669ae86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117242f97921374b5f8eeee6f7d615c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d883a932778b4b6d7a09a16eaf3f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541a3e62dc902e2ac0a0e958b604c83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caab4d4d12ac2821f5121678b0834f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b1eba7626060ff0fce58fe1e24d15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc549e9a81ce6d6576233a8b0b23195260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c438d4afb62f96be6c7b26ffb36eade261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6978bd1a16ee564b6dd0618641bdbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1ad7c680344653bf5c6022c9aed8a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0c005d8db2b2ddbe0d8f9334821f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee99432ad9edc000622061d44f64ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c11b75a9971a3fca08aee0cb2b652266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0420014fe67dfe66304b1573c8a890267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830451ee610e954b369176fffefedd7a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d14a8c1bb8faa2a595cd1f3c38f95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b03805c291b1fdfd662a9a6cd91a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5298efaf6a8867015068ad8cf8203271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168656a0239926d3d2944bd748977c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb53afe78e9bfbbce312c136a68c61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e78fed0fc7aaa1afe82c6bd368e86f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097033dabf72afcaee0254e115b4882275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff30762044bd11e4f778f6001ee3195276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540c459fb9468d3bdd2dcd5ad772b9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ee9ba7d6fc52f0a551b62baba5b70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de9a4e193f0791fff1a2e5417ad37c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb4fc5998c4a90a50de20048ab46a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e39aa8f328560e466f5fb109059dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561101a3c9bbbeaebaba10704a91423282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa9836439517b91d9d911324fdbf16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ed11f5334690e79087b41856a20c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850ef3d1a638c9b0f98c2a8e14b8830285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa31a4d9d8ec5be94a75192355bf5d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de283dea85977708efccf32e5b361cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461a1658d21742b8ae989d8ecea6193288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f3c3d1080c38cb0897c256707ba5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8581c1bc879e1a50e7f10e55f509d60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ad89b9bdda3d0bd8fa69af3934a45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c6a208f4aad34a18be1bbdff4521d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca475057f59734c6ae1f32f455a431293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad07bd3eb0b6e3bd7957ee4087857d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4875fca1e179fdf1fb64558781569db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40c8304f12504ac41a19197d9dc03c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c6df9bfd71cba2afce2d662cc3799297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1ee28af5fb57c35fadc4967dcc13a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950964eed7ccac10cf3dfbcb8f3d580299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f87d040f68b3134d641a42083e9ef4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624e0f18b1e15d0afc56911ebde1a9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb2a382e42eb8b230e347a6bdbac48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e359a62bdcb33c70c6e37559a75a1fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce565d3f421fbe7f9b84f3fdb60cfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b651a3ec4877ef1f5550e82949c7e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e498b1c4b0891cfbbea8c2f15dd60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d3891edb7701c9774a4da1cac0421307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30067f4d9dd588f9eaa46df82171513308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d745d130d46344e56061e55b8ce431f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e2c85436104e1cda29819a41afb65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0bc177d3ddee1d4c27912c20d2417311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0187a6d8570109e8f9946ad999e44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719a24057582209d8420d100962095c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274e3bdf00c1311a82185939655cbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267a7219446db90528f44223e57f911315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ece697327b4d6adf14d5636fe710d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad61a21048335eb7a3aa024e8fa1d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440c433b65c8a92e9548010231aaa86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a71c19a6ad3be9e1ad457a97be69c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029894e3b69cffe96a938f4c768d7293320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb926c50b06dd5cf61c4efa6893555e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdab33a2fdbd033a8171b042e75d9b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0bf980b6c077f178e355c622c009f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48173fde207c927435889a85b24a43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b912012c15ec385a40e6002a123944325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca453706d6443e8d752610f178ab682326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9bcb392d2e1ff9a76fc43e3957af7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56225a0b2366357cd59e70a08dfa32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8438b4aed8801cf1471dde24e8708ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4848d12d0e7d4de56dc609d627ad03a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0423c099adff11d0ceee7f6ab7575e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c6782bb20cd05131caa0c7b67fb1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a97527a49d7397b4729c0580384e9c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd520b226665f3a8ef228b15e46632b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c70f52f0deccdebf840a7404789099335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad588ea3bd912875ee9d4aba45fdaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b6172ee3588617f42013c9c038e4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ccf76d00c6360c860e9778ae29a89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65391f94db9f3207c14ac389a83609339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57737037d2473196f2fc312086a173b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae758d82cc2e0fc4ceb6ce1fb3ca1b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5e2305205f0c25bf8a319de4f1bba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef91d495da1a30ff825262173c76dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b0f8049e453844b84bdee640251f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ed7f7502600358a034bd1c0848563345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5065c8d765073aa1e72f96d03d468a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47be5e1da691c307e8af01a82fd273347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f1989eefbe18b3d3afeaee49f2866348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcc579b8c9ec209fc8eb0630085e1a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42985c9fc3b365b5a299d60e49b4ada4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1afec56c684c3972071b22d2b5b955351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5d241118fa422acaa1072c07321b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276e4a85286febef091133337e9e175353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875895792c73ef50e5af46cae1f4806354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d3844b18dd6c1b9bc61363dc1f55a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cfcf8b1834632d0a214d57554137c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58aace703eaa7d565510dd79aa66c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7635858e38cd587670ae6fb29448fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc752ce094e525db5558dac815d51f1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dadacc0d46f89213884775b4c7c869360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554f4a2a3a3d662748a7586d209e150361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bf26e4cf961572f0454afdb4fbf94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4f4fa8fd9601a8dffac18493b23cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494d89242cc442148f1eaca0f5e0dc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75133e344549485ee5068d40a03e221365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b650cbd4220d205158bc1d9120715d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02917d6ecc9c6debf6ec9c5a587f8c92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff79804cbe4c1ef0bcae0319c4149b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61153b45b82699487aef6cc98e960b6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b7fc7e5187ebcf934d4cdb5a1412d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17193853e2689fbb91f53333a61de3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2945a983fa42d2cd61a0da258612ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13998d6bac00d92710eeeda95b99e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662971e7bc62e83b9e7e0f5a92dd57b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e52a79e17eb855b954abe83b2d3e55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4a0c85684fe0b91076d23a1731a1b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c3d327efc13a7bb850cce719acf16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ab2d9df08641d03ff49f1903d4abf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831e0e3c9ec7ff1c9f4a3336979512d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afd4c9be673fd847c4ecc46d30941d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235b0b296929c87940495fde0237d2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1e198561647764fe4210257862837382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab900367dd3923f0cf72e25f534ca9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5509b6b3fc80f5de92f22df0403f8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e38949cb8ff587f1db6fd7b9ce1dfb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9d70af6855ab827cc5c4a69e7d7e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c81238addcf368d6380371cba7cb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489f0b1686842d05c61371b8aae8357388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93602e8b0b8eb28633e53005f3c99a1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d216f0ce80bfc7b2d577a3c343965390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece56ccdff27b6e7642a11e621b975a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0359712677b2685a611ae91862db0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93407016777029dd3b4c2159130f5903393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b6ed1c2f589ed8d17504e30e430ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794adbc46c177dac21bb60a8257f2f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c6c81381f04a630b675619fe1aa32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bc13e78eecb5017d39712a3366ed0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c42d053628569b35ecd61dd987f76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94797243f571b77e723aa62238b28fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ad73b947c6a759259dca884f530c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc635a414d09bfe793dc3e7e08637a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ca08be424fec3147699be7f943454402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19a18848d24a070a243a33b1e537be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ef31f54426ae4a27de0f4fa5a553b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15fdb1c8fd574b1e1d2fda28b4679a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8c97d7b93dbe5b211d1c929ed7b2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff9b8c022b95a0556bfa9262726f69407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf734a15ce807796f78aa371a0bae07408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264e9ad613bae713f544fd5762687f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797e391ff4e9c0746c8598a6e7fb92410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9da60bc0c11af7953c5cfdae2c771411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bb241ccc3b0d2ee3a08b3763db133412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237ce523b1757ab062972f867434f14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43458a0c67607f14f7aad119a694601414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a2c21a953c8839d757e928ad6a49415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053036708534ec0a392dfb0766afbb35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f24a80ee1c5719077a6bb1b253638417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df021063958abb927c84114709f9ea1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141198fd725fcc7b33d0ba30cb167f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6004d91f991f1b4a9766f3d88dbd74e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a72d9f4ae8a0416260264133e8ac6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706d2617b298621b03a2d4be097c7ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b1ec65a70cbca4f982e544170701f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14eaa28f6363d4bdfe925a7a4d52f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17765f70120a9be33c609e77a7e22d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84820bc6ff75c681d432c787c1fddbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6571053d826ff89447d0a5bdb32ce8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2ef8865ad33f09b3db54c62edaf85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3d6eb3ae6f9d25ecc5f01de051334429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd519d270cdcfc165cfe724ce8be7ebc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00ad4faf3a1651a19452f78c476b35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d9af1e831916ef5e8b7540b3fe6e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e50861119e5d4fa5107609ab15611433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0e4c7372613a4169d43dd5bed2db6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e27b0cae23facd27ed6aafea712a57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ca2040fe018c3853c6689f2612206436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772d942ec8db8e3d8e2e2b2865c6704437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958845472fd9c4d2ef7a6ba5e0e14b6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa342cdeaa026d187e5ca8605e3cc7a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a29dfdd60a0a79fc828081f8330bf1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798766bdde3a9c317eb3533553c3ff5d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76e38739549e4de1be0e8dd469372b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406a175db4ea532a295beac9e504419443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9814fedd82b7b263b2834d237958e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584faba0c10a47467f8cac9497c459d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc11c58239e0fea68ee33de19788e5e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b111dd94cc21b39667f6e00fe2f04f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf931bc55c0587c4b921b413de52c25448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710407ef3c7ebc45ad2180a88ec499b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4f0bc9130cf02e3e47dc72e87f963450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e989e3d182a7d686e17bddfd96c4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a70837e41a5052f16792b5e822e2ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dabff735f5d42856045a46945ff875453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95848038ae7434edb683e10177e8762454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15e90a89815c79fdee88c7ee4e5ed0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df69f8f5970fae9e250e230a6d1185456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b97989c89dcbd98ddde123c701241457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb03c7086f5915c166ff4f026528a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ca496857befefe177a57109b6b51e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb842ef34a54fa7a1a1677e4c7756a70460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8b5e78122826afcf78e0f70c657af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f580b05e9ffc05ef355a68658d73fc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcb122491d5e9dc1ae242b787129d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be59eae358efdd5b7c9238956e894ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230feee19a25dd855a8bc36b4cdcaa8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056fa4232b868b1c4121e1c1532c925466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efc546416e2683a546fe8a5f5e61b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdd6e5606f0fadfe215d658d651451468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12061981f0f6601ae991a63e06663e67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5f1c08a53ed8d59cb09899238f134470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8966f2146f05ddca4e57dac3414905c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02861396ea50d43526710fa496b9c8d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0c8d43cc348475a8b7853bf8adcca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75442b591833453e21e85ddec52c391474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1010b52b00cc7aa78421f0bf6da9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e428e353b67db92eb5e1d65e67a746e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cc62ecc4ad7a1e0fc020d3d64496b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ea4cb7107bedb78d32f511a6525c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1583f2437ecef0bc35d13d605f768a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a14df8923e0bf212cc15720d8b324480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea6c451fca402dcb63e12ad5a9531c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33795fc6d344b887a83fb4f96fd1864b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bdaf592ac3133cec6ffdbbbf538cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e05379ce8a294db8c37899b69c87d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949d5deaffacc5ef97398b74fb064eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a43a9178f0acf66e01a8b6260f1a57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab727396cf58cb17d34f91efc8cf6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155975d5e0d4209cc21069487bd43bde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6874f4d82fc22002102378425bf31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3039dabf6876b915e74e3b2c9c878e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeed2f5887e3f7f177c447d27f5be03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab3959b55d204760a8497b0d9e30b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e27e78d50fd9190d12d276a732ea5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56571cf580292be8a5384a01ec0a07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979db8c63502900ec220ca518dd9d92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08520c49ccceda0d963c28354f6b193496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186e22b4817918d2f5759cf24f6384a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e75e76789cff3fd4ab9ef83bd1c01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046600204aad48ce03e5ae72cf87c87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58361a6b6b240bc5a83ab3cb8b97221d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f1daffd4d39b59793e85d84ec3fae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0815f14d1877fd400ae3ee56af7e06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72c51d39624a052462c1be14f92581503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee31ae6beb8da642fa3d3bf9ced7714504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367e5809bf6011f7cf69097b1771d56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2526c1f9bee6e755cdfefcbc91e5c6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c91bfd4ce354653dfa51c23bd25979507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825cc59e13278c56a5fb23692545569508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c46348058c257149f8b82fbf4bdcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3ccfd5c34ed877331a0ddf64421ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441ff52474d5b446568f29a3bb227f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff576fff2be50bbe66dd028503861f4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276c228fc11171f27a51bb01dcdf60a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80471e8904cd7f6c87248736a3cef171514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ead38885bb85266d113208109e64c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe405bfa9c66f3c41da0cd0ae83148516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb74a5ad07aa882ed77bd7508fe12f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b8e8553d24abc2843d938c32fbe5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fc3dfa343769c55c7e2563439b15f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca4077e96d1a63eb87268d9bac3c1c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f5257f36d663c14136a3dc52bcff2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf14c4221c4f8db1808b6374cfebc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3d7a9765a8d86baa657169ebfd8fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8fd242d77b5dc9e5c5cce7b28d9f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd2ebcf93f2b1a8955f9ad8ccfd325525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a658d17df74772c8f3b7df6eefc653c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bec2d4caf4ffca59090d5b4838750527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03a3040e682f19446c5f3b79e6ef9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac88ab7879d82c1fc89a887e4f15f7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff89688df33dfc9b5d1f10c2fc04c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb83aad4b2f1ef538d067bbd7025e32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f97f387d64da48835730f108a1502b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b1b7093eb97dfadb88da18998969b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69249254ed2004b6021fabafcb99bb4e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65b9b6d0d22143d27c60243d9cbca3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f096efcde8ccaf03d36f2ddecf1efa2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42715ee5ed0e3e0f5de7f472f7df708537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4aecfb8c1c3d32a8dde16891ef7cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b58a50c50d7d7ab874d97933f332f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b8ea717c98eb4b0acbbaa76d8bb1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e6ecf9d911ee45f89d8687fe191d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489896914db8f8ebf22ae9be47a0b38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5b156ccf9353ac6e37190c35ab407543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79efd4a3bf343bd2286f62ae36925eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a4416d12f7e606ab54a7dd43efd44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc39bb62d43fcc97ba9268408247745546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63086859908ff4feecd0c4bee725cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35236b3482caaabd6cf0c59ad418c026548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800b9e7c446a8c8fe83f1856cbaba95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fa26fe87416658175712b5c279b1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762db1e1bdb4dfd06e0186d9007190b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8f269c5710c067cab161853a8c541552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597baf19bef899fee4b7752c504e068553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9acddf96c35b6ed034930c351a0f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d3e597e4124d589c94763b6ae69e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b1b7fbb06c061dbbeb94f949fb103556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396c66e0b1d311dc68b7dc5e810d67c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd97e2c09fef15cd8aa0f8d3fc4d6b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9554d244673afdd4bab3bab0f2280559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad7693893de3eb195cc0149370c37f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd590f4d255a47dc8c3bb2f28218f1b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ff3765c5cd6adc795e344f9b4d155562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5688005740526de6ccbc7533f92d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd31f16291c179d3f877865cf5bdefe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41c6df8ad799152487dc7bc9f349ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404896420a8e4568fff40a4dbaca5ba6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edde367b13cc007b424b198a3bf5a29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d23faeed5236e7b76d4c39fc9e4ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc1c37df90d889d6324b0314cd7d5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e709aa7c4a591606ba6d9e7a0e1af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521b4fdf7826efd83e97d83972150f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487b4a0fac9ef00f6a321dfd1b231c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cf7a2d6a0a4800239aed5a095560f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850b5d453d2c858e3f5b456a40d4f97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc54b4b3d129f9ca15e52364c318f77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265cd38787da3da1c3c1fdb6c3354c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ca2246573f9133ddb7bc558f5881a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab63e4b5328f40cf74269d2ebccdc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aac52a40de06c4c8284e0113728ff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b95fb8805a462a7a02f07fa805cfd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b588951570208031a90a5bdcd52f720581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761cdea7475b823dfc1c54771fb1643582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4266054a06524b54cf474f36f122ec6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88b46694b40362ce1b92da47805a92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fcbf0ebb059727f10d0d56aad8ebc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01631adec083547d45366760a8a4539586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfc77f2c99d6b98019e81423466aaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e72ba2906a7fae879b8b63f5d8b2b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec24bccc1bc959927ac7c1247d753a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da550b147ff1111508da5e3079f8007590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51aebac579900fb3c6c2b576fe6789591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b8ce5825fb72045d343fced32abf7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd97b7673583b5928fe49fdf14e8b3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f87489ad51b5099775eae243f15e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7116c7d68c0eb6219c9a53b9cbc54f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df489ed2384e7b8e948b7648c78739596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef47a6015cef705120977e99a806636597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf90849eade3142777e06511fd3fdf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d65bd6080956ee9326644fbbc88a29599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe55c314b131bdc090303b754398fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fd22073a26cb6bcca4879f560a842601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b0be263d8728fc2456d3b68e511ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16918f1a48d628a774276ceda8d8368a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e781dc9cccae19dbb329bd05a3750bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9dab241905a703f0626098341d28e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822d0bdda2848c7318e3bee2a6e1743606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1783bb7cbb41d35989f44d4d0e8779607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068466d418cd057e85bf99d9ceddcea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff0fa9c03fe6715cf485a46fa4dfaf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745156fe079e6b9d7bba341d5a0905e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee3f487a32acd7184d72ae5a11a77d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f22ee14276db952aa467171d044ac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9c5ae2e2752578d57a773cbc8a191613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272609bac8dfd3a557ca7479ea97eb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc44d57a519a228295df65189d9181c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cf24c1ed44f4701ea364756b6ae40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65fcfe8e5745bfc6282b9c9290ace9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d74f967d8ccd629f6992ae0529fa1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dcc7f4a13fbf17f3288b17eadd9e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe52652e44fbbff7e9d77c70bcae633620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7407c1247f9cb955b4269b0a0e0d5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58950b1978585f7d8ca21a1895b48991622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0e4372a1d2a0683c8343279fe476b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fe3ee5136853c82162c8c980444d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77571041726131c8a64fe94b18494a28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0550b189be9299accfc803f76bea71f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1c99f476c8c555a83dbfa1274bc5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0d59ac21de9566327e41d8b878583628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dc73609cb46abcc04ea01ab127091629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1720f755f3e2673dd1fbddee3649872630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3361e6191c3e5b8f387d82a85940e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25dec61352a3962544ae804a5213f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97c6b393d61f1e41b312eeefb152b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658b482a19e9951ef4148d8e0081527634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7dbfde613bddfd46d8b9347a7e9e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cf434535a77cf847973cd75dbdfa0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2cfe081361448943efc1b2c92551d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d887fd3a9517eba398b368808d706bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b0e3082b91be09393588e39124d1a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa82355d59289a271e6bd3a81b767e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702def62a7c9aee2b463807076f454e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56dbf3e32eec078d50384326d03661642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1ffc1f57d23530549c6493c2a4e50643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafcc9a6b714e9abadda0ff647389ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5793b67ba2e6127ea0af955a687fe19645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46352e9ba04ca9649b4c1aa628667fb2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c57843d4a3e11ba0a775ad1e95c6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9cf194f3abf50bde6a3b6bf407b2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69530d067593de478dbb23730c013e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4f994a2212889ee9cf4c273e62c05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680acc490e6a8311b4b2ffedf3974a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c5e1c1386e1ab4de71ed9787f5152652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38034dbd99d3ed1bad0487112f23b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95996bfd34bdfd9afcaacdfd42aacfb0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76420dda58b3f4478bcf7f74cc4025ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b136040e6038aec482fea19ec4d3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe419d125b662cdf3e6a6cd5127a41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d736b76255aa84f8fa4731fe0cd80658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a454a53a46db7a1e448c85c736d0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018b866985661553904199989813a2d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb27a28c73839327070b51cc628716661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f439755ddd013fca89531802fe1c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeada02c82e39d44b70b2b1844570cb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a083efe4551aeaf4c61cecfc0fb0c8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0b017d36af5956d94b82c0d513571665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3e354fa3e256c4965ef89651d9d4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178a71ecb364a2e41a83cf05f175647667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7176ffeedcfeab1f8314d8762f58a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7080eb2e3de9c4899ddaaaf83ec9acc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a4206cd561209ac66136a40f17422670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7262ec7979967892c1c1ffd0b5bb9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053be2beac6c537e2873b375246b910d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9d12412a28365b84e40f2fa20ac63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a89d522957ff8e4ad7f15df5bbaaa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b7789a0695c79ccb5bd81581bf529675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51580fec7cc2c32073d5e1cbe6ea59a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be004139c323ff08e8cadc02fb6a1f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb0e247633919d87094e3cfdd159d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434856baf1cb5bc977d9c019e479607d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bf3ff281cd5b1a6824f57f83edd5c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15c5fbaba7a302b083e3b40303bd0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f01035c131431dab56b9a11c93a89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2e4c6cb47dbdc4f2c64e08f24e161683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e979d83ef3689ab57a09feecc3d14684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618f2360baeedf6c5b60f4dd6e193ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255eefdb991c92468aef68b146a7e17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2218dac3d16aacfb6f255bfca98ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891954a89e9120ce2fa31431edda7c28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4862b25aa003f3bf71210c3752c362f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb111fc4c9f07d26677600309f650a08690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c81242ce86dc0c4c43fac7e248ca2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38287be34a3973d9b265e8c4aed430692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edbf0e2619e1d1aeeed75d97a276dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28abcc7e71acb1bb8743def082c9d2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3259b9c07f07ebaed9c3c5cd731d06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0efba7d243545763694986b0b71095696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbc81531b460ba1bba8e07a850df62697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0423495c93ed9eda50a16b1336b10cc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc9aecb582417ab773bb03b265a2a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038874c1da9b72bfed9f2debc383752700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f583c63c3576c90e3a9ed841a1ac74701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb0d5630c598a7eb7a0c0fb22e9b4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780c43259475dd6232fed02e4aaaca1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bc2bddc6c97865dd05667ba5adc33704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8c7339bfb5b12a81a3be5ce93c00f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb39ec19421ecbb19401b99e48d002a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b0fc87c73f5b377f270a9e7aef010707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670f28dce719fbc6ab332d8bc7a9efa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c390f0b377eac1dea6606bc0fdd63c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea467c9b48d3ec14124a2145a8a7f38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1432003d7e25f507331147da4feb57a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b277e4245750f226ac7f79ce6a03051712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5e6990735158c47c19efaa0be2336713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58e035cac0b1f33256007f71d7d1ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db63106ded0a0eced3ed126290fc1d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4c4ac5fe4d52318f139a05c5ff487716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0259acb8b136cf1d75c1b889cc3b7e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dcde50108305d0bbe0c2e4211c248718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c557f58fbae1ccdf0dceb6bbc9ed74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec168d5682b2f77b521bf8aaf45b5559720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bd970f42c890a07500082d45d5267721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3013e81b36fa313da4970af10ced8be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac296243ad804bf4d5384ba79757b8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ada8874ed5e24fa0bd645878d23b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177379cbdb9a31a173fcb91af463bfb5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cd20622f18db356f961204ae8b004726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d915bbce212f6f432c5bcd10c69d68e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27fd698eaf276b2a911f4d417e2425728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9db3473162154c49ef4f72bd34106729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d815946b8915e5df5b6e015df5cda730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6eae8a26323101662348c645ea619731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2724c0ebd3a019d00ef95adfcc0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac990d524d8885ff3dabcbee03ecc2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd572a8e4bdf0f6151ee4c049e2012ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be5ca8c1860bd9e9b48ed6c63b337735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc8b8ce0e4df179ee264374f752b24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd04cdbc736a88a7b974596730884737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca9175af15fcea5b6036139e8f3808738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc983478e23369b0724d78c45e9b7c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822238256bd01b5413227287bcee28f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1946e1415874e1526a51ebdf49030741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d72cc20f19dc27ca3924a4109dbfd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b46a27d1e914bd04701d002a1010a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb5d5d6bf9f3b41446989b5491faa7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2048a30f69133bd97c25158f0ae6c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ad66a517fe1578ef40dedc1fa8a4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ab0c09202ed150c4aabcd19327cd8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c39a30b4fc100bbdc02d9eb83f2e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85854b02cd9dd4a64116ade237596a9f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf4b1ee2dd7dc9ce46dfafd5a3cbbc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d5c3771744523965dece2146d8b74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc4220e42e444c70b8094ea2d21fb1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6d24ffa2c6b35853ce8718a7b9e9b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0d82e5c26e29b599aef00308de7f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6753f25e0d7ade6ff486775cd1e913755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888638532aa5afb228091ab3a5eb1fbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2856904ad3a25abedfd64b0559056757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7b2b548e5a6bc98046d6504d3cd44758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b04c6ad8b465a914a625f32301b9d8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf1a4cd25cbb6d6c330165782a19c5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714058e8c704a920a639e1c4d110a3f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2b0d3ab3f4ab88ee4289836010cfa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cbbbb4e7608ce72839098803e49f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28026154f5df5fe5bf57434052c5ecaa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d2697a0c0a6a83e770dd8a527f424765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099b745dc88886ae40c6fdc8012d89f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3505dd32aaddca22777781c7bc1c164767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d74faed231e5149838733894c9ab7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484254cd3b57acf71678a3d7702d43d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69cdc9fed66c47ee7126027ba015fb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a933ad69962f6c34b29ddf16cf7b7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b289874de039b6043d2740c9237f255772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88073d59d3fb7b2388ce45e2ee8a4ba7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e738680e5d5c1330eabdc82998a4c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232c92a6da562e8b86c9d388b1b13bb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189e2b8eaf7ed0c9cefb5a2cf208a41776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4938b625117bfbf3f9c266774c188777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38731fa2dcda2988617c7f7a44ddc112778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61698d681232f13bc9c7820541cd444779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dcd17b118eeb90491114387838764780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff588fa1000f64d643c507190128314c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62448e612e3d6c68493c69bdf48bd231782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0c70e6aaa22b721088e06daac2e9d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd6627d3f3726b3204e3bba7bb1272784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355a416d20cdee9a6f594145a965625785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde8620fbe42aed2a2788d673c82a96786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77814fcc71aff6ebaf94abdbe21cec4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24862c2892ed2980e0d3142394c28a3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2a67de9fb1b9aeeb0510702b22127789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95c943ce05065faac9d624c5a47a2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f610ec60fdda2a59aa2fc7b213416791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc78a58f015af02f43ece6beee276c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911eb27549db7f46ffa3bebed65c53e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d2db159a1b6866efc98eb17e3806e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b516dce964457dc519c5519140600795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1de29b476a8d6c66c25ebf2dc387d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9088483fc0c333c6d4da96c23492a3a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10635d893476f017cd0138ea0eb94c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18e04f8661cdd96b2161125138de31799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8b14013b5de6e062986b3f4a196c4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369da85025c95993ccf8d1e97dd993d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be901cdf08859ba55e474944fd2dad3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f5ff06826511fbccbd6919c6cdd19803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd4ebbe16ff2f3782e2e6a9723fb39804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62583cc4a8a79230fa6b236733a1762805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b3972c1a78b6712879317a8b62074806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926091b5d50f14166add37a036308a80807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef31e6b9308f2686ec5690af091d5fe808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54a3e502126a07e14447cae514926c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4708fb6d61a52485601330b37a7e86810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47871bbbed37ea7214595eddc9db975811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabd9302fde2b936e977243359e22ea812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1dd3ac9dbc0731b257ff492f65b2f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7e0a60f7f3c1a2dbb709a7d50fbe5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6e6259876e126a4c48d950be5c24c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be3ae99e6d6177ffe4b515bfd71f41816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2cf3718c670430211e9fef052df0e7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca14f55d637fe2f923eaf4bbc61b66818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928371e3e10b9be214c5cbb502804abb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fc6fb9418e391066da1ae8100836e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a0ac5a05acbb3c69267328bd3837a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cb4c7232e9d61e7a014ff916a7eac822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cc65d2aa4594b1d394c73dca3a162823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ec6b58907d518b664ee4a663701221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b90ca77a8d4f4ea31c2f21fc925cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c76e8a6664749c363731eb5e7a20a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960403c53c7228727bf788a055b1469b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827d341e1476ef97a3e611e86c19c525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfb97d8bdd50fe4c62034cce4c2b126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58c0448f082c7f0c46eda9a89c134c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a357cb217551a3410f4c6108c89db428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0006f9438853fd46bb9d2b06787b35f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1080c5bcdfb0ce413f2d544c1cf74410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca983343d499aed2d0d5a70d044ce9e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dc938e7dfdbe636a7ccfc46f5a3e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbced187bfecee29c5b9eeda7414fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defcaed382d16358dad57165abe4bf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d0d94486be71ac75d502559995c6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69a663042c8b84a02534682e6ee7d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd51452d928125dc94e713ed2f9804617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf9eb58a872b2bf08c1cd5e66c543918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a976cb983e01950a4a20ddb10d321619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce072b958e85319b6c118a5a7220b2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e5651bdb349353ef2a8bcd36fbd8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71240cdbf9869f5e113181c0b68ea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21fbedfc7f3749003745f39f49c03423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74df077f3f23a34f5206b37ac2534724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c773f50168f215a04deb98ac939376d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4db118feba4d0cf951111b155bfe3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72428f73bafe83ae16f8eb9431588d8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80eeaf38c6a0d0ac5d0dd52194d0ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eac532fde9bdade19b49a102a549be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19e4d24a7f6f09f1b8fcd5f0f265930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1432d3f40c9997d68dbcb7eda9dd1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad04f5343ef1ed951bf8cf2557bd6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06a353f3011cd0dc4b798fb28472a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dfb8f57a348090f440beb90554fbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cce7ef97eaa3a07b07b6caa3388b0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589c73731a1182e6b1019932c696c2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3c92fe2ac8665330b12752f351f6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dcd35ac677a341d6ebbcb6751652d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eda1ae980981c74eadcda0ac536c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9a9133e60a870905ee5c9a35c34e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a352d6b7f464ad2bcfa8194dcca5cfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300470a1bafc858711c648a71b800c6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458de8b287873cb9c5a68caa89cdb2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8fe869b35d6abdbf39fd30e4a636544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588154bc1749e7f084aee7581d9761f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84436380ed31f367aedd9157eb037ffc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2af24db2b65460ed4647cbf977650347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e86cc601bc166955371df7fde86d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753745d57818f96aedb048a9970aa71e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2271788261cfb107289b743cf1ccca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6730f7488af80d7faf413971ad3c19e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87b250a73228b0f34f9dba224524f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4bd9f00c8002494e5fecfdf4febda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c22b20c807a4df090842c76e0c389c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b8bf3a03e782df1592a04ac8d3f4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382675bfd4dc4aa317a2810ac57775c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a834e45db856d96dbea703e1017492357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c242c342a0f9a657211495682b0d4a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20a894d9787a84594f34a83bec1df359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292cf0d2f8843e5f610403529aa614e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5c7cae744ea5c5f78e9cabf0656a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78a793bde1592ebbd6b6d0579f558e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e6600c47c57103520be17ab7d5fa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f040c1ab37398de1c2debcde94f9ee164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ef879a344300c6c695fb9f2d471a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c8be1b0daf4518bb34091a41cd4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521be4d5482cbce38a8acb0ba3b8abd867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a0730bfff83f6dcc99beae4c268368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43de424e5d4dc53988608a30ed975469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1678f1dde381578d6d6e385aed162b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537eac16244855ac653624187058fff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4880620da6e13bb7ee2b2766cc61272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de22afcd381dac3ec0e90e128f80d0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5f6be39d4b4e4b803e9008142b28c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac035bc12890e5aa3a44fa5bc1b3498b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c266c0dd819de28126c126835cf046b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cae409c8efb3f2ab9011990a00ae0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227b2dbb19403363e33eb4d06ca83fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fe6d0c1c3277df166f94bc4be9ced79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd7fe456a4f1920129812c76b9f4d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc969eeca1e520b3014369dd25acf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273acf653f31478f2960ec46d4b4e6a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d73a178dc21894cfcdb8478d4e57783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6118f8661b0449179483d005e72836d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c93c6a940ed0e40c992935e748c1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bf15529b723a46ed24c31b78e532d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a88960e2363849867ad494eb65d5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58529cabd5728356a70de43da638b3e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb7b5ae32ac844e74996a1e98d74e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a261af3d636ea1ee026d8e70527736890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7803273d59424f1aaf54c86eea0e2f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d88238979f97ff4afaeb9006584b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4f0e7aeeccfb3bfc02cbfa0a2fbf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea00b1afd18e529cb521fca8b1aca594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2f8edf4c0834e2e646048e70df7f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506fe20487c31d897c020b0759232b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc901a965c096c42d2ffc53dc340e8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dd213196438ff225cc4797bc3950198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf573dfc1226f93734e171e4a0854bb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ca28de7d912f1e5ab0553112b6853100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20215cb3bba5636098e6a201477594101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28342df45dc85cc976bf0020d3341c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf61a80c83a1377c79538b7079e81d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59321f2a50d4aa50b2f8fcb7ca8a17e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bbbecbaa2fe08af5ded3918d70da6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae30c7ae7df831cd65edbbd96c686b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d453c47694312654b686366fe50f83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13748dbe9dc2fb7ec87cdf6976bbd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4cfe9eab2c735d35e8d6fa94307ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebad006b0f1c44dc1a861209b350b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c87490d777f8efe1ab99b555db1e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d852a7f7f747ec7350d1311c201bca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5a0b16672794f8d1ef946885aecf8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae97c03b1ba99daef8e409942dcadf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6af735127359396b7c45b7a7260a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daf9c1ce3c058e3f5f92af9fd9efc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c7b0c676939a9c938279d0095cd64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2d742798b143e75565fcde4d0d1ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d41ddc8c82af1af805c1354eca0d42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292abae527877bb84380af02f306ad0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b757f11cfabf88b682cc9397ea8b919121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2b134e5eb4a329d1c66a38098ee81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544bb153e70bedcc73ac07767d571e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd0780fc500672ec7fda334b5d61b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fd524f9c8046b3fed24948aeb49c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8abb44edc96a426e8ad6c360d7e8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32ce50d7237db1aa44db512ed8cd4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67428deea3c57a93ed9c6e7bf5c42fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4938f0ce9d0c8a40bf6dd80f8af9ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2feccb6be367ce02cae9d552ca953130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63391ed4a8eac8fa6bf21673ee616352131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9a7b647cab0f7c5d3e8f80c3b8018132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07366247e2e0c2348c9ac6695c6aabc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e04b1ff4054d2096fded26c7980dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf3ba506e85f380127a5ecac5df7f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e463965d144c16f6e4135d715abcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1efc0a21393c4c8d97b46043759b86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e6cac28f88b453dfc99c2d57425f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd190f623a2a564f17d54a0c6d6dcaa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce51525393a7c7ab886179def522493140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7dcf89a34f6634627ed1f01684618141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a532264fa30d5480086c988e9b6a74c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b48de6787a9f167b8dd149955eb65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54903f3a1af9c9db02355d4f1577762144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac2758d6b074c5f36265047ab3a94a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccbf48c1c194a650680b60a7863efc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b81066d9f6770e399af41a1933b94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f068f07ec9c4e154e74e48db506ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a6a1b75511ffc7c6c58782c5cb032149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c30fb9862bc2f433c1bbd418c0abae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5757ae9df8e1a7db30407175dea47151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22ddd9d77a5698d79a1dd63d68a57a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504d6f9bdf97c18cb26538af4757628153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938bd04ad1f97040196ac23bad55e0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3528d4e32ae1bf93780b7eecdab61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6776a9e623590783569d75ea8b2d42c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2edf1ceb110d6ed914fefab9b0abd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b9dc26ee6334706dce4c78b7f4560158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67ed20697b08a04f1cd629eabfe434159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b854c7e9d9b7863fae5f0866cdc29160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d0af5f7ea0e938bc0b9f5e20c4833161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf616d65320097470532f8eeba57249e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aee831257568f812639ffe8bc81bd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cba4b9228206a8ca3134839e0f99d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697609740d030fb90f3f7005186e2f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db956d7fb140744d3f8d640ac91ee2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a95bee29be0fbf0062f3585d4ba06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50365614b75ffac861243a6dddff7fb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032dcc1fefa465dd08899abc68fe2b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f254ba402c62796a9eba1c0b60dee4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8626307ca639661981f7bf9594f3af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a30a038a65ec23242ab22b7f23390172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6286ba97144bd170f55c6d8a8d06c70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c61f52a193b4cc86c7dd4ef6b8d047174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c4289bb7d14ce33c768b17de5336d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573673fd2cec0780bb76b23b4f38303176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a48b10c4d549bb9083af10417c503177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063703afff9c2b642acc686cd48b802178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4e8ee51c7d8a285edabb72f04d01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668bc42f0201c47e3cfc7d9a2dc7657180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6881df9299620330a8da27f27fc40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57d224abbf55c057a82f5d5048bc93182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d5df6d35d067340f439041600157e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd3c8c1a862001458c58a6a0402ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3ebee40d6bd19810217f9334f0e1c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3ed36cd9e5b049a664181439f8779186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c252f6157d467a16c9a0b4b66809f5f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c851de5d34203060708798bfab9c2d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673d11f361f631c3efd2f1e7484a20d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665356587d75aef9adbb45365db92f97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad7a30d8019d72fa5c6b8538d8944191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c133d4211725a603698c5296ddb2c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf67d6a258b1b7102e7804e472e8d51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d8a2ff7c94ebf0580713fbc63bd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483bd595e605adae459a544cef0f8d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2549b3f5a9a786a9d0365908c620ba7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bfebc16db7aeab18c8aa49cb389ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c584a12b53933aceb304b99c3ecb129198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffae082da33c25fa0b98adf006f178199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7d9042a6ecb2510ac404741149010200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2a051b86aa0386bcf4f2b5b4aa2c0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6adec5851e157f00be3820a74a6c56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d0b6451bcba01e0f7d99e49f5f971203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875b696c0f0e54e7009469b8b567769204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d25573ab3d63ea4b01240429013b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b7ea69ef80fba696133233f000144206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7ab2ced1d7d8a5bac847f1a78d488207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9229e787cb86f7be4f80d2b149051f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ca724968ac1f88e0d50d9240e255c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d1c272fff64d6379c69e90461f87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db974291c65ab66395d2aaa96b8a13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5de274fbbd1a9197c9437d327b6a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984b247dabe0fe60dad17851299ab26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b32fb4548354987620a4578e70848214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e782beca3458c0496a6e52ba52f99215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca207020a9298012d7bf776d8b87382216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e93ac32abb37f720b786d0cce7423d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf14999562845b2c6d79c10e6b4694f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce580b80619e2994c195238bf87b607219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae57bc2e84d87fe5f171a415ab466c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265068dc7e7677203ac17778daaa8221221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fdbd42750addd51efaf316929e30e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d0d1985dc2bdbaa662a3f9a37d3a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c623128ae9b0d1193b987bd025efb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c807f667b45f41f3cad05d1ba5f120225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec33f8047e4ec7c1ed88e2664393404226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f810baf0327fe8b5de251bd6293216f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f0cf516a2ac1ba64f794a8c67ebfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a075a0d35a4169d7cac76e90fd251d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027634413b9dd6e81cc36d31ac3b34fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9f811bd62335494751ac94e675675231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce49a60f78347bf0457a86c3046f01f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07490513fda48e39dda96bcf17e58044233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18df5fe04249330b4a3e0bfff97e972234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ce5daa0dbb1d13037c0b05f21505d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee187da3827f6de9770497b1edddb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bee0569a0e1b31f795c541043b5cdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58632b0d5439d333767d3f216d79c16b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63508f2e846f5099b0962ee4acd8e860239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874bc6b6cca515409c8ad35f197bc7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e22f47c58b197fae689b090bcc1ac9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cf42447d02e88847ac0fa0e50268c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b19ae33b2f0e7c7fe19a78aac82ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e44b83f3193228eb6409a237e6899c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a66f2cadc504e8977acf74df93446c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5b03a780d29b2efae548b6d4d9e46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cd7f66c3766a28caefe376ed865bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef3e7b1c6e414d5e631114010e13f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63103d9171197b509fabc4efce5902b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8379e2e50b1ad58ee6214efafc29d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd34144a05680f940a00ed53ff78c11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5bd1ee82036cd4a43179cc89590d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200460742197cd0b5c654b0cc887f12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084278ca50481605eda751695f35193f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91acc054312e00da184d2ae7efe526255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd622f0d59b1db5b072fe3de5289d4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bca406cf2cc686e4c1fd9f172ee286257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76126cb115c04bba1037737a4b25c81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8d7aa1cb1c701624d3f944ea58ab7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc172a7a14128a3288e79ebce8ac6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441779565463cab2495ae569d89822b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a388378f5a3eb8c30d8e28b115105a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec757a55e6598f11f8f0765438ed69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edb7ef9f8a4622b0f36ec2d511728f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e82a3b3985ef6e9e7c2f4f3c56885265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf4c4bff039bebdeed9c3cf915e9ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f85a9c1e7dcd8f89b93048eda1f89267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fecc6d422508cffd411b4189e0990268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207c42029b1caa9161f3c8f47c4632269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e15f4f1ed1a35f8e7c4cac8ef289e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2865a27f519b173cee574c9caa9a6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e9d174c17810e4b767eb863aae7d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec822703bf66d17767b6b9f421fd956d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677d4171cbfbda1b57e4a288885054b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d44c46adfe787bf8af55e855c28f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322911555519e8287afbf089c5b5d026276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0682cbd3d561d7089a77d7406cc72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc379b3fdefe4093095b040b23900e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f337fc48d6b729858ef3a01266ae5d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa38f03b82bd57d80574f5268ece33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71f1846e8734abc1f55374cca7308d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37842a0ec9039d8d6cf4875ae33e63b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cc87139f0d67079df1ea13b167c15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8590b2b14bce4f42c1559b4ca485426284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02ee77802b080d88de81215debab05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae6c641db895e52b9a19b592042f11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d374d2eacaa44004c5a5145a48e2796287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d0ce97efd2143767cdac881ef72c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e29fc84e4c8e98502b9deb0c1a228289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb77bfc0ee8a6fc6f9553b1768c5073290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b71669b0f10c14ba138bdcd8ecb581291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d200c33c97accc49529d5f386ec69292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663114948638977e37744069decdb73e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65132816475c3e01212834a56d929415294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200aace58d6f4006a1105c0a7db7a11b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20a0afff707f18b75a0fe69c2f8823296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d102915847bdc7490c4934b328bd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fa56722d955e3e282fb7d3bcb32c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d793d63ff25f2210557563e2379f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc22b8d57590abce4dddab857d54b77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78d052f096b848ed93d51db4a89ee5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86f5f15fb1732a1a10aa927ba5292c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e27c436cfc9ef71f3a71cb5cc920be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf93525ceeca4e0625fd6ac1ae25e81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae9deaa3af38e82ac05c88bbbe2509305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d19ce886f20b8654845294f442fd9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c57e6f81c02206c442f157b22d616307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8c5e163db88065d942ee338ebfb4f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea5bd0e239e278eba95b98cdd6066a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ff341c421bdf3be99557d5fca515310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1b32cfe872dfd7410faf8f9486891311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce109ecb972399d197273e28db1581312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751d4fb03d73ae256de6d2c18337107313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50e9e3bec9ca7afecdbecfdb84ff65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6399da7b8d5f405ebdbe1e1eaed75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d1f7e5de45276ca6e2f23577f9fba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0ca09ac5995c7ee8333984c6e87b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8083d0b3ffe1b9906809d171db8dbab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5c692da4c153cd0a7d01c979ca35d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c75b82b14af62872344a2ee481a97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32453b3138d42eb968a778b5ce675f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d1c5dbc8ddca78fbe0e1ee5bccd53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98da9575f65ce04817bb98709b8605323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebeb295768145ef9363f8606593c70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461280fe2d32281f72389091db92e2a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651dd50951ab7d151cd6c905e4880be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2de5b783ec295719134aa7497d522327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583b6df9ab63306852b748eee3b51b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f30527a507477e3d9769b61a73344b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf7322b24b717f3ed14bee9b1afd0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d09d3766ee1ebb64c82edf006d1e4f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab757f402e3281dbde02f62277dd77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83d2f6ea30ba17488690aebde40e2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99c65a87241388d0a58c72de6cdd84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ffe1f62a83166ab05135c584c705c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f87eff078e1a97c386307316c65c43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c28865a22bf5957629d4923a89b04337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60675f61c12991f9bb90f8460524f135338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6804c071bb1434b59e09f47f15708339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdeddf53f42f72c1eac28ba7ee7876340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c482f7d8ffe44f1c8691fb9b07a76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41081e9ba825b0080a6140e283417a6e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f03cb6d30dfbe994c722e6afb7fba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aae9f27a1dbeb1fc3559f0e382a6b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45306f51795e5d0b6335cd55b6be923345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837006066ae3536493d801d594d448e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259462ca20f342cd4c500c1fb2cce548347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad90eca6a0b52b007bfee641d1891fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc44c233963887673daddc69ff26ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7cf5cb1f8e2190ec631a19fb43c1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4103fcf708453696b79c8afda03b854351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34793fcd4b768ed8e9d15d3d765b9db352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b60f30143b2f2afbc8fd422407303353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8704973b2735438efb8e1a9c9594a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706508964038ab082d61855305029c15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89e92c5d12c1c718560f933c6a09d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f6cec9fe499b843bacf501b811dd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0c6837c323db23ceab521cff5a82f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5da5bff55e9a738e6143dc09c302e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab912f9968ee8914903b4ab3542170360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416c2043f076433b8b95f43901e83f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0fd91eabca0069309cae8e40a93a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b069f9cecfd8e7c9bd8f406771eddf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf0f270403a562a0345d93bc092eff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c257932c19c6478d3a47c12656d874365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06d89d5031dc110887cf684953a1cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c0e83afdfeb20831e1623c609f9e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765be61c7c07b44b304c815e62ead0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4cac083d7261e4ebea5ea23b818b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06541b7e5b0eeb4cc71db81fc47808370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e0ab1f81891a7a014163a219be713371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb29b2af4aba800447166fe724f5a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d583758cf3d44800e45b5126278dbde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf3cfa6ab14f92b0ed3b1b00606cc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1fd21bbeb19a0398f47f96a57a6cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68e0600755c5279c0ab17fb218802a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78998de531aa050b895224c3b93ea4db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835371a0962a25d090c9e2b103a47133378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde21aeb51da40190c725c2b7d2715b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7c478ab987f29208566b307bd1ffb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3094925a896af324265caec01ba11c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aae1f669a74ed437a7b044db28f96382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475a78bbf3b9853674fc1a56c2a458d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b48f92a6448db03d0b32df9dc5540e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d372e1a85592f4dcd74fee3a7628a54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe39cd23e43baba616d9ce8c12fca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a726a6ca68757cd46c45ae22c8f4527387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be6998b514e2e9f6511c6346294317388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a62fda9628e8bff104a2da9c5f31c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d5683feb3d0d2104451c7716f66f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf3cd8fe233189b2c514b1be5a6d80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e77aa47719aef00f845eed3be8ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b760d92043563b6bdc1908bc19b744c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea003f66042ca9d3930bcf89dddbdb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7715ff73c0bb672eac28a7624beed3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744edfe476d8115f1b5669c6beb98932396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01054534f3769cc4c0d6a516b82ebd70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b7921aca8269d6c094e4871ca17d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27402db33c32bb8d5c13985b4c7a8e62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a896ac259d1927a579152e38033f322400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a789bafaea2b59be985d89bace8dd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714b208f18951b044bf6ab5fcf97776402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb226bd1124efc9cad3881ca6f762759403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b39ee263948ba6886268bf95d9e75c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42985c988961353e39d61425c2d498cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddbc49941f91bb65464186530c5b0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e6b6c52c5fda5de5bcaf3a4a4ca43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81928feccd970e5f525c3da53491a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba9b746ff22b170f4a2f0c7a1fa714409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355679000f714ae4a9cef64f7a04ff5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c20d490a4257cf2b9852a5adc343d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031037858b3c5de59158a740190ec33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7b239a4a9f73a7fd1b057070d6417413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf1b66a9df414e8f652c9d9af041d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ce98df0f3f419944650fd181f215e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc34bc584e540ab7a1ebc1fae9138c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389ded42abddbd236b5bcc7f9b4b81a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a71264790fdc6306d4a53bb9877517418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f520ec9b0186443604a9c4f7eb1bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb44b7610036a506e3e32677b54ec9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb063d13ebe97eea07f4ae9ecedb74e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f544f96612cdb5c26357c44d91bc29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145ee61db611e32e5ef549964e969f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab7bce22d7e71106f2fc4657de39d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f00fa9b9b1355bfdb3bfd838382e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d541658bd44f95277c05119d263e486426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b45527d2e4df2f55d7e8f5c1775bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193e4ba695c8170d8bc36f569d911d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac9d49cd79e294f9529722999e424b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb0512a7c6ee5d2a5980d4ae980a64430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7438000105605c8cdd1ad491fa30233431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426f2edc5ce2df34dbbd8a7c347b4b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61b14ac4939c0fb2258a1de9474084433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e7c46ba7e797a27863854d85d5393434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49755340578349f2d4201eed04c33dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692762585733267b4423d5e4c563b32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f91601444d788bbe505fa4eb94a06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeaf1d77540ec4c3c22250979247e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3a316ea4d8f0ad74643938787bf75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d1feefe94f263c166f0ae12c8527f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8445b002b2906b2ea880b08adf215b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847c5de81dbb93492e0a3e8d9d96e1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc34cc8b3c827a35410e7c87bda63b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc67ad0106c7dc84b5a87b85cae97a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0929d73df7f6bd563739972ab93e2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1947447892ffc6c3f3c3028530b2fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df023f83f5448168f98c34c2cff59f79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a831366dd585ac97c459223ae6a45448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac733f99cc62b2f5e55e98b184515ed2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb85518ad36b5654203eb95d404614450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae8b5688d90b829b354b3536a58cb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181588fab7b0d3683874bf5fa8ec31a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f524f4ec83953b4957860b396d2fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349488ca1709f589aa39f43b6fd339ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799c9c5408ba1001d0e101fc1914a8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4487dcc044ae889882d1724de40d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055737002bd207b3004f60aa48cca797457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23ee10afa29e6327486d44ba8238eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af14722917f36af28ebcf71c40a835c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337d49b019facc03f67dcf377a91821460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2635a25f74a8717344d21a2f38a71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776a15ae2d5c002f3dc6246de79cf26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d26549a9b533efa337ac3ec907a4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4349f44222d30fb49b20b5722e288464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba89c5eab39f1522335db180fedd10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed65b3e7786aebcbea4e1c1c0ee43f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a03f2979ea42fa211878f7781b32b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618d38725a6c8ff266e11854c70536c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be4c06fda96663be7d6901d92bffe1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fed56c928427f7e5da953a9696ab9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207856a15eabe302e2f755efe019324e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0368c900885c5f2674758fbaa594e01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8e8e9774a4c8b21dc8a13b649d3fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768278d4d65ee8d17995391ece7ee51c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc049cedce01721a092683eac289591a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734a663c2163543d460d1e234e6f869476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669619c7f164b3b9504d418b7b964cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79937387e9ea0c2c20ba9165c6616478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef3b47986911e75965da3de8a15495479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a190dfaceae5d1d64fff3751a1f51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a908ac5c9c9e40d1a75de5313ac86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065727c354d608e49223a0e8f726118f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710b7304d5dbbf8942df9e073eb858f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef02366d6e34b22fad80c99aa1dfcf6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01640f754bf971d40a1916c1b4f76ca8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e2f64614073b8ce1b7cfc9790e4c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4364b19efe0ae39338d88124c1327b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470631f89b9a4791506e79e40b8b8a9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6df1e1a8140f3c7d7c0d63381b0cc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d438ab6d008fd5a2044d84d173a514490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d06b488b0db3d98b2440ebd4b89eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70329407668969f422fbb8a6e387e45492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758ebc9f9b655992551baf98e1c5657493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427c98fffd26fe7960e6ad83bf693f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613cc85a01c7ad93a3b33b2a64dd0b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53ce59dfbd59dd27abb2490d035285496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc101cf428352efd18007bb5373f63ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29ad880c80458d0dde1f855b1bc380498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d7f784aa404d622ba40ecbdfc401a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899a43ed3e7e05230ec1f02ff0e407d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c1b0fed0c7c0ac42acc6c11af919c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190eec5ff49b98e3871dabe9bad926f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c106c01fbb5d2904334e9b582d191fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c9b520e68eaff6ef55875ebb57a29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb302117aae89ed1d48b8b6e00855a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0150f2da9d27a9294740e5a935c148506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81533764cec9299ee420110c4ca7b0b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3197195493aa1701c31080f379fafc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056a384fa66a9bf650e91dc359d0979509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce2e522b72ba29e06f28e2221729c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab9ae6db338838e58a251f13644495511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191a740a1424508aeec24df35edd118512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071797c47e8dddeebec9d49ceb7da25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50887a9ca44bf8c316a7a7827c2cc99514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f7d291833fbbc1e3bad8165911541515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1912065c8529871c4b722ddf823fb18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ba3c13093facda41f2e5a2721d533517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850184002ef0bc230e5a5d4856a5b7ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d404cc61c0aca36d13f7d50dbb34519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd144b373298b30f115427cc89e41c21520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301a2cd903e65dc83d34e48e97e859e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2b1e9ef42e64314722c0205dae284522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07505a4631ad7017c394e4201fb4b40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5a4332509698fee0e51416d471be9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862abd8cb82980145dd9786916b662c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa942c0467b9267604fd3c0038931e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2974c546c973bde666c558f062175527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72886b8fda8c7e3dbac15423cb2e4ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad277a8c4285e417e27004423180b1dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58706fafb58dc8e1f37bf49d02a8526d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504f228279317ee48904bf8fc25a0d1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4d7569a3d46441aafb598e3ef87dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946d309409c781b1f356da61e5d1e78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08147b15d204d6dcd76d2e23b65b129534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdcc482d77e5b0f1739d2437acce33535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68653c1874657bb2f9f556908152592e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165d78b998aebbb18ff3f92f68e392f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf7fc6e1d13a1028f2574deb149de3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bad68d80c9f1eac8079e8b38797a69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815db77f8c1bddc6d5b3eed81f086ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4559b147a6e91aa79bba26505b31f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43351b55c6fde0dd48fce72911bc1b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b39a55699f70e830f9394ef23d110c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6257814e50c75ec7c4ed9c33ba82910544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8f4186016b776ebbe746f29e5238a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31093b58bea4370b71e71ccaf0160a26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dafd983f3274a2bc4fa69c2f88c00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917686a09b51b1b87d848a7072b998fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013fd7db818c1af6d98771a5c317e6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c1ed084104d81dce9b1c2c9aa8ffc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d13ddec8873a97843c35e9cf9b42e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f703efed4986b9d97fff50343de39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1735ace8a0e2ac13ee6ea06bec4a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4883ceaa0e3b8fae98d3afbee4a971554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3d7ef707336d16887b376cc8c2d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99003d5ac0d79b476d0dabce21d06db1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b9fa9fa23b792b64fbea371107252557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963b7ea5068b546558e15bdd7be44f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc606c60c9e22e50e389a8019f460806559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af842c4315caf1a24cae8916a98024f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d627c6f630a45d2f476bc12243cbf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0223ad0ea13b148f2c88ba59b0cd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2e174feef357683f957c8e99c0fc9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8deb5099b9dd64efea9e3f642ab15a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e9e8fe64096ac9e702b23c84f75e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a5c071071a63fbbba18b7edaa37cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f085dcf801ec9ab0f103058743952b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c016b626bf0686fa1525da52374b7f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021063beee3aa35355b5d0e250cb5c57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491b667b460a4d8ce31482b14d5c884570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0ec8126a89280299af27320dd713f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64820a317ebbfc9f702eb5db64257a62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8897d6f75e94f3eb81086aa91daa4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec628532b01c978e55bddd78983c066574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942abc09a0b3a7fd5db8ab208f4cab0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6c841f703b64ba997b408a7339f57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0477f168e2576691921da37cbb4a16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855e156fe5be72409ca3fcd2b1f9c37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8272b155626b6b2da7a5cb7d7eae8c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e3bf316a114a2eda8e9e4db02a98d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cae048416149f7a20b045c8ebc4a6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faf80d29a6012ae1f02ff3e26d07cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05a2534bc652ab7cef4ee7a82c9ad3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e4a35e745bab7e1469e66e5d488ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174ea954c95919fdf8e9fe3f571ecf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b95f86acccf242df6f14104d16573586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb1e2c06ec74b763c4e40342441103587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c976bbe1e1c577db65e35b3e0f181d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64943ee6c0a8ec581409fd4d916f3fab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc63a3f1ff0fbc4a7d816728770b26590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629f9757c8b4d4fa128946b0e725844591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8ce063ab9bb952fc68fd3bfca15c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4ad9a2ca862607c660fdf2bedae8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe25e4cf0af66ebce4d29266596f6e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced347e439712f6d269a45fdc89cc49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a8e941da2a85b533bc38a8e5350e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3f305dda4cf3f58a98766cf54ddd6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cf7c1c35e68887b8204518696911f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0463bcf749ae1047310af9ed85d670599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e45a3eb618bb92725d92af5d738f11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488d0676783e70e0758abe1e86d65b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa788e01e599d1016a32553484fe065e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7c14c1287f018b921f258c8be44d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470645930399e0766b1f40ca2704335604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b445b6c6333cbcedd6a0c472c55df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f33c0ea9ff34867609b7c138ad009606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2b7cfa72afead3ff5f9a96c7a2107607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893fdcf5d769ceddfab59c97978ed7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8efc278c4e5aaa1d39b6e2eb1cf83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59da4534d4bf436169eea54f154eb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678f6b9f197192ac1ae3b772cb4b3f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cc89e3be6e1abf6e3d4d309f8639a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f7e89b3e0f081603ef8d95aacf98a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f37232391c9421bfdb0882520439614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064fc20a809a2edc69a98920a77983a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7d939b17bc1f9dc56c21239af0050616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bcc1e2b929348976e86db4b76be0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097651222e782cec89ab968729fd236618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f17e6d70686c9d41217e8851ad5ebd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793d2822eb0244f9a732b201c8bbc8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd93acb56411f97a4a29951782df14621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30911f75969e04df684280e3cfaffa52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b51d47d26d83ee731862f5d68b231623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512b8f5c3e917dc4b618b00803b4fa0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42931eb702497f3e8669faf5f9ef813f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a11f66eb0e6f0ef2683016fe9b4bc9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d3d823fc0f02427a9fe1c33add917627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d67192828ad7d01c9e4419b78d181628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e4f47257ab93e5b2934666cb6395c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb942af45469ea6b3387f317b09098c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe538bd9a81920e7d4479883ecc3055631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02093ce1c7a350837714ad1ed3a830f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b416f88a666d598e366fae3869d16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8555a57fca5d0dcfddd74c1620d6c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcca0ade9a9e266e1bc0522c6c4e7db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8413ec78ea9c9de4dde2188780ba723636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849790db2c04d3b2423235abca8b64fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc3ea7bd212f48eb1c8eb24603ca3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee0b00a73507b1b8b172e1d95fa4ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96602b3874ec6c1228c69bad61dfc2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e358d1ab045a769a02d8f6c2d205bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51c00acc4e5198c138c5539768402e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980aa4efae62fa792b55f87caf96f4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df39148eee1412622c92f4b40b97708644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f15d0a5350bfc40978115ac58a41c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dec3d1592bf5f69272ae401b84023646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0dc820367a603eb7da1554847fdaf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff967b2904e5772ea571c9cf325cc22d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f308ea5ffb20cc97ee2801cb76d8248649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f45559bf81830b98696bc77d32682d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5539be4ef0e05405b29bf8aa0a252651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb333e3e19b68278b2b45ac41d7cd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a73a92418136855686cf765422a695653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486f2cd1b602d8fd3ceb5a430950936654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263520cabe4f97aadedabd7365254b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ff40ff3b993daddb634092c63e6e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9cd77ba559983f403eb4751b12176657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc80ad4f6f19b62650031bdb62db7a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09eef7fbcaad31952c13555ec84fb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e45e229a4a68adb5ce20140bb59894660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007039f9da008a4e2ce4c0af56fb4baf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653d85d71e36ce8ca4f36ea430d58b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2895a48982b38903ad26c32924edb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7ad8535bf73d5f4a941a83502b56b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b017a9f4b5df244079c94a3b239f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818af3db154493126a473e550f4a77df666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceba22ef35d7ce08d4f9e1e78959c6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2c3fe2325a66f58e8e8b48ce819f6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e997de1bb9e65070ab5858eb3ee5a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abc2420b27f93fd1ce0154f282b3ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db2fba4fa02b796f7806953cecb1bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b3cc8d0e2af65e1c4d5b160aaa855672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36833f748f26f909ccdb181014c2f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc8d949c2ae4ebb2d729e9e661bd37674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f388353ffa60a451b613405bd909e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c10f0e4602b639ef5336589e6146a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc716710490a7c085cfba0521fecc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e284f273889cda85786ae2aacb270678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b4a6e702490a6ddd50dcdc352f645679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930f51d682365acdc4b019f4ba2b267680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbf07284348f1792c203c35cfb5413681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840548154d23de9df9c81555ac25e827682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c5bfe5987180b8c4da0c85c421727683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05569fcb0c8a6c060639a9227d34d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a16167f88ac37f8dde3f549ec651b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7188e4221c8a7e3d95d664d66e6b3f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9b918654ca0426033ec148b7ec3a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ea9cd34d5b52f443a45210a79b0b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2a19b1d8daae6902f6ea8714ea081689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a2b726ae6f1adddc6f8338cc8a534690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445a20149dfd02f7057c2ac53867cc1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c927543a0ffb21d11244cede12187692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7ae8b5f1180016310534d18ea679a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ef786a84e1e4d08d27af5ef94cd3d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdad736d76bd3953bb484be95173bad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29110eb6146269a990b69d3050301a7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19c65d19b3570dc95e88b2526fb1b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c7d9351532e25d61044c0d2d6132b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd695c58ca666d8c2f16848672c0003699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053cae9ced09f3b2cded973d953bd83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855ca6b2a7aa8bf92589d515adbb75e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5454c0a4f396a93a1de420552fc5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520d8400abc4d7bcff3004db3d45c9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c9c3f5646125ca9f66a93b131c255704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60454181f5ab413e703e8559f96540e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b369f4897602250bcd96dd4dab569706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0814664a217864e74f313dfe021a51a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e0713aa381d485a481262c7454680708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488a17e398da11ae1a03ee0364d8060709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50a81b2ce8cf6b73144b0afcde7c63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22407198c41c472ab6374bc7087624b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41cde993dbae8761c4ce738ffeda50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7defa33c32750882374ae3c7dbf9c3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0b5dedcb5082968168958406b8743714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a907587f4ecfad12b43c8151fbbe78c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b31de51936a7f60442c66c3547903716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ffa808db778dec975acee78873a56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cad8157b2ef3776df0c2359ff9042e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468030a65d7c535a62c2f94c5bec4dd6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6af84b374841784ec05578a56d5b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461903d7b5fc27a39164556093566883721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d6dbed7ae0f465281ed231c913c38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf14d88771ec0a49969f294ac033c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be277a760d4a0c4cee98ab8a560faf5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99867174102ac8307d3fae1891cbdaa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d9fea1e47a3edc4da9b538b986855726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5a608935b795b4b42a6de94393444727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1a3626e07d42e425363bf22502a96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779675bf059e998bc7dc3167cb392317729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c062f2cf392b62c98bfb7ceeecd03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a484efd82d3cc2720388944852610731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dca92d4bdb4e132a469fb24419d6af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ac343f912f666ea9bbf6ac70fd4a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbedb2dbde1b2321399478c1a1e36c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99310c8758d4da9ba535bc05ac96f082735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99153d49a9b5209faa6c91fe1615b35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28358f8cc37b7d5029e34ba1c7e325737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56292c21191a9abcac1228edf5cf54fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704c7e4dd9af1deeb3ba5eb984c103a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86ae604de1c7f61290fc0ed41f7234740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56227346bb8bec6212647eea746a9f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a731f6ba428337a1baace30ff6f34c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f178f9754b7bdbfd4c55ba3e08615743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5e20e2461a4c5f11a63f2f1d2e941744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80a11bf623219e1abd96180640e78d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f2ae9beb7d86760248f3cdcfe2730746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f75038ededaede97120eda1b96ef8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530647df9f85f905a1b0d7f05fe0becf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1f4ca1c0c4f7a4aab7b80e2d885bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20877000484775e4d71c159a39e291a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef332c336c8534118a2bf5361f7254eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286043f698fd5731ec30bd391d845d1b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760c8012ebef93d90d16ff256e0e029753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fe41102d70188d397029126ff1be2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8922c3c99bc06946d18e9f56fca56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d000b82b74a33f0a68dceee1b56447756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151762aa3de7dae6c2ea8942cf14594757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf4e337f6a5ed41d79b25163876e20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349c5bd8430df915aa9658e505a440e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41245d711e1e7ebb3e1c4c8b54150836760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac68138b2a42449133987754d67220761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30916cc1d6646254888b831adbe77764762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db9e4a194c3fad1815a1637557509f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4505f5347ed3a623cd5ff4f442af6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07e48699c9d4e91ffdbd920c7b5b4d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e671c55b8ea99cb8b5ec9324e24a7a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c693b0416e8536e109d28a429f4cb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>