--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a044f454b38b36bd206ac4dca50188b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ebc0f3fefbe5715cb4d7388e0fb9c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a4b23da4dd8a2daefe53a515380343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0ad2c129933506366752722dc729e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96073a3eaa9d0f1c035d19d23ba29ded5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb8c7297f299450a29b22ac07e6d2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b421aff651b731cd2c81fcab0dffdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490c4c187b3bf78148c06723179b36c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39742dcbe2ffaaad06c427588e814cec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc246ce5f37f34108480b0684c2b6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b9497695fc99b368c4393a170422211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ce65ec3ac221e04738690811205c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abcc7976893a5fbe0d82fd1220a67713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd8393394d7bddfbbc21d675ce79ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd026843c8f8b100f755a8673ed76515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b08900934c92f747ec3ce717d4398016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee190fc8ea0175ec4e55d10b6485c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e405fb29fd56ad2876ac3b4f3a840618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9cbda79a3e7c2caf59ff74acac16419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6762e02246fff4f60c1f97ecccc6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d2d50506c5f45d0c1d827f049249921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690e6ea06c1a3d07f086add5ae7ac7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f884d6b688adaa4d719c2463dcda423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57add0216a1a0d646bae44cbe07f1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc45b2f1b0d174ff004e1893cb4ad025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54254051fa25be1af6d229021a6143b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9973be7e5d9c4d35aff99d19db981c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fe8d81879006a82b6fa7e22ef975828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf7867a6853b923cf1301adc471c0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747985f7df61f032cd262ade5272e97f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52722fff4de2cc1aea0d182a43d283231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76d91bba53f17d299e7a5bcc88f35e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c98bc074504e3636208ce2f9ee15033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b1fe4ffc6fab88491888dc521a2d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc7beeb4f0ccc5d956d3da3a3ef18e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211b5b82b03f198f6ab0f7de836421736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7c3d84164d5004cf46ac5a4f20bf437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd56ea4c5818b0419e2001c6c984c6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a853fb54d043ef94b71198595fed7ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5192458a2ed469f1645de8fe3bf3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5dd3cd64b9367abe4a51da6142dbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a97bbd09b0e62158a11941047daf242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26487f9bde95c2315cabfc8498cab4cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55c644df08da62b423ebae137b5d3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bff4ce6d63851378c7b1c2ccd8d8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b485f587ee6e1c1e5bb32aeea13c3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7dc63c740137d4685c1d168c4a18847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4e1ddf017a44e596751967fcdfca748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262d6f611432b589ec01b0918d7a1dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31555836db6cf33c0cd89d8b9c3e362450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17f6faeb91e1efa472a0230b7ee0a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40949d0a2b069a4bbf8b772a5ca90c0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d463f519f92575b76d4444a76d00e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efa015d69018a7dbf2be9537f4b54554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0248d5e2c8326062475bca3ffdd6e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc851274f04304d27caed5cfb3070c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a08c82fbe29ab023d982c4d0f91cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700600cc0c60eb7580a2d6ff6bf7f7c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3709ab7771dc2ad35ac51b6d4d116759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1453d0a5f04ef50d6c9f7282cf8e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462f8908e6e49433e6e16ce61d68e9361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195558a97400c77e1e8c6f41b4d136c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a5a5fe43974ed75d5c083cdbf8b0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639d9e8141d4ffcbff57c1941069f9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac92273ef33cb2a2ec368036d811c3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbbf9cf3eb66ea39ca95a822a7ede066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1d90ced2b5551863446955e64c58d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffe58a53208033ea5850b0585407cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5740476764a3b77a579c9e3d9994969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb318e77fd121b4e2afe7f6017d79a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebfcb8f3487cb4f3774e6a7e5ee44d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84334fe1ec6de79b42ffd506258339e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a937cd455c432ae1e5fbf6b1b68b2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c254dbe1753b31dfb43e4ad981cdd9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ee36a983d67be4a5d19fc3cab597575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04754eb9b4e0def83801526c08f9b62f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f3dbf1002e3ce9dfeb26ff489f7e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61520ae22b033f2b6b2dfbb0d9feeba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f38a163c8ab734f7eee250f5593fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eb4d5d0ee803717b489968ee07bf480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d00b98a4b1081898359c9d5c90b34281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd22b32dc6188593ab765a6dbdd1b382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce763ce962bb40c300cc07aaf9919ba083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16481099be35b8a6c9ca5bc30255a8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0ccdfe2440a81cf52811301083de085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef08cd9fd85f56380455b61968742586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383963ae373d5da058b21f688e7faa3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d6894add18c4bca4cc82c4a3d406588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0f158671164594a2b703bd65c150689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baabc03b757631ff70b5f24597c2b5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200e472b0e33849ef9cf8246dcfe29e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e43182574124e6374120891cc3eba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a3bf4f3e7f5be1ea145e12ac6b5ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90938ac3109c0dc999e72df6676fe17d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4647d3ebfc0f2ddbeea466918972095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c56d9476537fb59d94534a26e5749896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a5fcc0273d8c7b785f0296cd6405d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fd7fbd9384a276fca359d0467294998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5e267b346359c5a4825945d6151b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56bd19da5236526f8b411b7233111a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f725afe06a8220de35d8047bad2635c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad181fe8a39623e66362d76322fa3899102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d176046b44be775c4e5f0ababf1c48103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f47e9549fe7be188146c68b0c79809104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a414e44f5dccf22d0a19cd3c5b2c223105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ec25033c57b730c5939f0bbb2dbf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e958486d3bdd2b501a6064221c8aa9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de763f95915e1d28a2f4a28d880af0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0b510015d6ad56dfae559b2a155f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96af3bb8868c8d59ad1546446a8160d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acaaf11b2ec39179e3ee2213c78e30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d8bee08c220d41f02f6b9cef41336112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7595219efe77ec9f35f8298c67685113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e759f76734b2b492acfa3a8e06ef37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a72deadd6e79cdc4ea79ddd326e58a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb2cd6590b002a164ae9cc2a6ccd60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa362cfc491f93809e50b179d1a0b971117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3871d75427bde8281666858ba37119e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d44bb301cd34fa231eefea995790fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b089d3328d15cce506bcdb9475efd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796872c78613e1e4779f98648684836121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8028be715ebdff55e047fb15ef72e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4120680aef2fa26b6945f1fa274991123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e070341abd58810c963166b66b22c6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb78f8771a252bcfa63594bc9e93ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cca8fa34c1d6f13bef02a3c8c5d89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a355854934c519fa0c8b96f26c41f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcf15fd31d362c32e950a49661d56f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06bc99677e06c59dd36e8f6832fb665129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfa54900862a13baa6511b153b3ee0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef08dc1b825fc14950f94c8ced2918131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d8fa12823e440ea59c9aef6fceed6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04cfa0238a6c0e6fd489f2d42047be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d93d3c794d4a2011bfdddabc08d38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38906d1f304ef59a371910f69ceb30ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45827726bf1e739f5307c648c611ac4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5efb59913a9242ead5eebfa711570e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6cf606a5c43d5dfb19e3562b12017138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6053bdf139c39670ba2e449485466139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035a0683fcfa8c01f1ccb3381e0f60e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b6c48b7de619c35cbff09ffdb0bf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17563f87cd5d4c3ee73263fdd62e3f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd147e097d35a224eed32ba6fbbc97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607fcf9a93c5c6b175d125c1038ca77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66a6c48c7556bef6a69d6bee167e29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d83cee4c64c0b93c9545153e0d403146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc2465c2ddf3d8808e397bedb9ac8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5345244deb8caf58c7e824c5f89ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e9fbef0df0c6b188e75f6b35666ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99992909f00dc910e4d5d63bd959446150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83594163f5c4db20d355401741c10cdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee71598fe5fb8a2be51d905a04791e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca16eb1f9b9ef99fb91ede1b306296153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfaa6b7a24a406552ed65a68ce05c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf6c78771fcfde714f0f31679afe9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061dfe610cde041fdc2890e14480876156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce3b8f8952d7929fc3b0a2d309470b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16f5897eed0284905c980bf5834254158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06775b09475c1341db1e995341b92f79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5512ef51385ffecc2a36c9f9ecb1ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae74b048cf75dedf2139dce9f760d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca591b6c1666ef1cd2ff626625a9f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aec7639d96d9b74a257a0d7c0e519163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482f803855c867c4990af91d32f71be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900b440cb828ed889d795d63ea6b8dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f32c018a2b857a7f7fee021aae9c56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf03e74f420144472a16a82825fa6dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fe6af4e2ecdf7a2ad8111a94cb5cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a2befd9b27a7ac6b96a2f6e55a95e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3055c60f1e2f8e59796feba07c13f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecc0fe404958d31c098f3f4dd1d7ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82909829f773fa5dd2e11e0154039f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0626e6096547ab992f32bd59cf08a03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb0c11f0f1e8a785a5d99839baf571174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e2a11c2cd722abdb2f71ab3dd7a67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734823ab4779a65643d22ff9b8a6dce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ef5ba0ea0d8f2b24cb501349222d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0bca86ae53201f84cde17a379b670178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d1f88e39e7540219b2027a9a4eb2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3f51bd52853c2688eeb2b593744ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc7bebdf526a7e132a041dfcf8176b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037b35ebf3f2b89817ff4b6069de881182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba97c04275e72d95881e0e87367ff4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2922d8696b642970f3dc281136d9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede3ee5b1f756fa239276d7a8c052f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98af002bc20fa2af99042d3d127de8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd930e54856dac73df3c139bfd20a92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92365b09fa8020d5bd7726f8c64c78b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568feacd879913a9b2ec5a629f7c9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2618d1cead550a6288a6c0c4a275ae2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a565762ebb0508accab343aba6ad4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba66c2ee0245d3a05001feea2d5902192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932bd5c5d8b7eab39ea2248ca5fdbe4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d137d6a3506ffe8e205c40fa44f828a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a6daef07611d228398e6183845207195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f308184ee806f57dad505eecb583e14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255831236350e34454ff5ed5a9f6c60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbe852af97ca4101a1d5e7fdca45ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5d921ec472e6adcb5e37461242f17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c81b1424bf7d075e8c625016eb49c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c66c80d224ac7579c13a589272f05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30e823824a1cc99b23b2faa6ea67a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e27cf6c39ab085e14084373d32f698203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef470ee6c2c8e8b9c67c61fe23e00cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dd11307d291a5e042851cebc02296205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14789f12036753fe293af641108c71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c8ac7d8967727b3e6741f798847f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f61e04acb9d03a5f96280af5e1c7b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706940b6dea5ae8a26d1f24c6d84c94f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4daa38467bce565f719a89ee6c733210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267f0c5ed0401f07c357e25b51a6b36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7c074409a20cc670db4fea5c8b96f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9875563b1d6613107a0fe0cf34c9719213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a422438f7dc71ad336ae1eb8f062ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000cde8f1c427afd70851bcfcae7ba3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfca0b630937b3036b5f2f2fe6cb68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e05e771be23027a190dbbdb4e7389217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff2eb7028df85c0eb8578a384d1414218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d758403f253eb2591aedd832abb659219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc162f6019bce5d38a783c2e09a041220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296a1bd4300dc1415d22c1ad88e06b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c7a818b5e40353df9562709b9f4a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d69b115a134dab9aa763907eeb9c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41257bbbbd093d335c4acbf8188e9c92224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eabc780e26861631af198378fb1e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc74e61fe7aa92a96cdba5bfb3bd36226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15f0fab82dc9f795c6cf41972a93ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46060f196c7dc6bd7648bd78fedda9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e28ac32258e81db2f14967c2bdf1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc818079d4fb1612100af0b6fa0185cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5cde81a53a417c19fa017ab8b78d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36348f86cdf277f64a4f223716fe384232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e34379704008553f5f15b718f66ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8f8a5ab0d13a4ae8f6082386310d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ded31f153f66551a623a9229435851235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc5e581efd4c9800085d05b0810e19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f18be0a84c47c4b00fd9c83bc08d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dba8d2391470c4a83ee1966cbfe18a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648aaf00300a15e94a6a3008aa88dbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6698ba2c5f37c0ede12a4573e98b35e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f72a4901965c37e78c48cf1f67411241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d048942e846f1d252066cc6ffc323242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d89e1501febedd9d91e5f5bac6259243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a902e206cfb89ca496e2cd97b642a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425628f021e82cf74f09493bbabb17f0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d130293f31c52a774c0622beb18da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803368cdc9e16362c6204e7b616e447247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a5e245af827d76daaf363c215b7f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb628d8c56ddaec28c399e429aa388be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a625cffffa7e161c0f7820ee354da7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683b9e9f2f7afc70000875a4249c3fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ed2ed9cae508df345085fd79aee1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39891d6d846542cf81d5de98a6857a0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8597bace5e27fdf4c2f0be2c6cb546254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839194dbf193a5f03684b6b5ace23d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051ebe75f7116ccdcdcb1ac58fb0f76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb115383192b4554e8d321777ea4047257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b587feeb38b0dd4e477917845e9453258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aced0ce79b7ba70b95070c483c5bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc8e06f66ccf00c0883cee2161f49e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324bb122a7f7d5bd0a817202095527c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92838b6d0d07f7ec9b9ab1208cdc81af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba7210f27a23bb485c4549a45dc37d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398fc64d18e67370969f5eeb71cd3a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9cfd42a14dff1756b36ccc9cec9f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00bfceda28798f948cc59a3cc672e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4821cd3205b50c82c8e98d87383dc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad026b4390ce4e7e9eacbcb0d0c676268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5211e757d6dc63a315d40d213186810269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc5c49594b86146cfac917666cab10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5596bf4f8edc3344685cd6aa394516271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedaa9e21ce58f81d86aa431270eb02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb831ab8ca50f3edd23e6fe5eb9be48d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74241afbc68dfea1e6e7c350654010f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90144fa8ee60f4a226c548e368e65225275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7cd2e34431e664cec466f40e85497276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5a63b9a04cd512ec02d51faa81be8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd845e13fecf5c8bfd36227dbd9a87c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5cea9bc8445ffb445f16e343f9ae8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3163c856a21573ba9564e5b81555278280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f819a4de5c49f679cf93f1246d0ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7feeef56f00b5f01d6d17f1156f16282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b719714b4cb99ddc199413db95f0fb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c685502ca3283c72a136066e35dc35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7293992b69a461fc1755f8e76b6d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadc45acf05053cd23ca09a8189b54a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bde9a317f487f6055ba956a7f4e29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c41dd1c1cef3f34aa9fe48503f89aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc8bbf8483dd91168ed7b18e6f041d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1583df5ef25f9b922369d7fa75e8901290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a986b6f3ab456a99ac59212a848fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7ac59e4434782610f81b2b830d9d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42874e57845c6592b708c997ce6e04f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d117a3df08dc88a12347ae1e737554294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eec8d1a8e96b832da67ada9b94285b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ebdd05c40d33d8c13e9733b3a8bbf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c65e1d427b2e1828b5793226c9b6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05b7ead8e59b4cae34d0e2f93d77c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9e4b92ef1228f7711705c2c237309299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dd402ee81ca5fdb902fb8e71a5538300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee56e1759e17b8650b6073cad40da1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff389323e278bb38529fbeb0c78fa5f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060e3f091575312f78eba15c22c40ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fba6bdde366491af602bc1bbfe7e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2c178c12cb5babaaeab72dcf6893a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da0976d719cb917acba06e6d55aee0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a37d558351d4f3447d83e5566a97b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35f91ca3614b50077f9dab69870599308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620680c0757500df3af29882e0154895309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44743901b572bf5164ea75b133862078310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7f5c1a9004d9440ae3005f799c653311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d88e0400705fc72aff26655daa208312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe1ed3519ff2390d776167937f06ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39c57f36ad3b0eee37790f99c2e257314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7e9d9a1c5ffab76b6e0fd74b0dc17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde925a646bbe1198f8eaa3676b9e05c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0c67ad53376419733bbc65d4e674e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dca6dbad544881d65296aee83f82ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb95efd4486dd6b4c7df38a0cca22be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a223908d59068d32f10db29df3e2fec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89553648f0d2d13453d7533d3cdcc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedeecb5b0ef4677458bf68fedb03ca8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a5efdbc6796d4348398475969f456323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeeb56067a4fe885935a9cc5f695ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1966a67781481f86cd3c16e709f9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d93e33c4dab17dc8aa8f970abc631326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c4d861e98bc6eac4ff8cb653cd492327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed926c513eef58877d8cd5b2533c158328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61db2b834dfa11755a5c338b68f68f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd180f4eb1555b59a36ba4939090a91b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a92b9c751d128b39119226db207220331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a825d907a6d3c54299462e1aa8154332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f38e243cf4180b7f66da464e925b20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0eb593fc6bfc93b1061e9d50975e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a763b5ef55d8933cf740e425fdcb46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78bee6b7cdb2474b1d732d9a526008336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc341a3da11e33b274a4690de4d4dc29337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdf73537a0844e7053469443638ce4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7ac480d4a1ddb197409b94d39ca3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24a6c396c90ebfae7008f1b0367454340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bb3ba6353b4136e722d1d9ac8e9d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd192d17c53c9fd6ce826e235ac1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30ffcdfc5e58a23df6ca6dd10235f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cab2b4da8d336065b8006536430fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699938ba46fd068e0c2f7f471f1ef07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5500328b0e5102d9afd1e88210f89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf8b4997085e5d91c450c592d23871347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba93cbe7740df1a8f7353f4ca748dda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3392d78946cab7a40dda1c263fd3e33349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec8f3b6f2c06f37f4969db331d52e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573958a10396c99a510bb36d7dc03f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f8ee20407921b594353f5d917579a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f73538def2858f008d0796a54ec1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54a76c2e0ec89aace544c245d77c0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747c5a242fa9468541260a8bf79d852355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6453070dc0db361f534f4e2523ac3ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42110b4cc4022a99376a686b81d3059e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e25f42948dcfd09f2b275a30a78a33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ad47b9ceb3de5eead89601b2b43c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c002e78736560bd5b57bc15e5bfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601b074a7b8e31684d5a451d7080b24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824c328227c027cdea6344ecf97a572362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab19985c7038b4cc4b24f2e5b553baf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e23ce9c3a3128e7dfe0701c581b34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d6b5c13249020e600e61736220774365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d5b60f05213260a7bd7ad90dbd80a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114654dbcfa7a8e0034e40bb947dd7f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055bc302d5d3434408f41a6b0a0769b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769e8a1945be043bbce703967a861f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0343f64e19d6ecff8196990eeb28592370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b7c20f19ccaf93567d9b50bf8ac9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9be9edbe1d25893d99cf1925563c8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4687c16a637ce73621c293765add2d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951d10968bfc4ed6270f51c6d3eff21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568de4adebb9dc449d42609a879ba91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c582e7e9eaf96afbe8bad55b6041b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab815fa83c76e8fa326e189f716c4fc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd74fc8ea395b8bdfc4e963d6c123378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4b28d4f4cdeb7c9366e10eaf1d7df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2e81f6b4fe455b365451bce82b654380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7dff8d0e2737bb7d54d0ba2f073ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff1082884aa33530c0eba7855a297a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048dd8b3525b797902f2086eefb2634383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6306ddc953bd78740f9ef660288b7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eb76ca11b285b6f2dfa460e14a2bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed744624cf90b0a4ddacba09ed60ef4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8892a93d76abb3b65ecbb7fa29a7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35998040553344cc5a8cccc1ff81d191388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022273442c90e3872155d5e9467ac1ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8a35d790846d5128a36e77ede6f90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddd1d7d8c1c4c9df2369e91cb5a7e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcf600fcd956db423a4484d9490011392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab24d946e9b049c69dda5c68f7a7e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ede92685fed52f744159fd7dfa76e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d0c6d16e1d4f92678190709ddfb78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63375a7d79862abb23d3afe68b41712396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a844ee10c134aede9e4df2393a55f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394bccae8c8ffb1e30bbf6be5fbf13f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300e22599db618ab6bb8b8908ffb653399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c4ed40f3b203c74bcfe5d94fbb3f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67a8d256eec643aabc8576675cf1dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7197385f9acfe4030f3b16a5c2a7898402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfa648abe95f92aa5305056038f2a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe27b98be69db62c36e3dd7dd857a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb10f84563c6eaa054a7fc85663cb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a793fb234883c7b271e2f11a5c78f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee524ba8f9a77ccdf40ae23571586088407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9f56a589f55a6bf347afdf52d1fda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85380651a83dbc784cae1ac45dcf8ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff511b9aa6dacf62723069233cdb779410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7d2c678db7bfe441e2f831ff627ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b98a0cec0461c76b3d4dcde8732f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29dfc88d6b11008636b0fed7e32e4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62c66410a9b54e15e07c135be6b6da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc406ad60d3a2e257d301ba06ac616db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cd26699cd7444d71052c6f681fa5a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642a7428187fcb9687ed40daf159173417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10828f8d223cbe99281408d97845272418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e10e7ddf8792e0ac7d36578ff93e13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec833c8961ecc8186729833c0bb2650c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847cb973dce5959d5f6a2b3ef271755421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3b2d326ab7118bb5ca039aeca3dc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f972998475a35800974b5476680dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237c974a255deb7d609b20d65a2e3ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27000cd6e37f1911b3b825a3a30d47a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e81fbc499da37d46081ce7e5a5c01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9de6d499ce9a21d53ab728a827407427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acad1113ce68395b97ec8c864e8cc0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c9cb3f8ca40496996401ebeb3454e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be4be2c5780531eda0144a692c35de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70a3246655db7e9250f7d1c71e58a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bbee1847f31e72278abedd54b9dc3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f557ab69c57c637e161f85969e58913433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0111ac05c8cf1adac82975cc562b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd9391d8f68e9040df9debf5f48a43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7d8daca28d0f59970650fc04756c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92680e3f7c214c90fa9ed70bcf1e0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d5fffa66f9e4c9e09ba0878fdcaab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88916e906bd8e8b65d90b8c9bfc6a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8286dac637d74c7bff6889d8e34e7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60036554e4e70957523e0d03cc49ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5becf72de36903a96c9118ac670d97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3611ec23bf40561631e14337ccd8f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7af1f09de4bebdff0890f798e75ed7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329af78aa8a09334f93911f42e4d86f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d867baa9eaf2fc9e6af0332b34efb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ed68f92f1b01f4138af7ede196350447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c92353df804e6163a00ec86de60fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437be46dd151c7e39adfd11fcba72e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9d2d6b3c6db1f00d710ae6fe0dd8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511981208d2d329b40b04ffe25edc5e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609994e1829cb0778dd0a05b1b38933f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a850d3da0a86c157d2abbdbfc43a6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b81833cbda86cb479fd69a3606615454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d564f673dd459fd2df85136f0bb617455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd696383740ff41c9e9cb0537af1a2cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e37926e26f8469d18613439df96b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ef53d362606de1d2a85b1320d6a85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e66d6d21706346d742eb7f4bc691bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391a58d2f14f80985809b46b63b447a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eae3268131e52230e9a659fe2726cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4efc9bbe8682d075bfa1096c268af3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb14568534cbe63b381fd6ab9abc72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c361f2162a82107f6a4b01adbabbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bd70b1f7315169b791a098678a487465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f7040cc8cfc8712fbe4f3cf795606466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9340eaa10061445a70629e238d9262467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad910a038acf80cf00b66fe73ee903d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d10b1f57933038bf47865b9554541469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4f2f9a32dc8181d789aa9ca13309a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713f58a6286a45a82b7056951a5534d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10dbfd40dc41a72fddc2d116e53cad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916e730e12bf9da2dd7047c7188b0ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23a07495b553fe375d88e73ab706e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bdd995fa1246c3553e1fd2bbee7d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d6d9a4cd729543ac88bb14c6c1d20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323a9f47a1086e4f3f1a6ff0285c749477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d89c36847b56a5e707bab17eef029e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c49a4078876d35cfacdaca4efe05fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264e7dee26490935bb3f5e0e7313807480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcb62544e5095127ae9645321b1d2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa76702e399bb3fc44e6518f77ce40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb95f64e77117283127b94bb43d241d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47282c19030f8303f86f4667bd9fb2d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aacde098eed6df98c49db2ebfd475b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a9ee4a6a19b6a6cec99cb8bf3e758486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed100eb7d8fc7e34397dacf6356ab7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edaceff1b3be84296c6f49405b2c1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e3a118f17bf28410c420a2a9b359f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500ae34c90f8c07981963d79611007b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6d3a06f45d6cd0972140b225f8e8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9f300a8a351dc4e9aea2b3d862acd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d22cf69bd054a68acd5f068412ac46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0a10557f5c7240c7cbf9df55e002d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50cc10ddb6c6232eba7e1f6a06469e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66a481f1c4ff4c1419c6a1c91dfa87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e54e7febe76769a47e25f6d1ab9ec8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1a25fbfe24f31a9e6e6421129d0d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca41b825dbb8d0e1e8b30a58aa50b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e16ec35d49668bc8135624dc75dcb7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29429b4c712b6f4df40277c1ee980427501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea03845b8ebf8f1b3df7b15ef8c350502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c018775ab6d01d72ca9c6b1d92745d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316fada0360a924dcb99708c4568700504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61b29701bf932bb4cb6d8c03811fea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815766141ffa58ab0c82118a5ce9772506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270186fb16887bd1779ab0dd4e5664b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63d6f3c729e5b8e5cdd8ecfcd47611508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812e61d891147d546f60918c2f11b8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb961ca82332ee6f6bf61b85530ed14510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17359dcbb7cce0cd9a82cd4ed590d6e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83cbf00470ad906bf856133f8a4af1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e7b15ec32c53b53fc6fe2d122159e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea2e6ffb34233e3f1a38262851bdb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6832e721568ac05e69a1bac3ffe300515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c653cdad74b18fc8dd80ae8bda55c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28611a7266ed354d9b3dde0a2ff3a6f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0637ed6c8af8f033744efcb39e393518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07300c69330c0080995b30a7e709d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f62b70c061085f2d772497727d098520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf21749f8028ee7f2da5203b9b1fcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b85ba9c20371ee95b2ad9fdcefe756522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ce4ac36f90e23458cab227681e8f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349a9a012878b08ad47665d38b4a06c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50634a66e4cab74df612b1a45a910525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e603da9208303642fb0e21baa3621d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d932b6b94e33a72c3cc3576e2bb43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7098918ec243f793b50a892eae34471528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21abf954bee8577104ecb9071a29ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a7c480957e804ad332d4a67759eff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810bb3d0e3e0a1141c70ae73495ff85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f0f5b818acf35f5c122faff482c2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26696516905afb16683e875a4c2fa4b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35666779a7b1532c74c4b41bd2034f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620b94c17d34e03cdb22d4f71008074535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e8afeb7dd3b1564bafbe02aaf3417536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf235074bdf81bc327f9d1e65b349d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8e043634882d7e0ebde29610ccc04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d1188b94155150081172d67b9d3e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fa6b015b64336734d8c38655f8fc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e95c7e9abbbce6cef3e90793689aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a614dc30bbc2e46d108f02458ff7bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79545c9b50774598f6bdb54c62e8c7bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a69dd49ebe2297c70140f630cc716544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a8218dabb5aa2e281a168c20d9ebf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7081932f65a0e43a6b4196ddc14d34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04223cf0ac2b0acd6e92205f092d23547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dc48cf649142e659b672c8307fd2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af519176f1c2ab59f1b50cfbface11549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115a5bbb0ae6c75a2e72d9d233d0f1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaaa82ac46ce2f6ceeb18addbeb40ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4399f2e29ce77da7480cd730f122c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6283f2d5f483ca928e8fa9f596365d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b2a63e264261166e09a8b37777611554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b9cc2349bc71c91dd22615c4b01e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf489db82893ae3cfb56b111fdb80e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32c1a019c54a0e3f3932dc1a1251bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a55fbe058f95c21b0c635f418bb86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f5239e3c660370a8d4417fd120cb5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e3139a40335c9521ede4c480a9897560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913590f0e49c468aa92977004feb7969561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2c6c047b725e3e3e34f3ed0b96a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2401d6daadf8069a39a86e52c9b6744563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff19e86f1d364168ff80bbe7d34bfd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85211161386b2c49fdf7fef01d7aacf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4f4aa1fb9083e70130023accd0a5c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee52a7430717703ff08ec4368d49be2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d75dbbf3ed2891458546e3f100c53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c16e4056b73fff618a02462b01c0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b030c8cb441ae0139e0968bca9071570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc805965437d4b2eeb31e362332a4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99093cc172d02647768ac5a7b73500572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21becc44c4208f1baf49e0664b660215573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028237ab4436390ffe64cad7dbf66e64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6daf12eb18800b72fb5b4f4731083575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac370dd08ba89d348f5006b354e9561576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7501676e85ee8750ccd7e537a1c2e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c1fe0f0a32c86c67c4c864ee71f30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff42b5978180d7998aee3498cc8f8a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274c045344aa2acbfd13860a2471949580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe74f2cba5ebc97cdd9908150dc8c01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a8441bd15adb2a63c261168294e9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517a437040178f1292db6b7448e4315583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ef8bf6dddead73a0268f755e6d441584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35919f70f372b6ffa6b62f9d145611585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c9809a135fa139d9df4df59491850586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7e0dcd6161bae35a0cc2315976ada587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63950dbc271cd7a5a2cd359e69279588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87fc8dde2e6949475a09ab0a6ee40c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359cb89701f0cf617f993e7e11f7823590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41679bf99d4fbf8ac2191089960dccc2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5a68f512c3a7431bf07760aee35f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5394704bd442fa1177d46e5f2c1d3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb1601105cb639c99e2a244e157412594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d749e1277bf404d3fd267385ca3c9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d88d2330cc46220665de826f50cfb2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867e15794615e43fb03fa40d0a924e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce1841ed3b021b3b88a3543ce88a89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf94a8553b112d815bc9387b2e63f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a74f7da00665603b4d19552ee5257600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01ba35a7213c45eff0732c770426e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58520dca53417eb6f3962fda00fccc0e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53844fd3ef4579f68233ddddc37d45bd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba74a9c7f04e776ca582f1ea074fc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f562a7e278bdd4e72de1ca4aeca05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca59a0a2fcefc8a330669c3fa7647c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b4fd2f64c7a8f3dd5dd61034f0c0c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a861256b2e8b09db704fb7b738a0be4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eca65fa698ad1c82c115a4445f505c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7d2bb33a8a93003b8430d6fde0082610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c24a7d921f2d6fc384a056a4cc32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c6064f5afa2b7115a10166f35cef4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a0ea84ecad974d1892a2c4377a41a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4ab83a1e4dc698e4297e27fcd5fdb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd413eb67f29b962e6c7fea0eb4482615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d21eefb862aa4782cee3c2b885929616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb17089a25080ab997f4800e61a5daf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c077a0050c66f09dc7c4ef1084ab28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d99d616a9aa4197fde1a7387f53fde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1a4e14c5e387de67445df2dab574c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f05503c7f5e96a9a1ddc72cf6d8dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436f2edb50ce8d3b0e4f03c33341772622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e7da33ef477b5a6126c3331bb3f96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b26e7f0851b53d9e7c91589d345194624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dc4e43eec2583dbd665d0625271ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed84818913faab248d2a9b44aa278626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3a05c217d91f6016a0ab1b967d384627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15513278ecdcd33706e8f731e0aa66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a8994387e2070486a59e9cd7b915d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27aaf4fb535262d10a344e595b6e062630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c77f502e03b1edcf0dc118b1f74c4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6fa7476c50d8add16171248c879c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33253c189ae179e7efbc68ff5e7087633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08caaa1ca1d66c5b61d09d05226e098c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca6fbd1377e9735ee0041634fff708635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9d4563be1eeb703e60c5c8c35ee99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061efd5bf30a81bef7ae13c2d5d5ad41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e3c27bf28dde6b4b3ee5ebd253c7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558dddd06d655969100ef860624e625639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c7e012bb5d14e9cc81f35d7fb3c78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7790363a9e031bba7435193f8782803641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc1b5e14de9ed918f9606a8cb055f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb6f4ae5adec09b04c9eede30ab652643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bcfc327b6111913a8833e5dc45f0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64d66416ed7d0ad684467b543ca89b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275418db2446fb479b1f242d5f3cb6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428d3fde6421917837e380d3cc98807647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee15ca7cfb939e46cabf29a1493db56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfea077a56091f03b169629204757a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024d648e9c82fc1704591ac3d6e5203650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a499c08753479ff75b2d3b9e2dcc33a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cc52ccdb3912fe0c8cb2c8e3d9bc6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dfde9fe0b9adaecd7dd85b84e38a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6c8040344bb28b97ff755bd90e25c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc97c6cb5858ce8b424d3c4f1f2e1b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d36c69a681a364b388f38ddde46bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1b09ac0dbe89facafec1c4ead4d2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066280ab73bf7cb0ae57f028234e65d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f600309495018417f5eecddb9cc4eae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9062b065d37c1d9fa24804b9f18f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ccf8c0c1b914e462d0b65a276534661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1cb5837080d7f1d62e561e296a671662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93e4412a760bcf1f1025074b063dfb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0289f9a3447f4212a53e29e3dffaaac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22afd536e4bc398c8eea3367d5c5eb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3bbbf446c939c099ee5958cf788f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41d9a457610af9106fa32ecb0c5d24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a7338b74ce266c14d1138834a3944668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365bec0ca700010472be59f87260a56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c5848fc3023f01b6b6af67bb501c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37f35310a220a7fb484dc8f5ef5953671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075962bb47fcc43a3b95c86099b80ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755078433a18e3f886b949d680bb148673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe17155abe5a879cc2d58635b6439a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8882e44aa4277df96bb5c01465241e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4848de4159ef22a622fc6dbfb1882c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d2c96bd4891c0ad5db724e2af66ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8849dc256ea54d8e931ac916f9f477f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d3a4f85cacffa49c554b44dab1de7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688df45b3392763346e98f71bb9e97e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30470c33f3a30bd09a229b2f96693b00681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b594cc828fab2b55e808c5e9d87f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba3626fd98021c041a656b19eecd76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efab32f41fa9b946db448ea5f26e1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a69f272bab72e4741fdd5ec860a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d375b767a3275be237a71e05ca9a0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944c22fa668b5eca8b7a288e52f1719687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae06ab241a853c721bd36d81d9e008d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab34583bfe1117e95b4cc34542a9bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224b3338c0fa724173ffe01651505a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5800f05b2e490b45534e947df4a7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b46420ba4230892464f70136230c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242b038e92b0086579f43d55ff67bc5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cf7b1df295a9be57db40d634ed804694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746629ca78be582be41d84c1791dc525695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62b41644b20d4af0e11479eafe7677696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447d9cd5f544c42fe66154b574ab01697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611219f855f35e9716cf7e26d415f96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609fc97aee872cb2fa8f9e8cb513f60699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ad232cfa05561258b72beffa94682700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c713909a7aef6498e0e872aa136397701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a44a4711218b5a430c78178e9b35d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4f9b0de748876961d4b542a245b2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e6d93fdb1245f0cdf28e0a312801d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309823b7b4c2b870eeaab491b54c65b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb92e1ad5f462812cacb12136f3f097706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b66b48d625d846893714c205c3d51e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011850a28854f1a24f34739197605ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126472c16094982e6e1be61e465aa8c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd11562a9cb1cc5a83bc886e3740b69710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc9cbfe183b1fdeddac88917c46f4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c5f64e1cfc97aa72e28db55ac3b21712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cf0b909b4fde793e4f6ac4265e15f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47082455db5b0842ffad793f29ee0f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255b0964d7c152a7d30919825ceffd1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b18be2e0950e14322f7d86947a5a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a995a4caa3225759f4924bbb44713717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938f54c2ac6859b0988c2ecec04bd48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ac2cae9fa1e80e139518b3017f2f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9e19bacd9b58eb360489beadced7e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab50d944da6bf5aacdd4c35936d88a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c2940317260069fc69173a67a2116722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca42974827c902108fd89ab58f467ad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e2dcbc689c410647f6fbc6d08f7bf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745922ea3941f7969e3ba1655c36a8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c80785a8e33572b0e2fe92cbf42961726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3963f55abf3d279891bde30dc63583727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428378e6a1fcc4367550e0c1efd338a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be910ac2a41450260d447b8025f034d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf20c48c87f9d37644dddaec8aabb3f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e140df5ffa8bb001f1c520bced1797f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a6fd5bb8fe161f82a00f67943f2ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a1b213ab5be589314a2eead1b779733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228814d0741939d7af70bccbe6acad3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee78d6071c7e4725a700e289595a5f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712eff9df8e475e879af4fc4c9a68ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4995b9d27c7c8921af87faaff07233d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c1dc55c4efd4a8e035d0b891a960b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f4b92907f5bb7b44c6f17b25bb84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bc24b59d5f690b044b3bf6372e1b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7f45d57e557f06ef26754c04038ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3da589cdd4a1c9ffaa64a0dfb5280742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea3112182b5ed51759b9dcc0fa44c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d557e79f7ed1980fe0b45aa5228ba97744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d6c8ccde3e63e448869142af99e92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035285685ad3bad23fd91d2909997c99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190183c8e1683dc771de491f95719ccf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f024bb241dbb6071bd149bed1c5d970748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47506dd087deb7eaab9341c37f0c400749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b6a0a9c8f10b58eb309822e7ddfb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a27e2a4d46723af09c4dff8f79f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fd7602aed2375bdf72335002a6541752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3275c2e0c1c282cb71a6c1515fd52c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00165dc7ab46152753483c9e703e3f54754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605d633c7e86d9824a832998bdec798755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af7feb9c5124929464ac097625cdd0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c283b0e9de5936006a9f58cdd79827c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab3d827bb61d52a32b3310fe45b5a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5f3227b091d0466fa73f2677d5707759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c221de66815e9b23fc70b5b472e06760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bf3deff7f20c742a12acfbdc8c8d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6931d8d0dbc1ff6f81a670059d5adb3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83417d19cf80d1d2e9581f5871b738c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930de852f704f61b179231c5ea878b2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a5b2bde5d2486839fa1c4c667991d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aada181005e47aed4b17cd00a4df9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9274dec01f9ed1402a042e9f8dbacb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd27614ebbafcc751319db43ad4cc29768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf2e05d8e81bd449a589c3bb819c7b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3de9ef7f6c26054f5dada8708f5ef9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180a57baf070b2ef531cd98333350cd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440358eaf30f0ce2770ae02c1879791772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad22aa91700fbc08b17e938a06ac7e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88448f6225ab9756b7ccf9e02d8f428774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510440b929109c411370f7d232af2afd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c82b824f991f7a112f976850d233a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e84da7d09ca58121bbdfb8911ec0c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631c88ef188e2a0551108f39991c5c7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d97a540283d1ceec9b59679ff26d9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f51f59635a97c34f586bf36edcdc3b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ce94860f8c0fe3a43d726933f68c5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0782656924f082819a3e7c732689f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb31a4083de469326b5b618104b68aa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcceb382344a88ad5fe9ad9f9865d45784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3846f50ad0961d80f6f29b8364928c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cca807d136146581df5c751785df2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e3ae8ec50407b4f84277ce26ccfce787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eefe04a6ed9ab9b950b2f232db368788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcf820efd224caf036989c6900a72c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab563be4d5baab2748abe7c61a188d52790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633f11ef761226a745777ca7e9b4442791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61693fb63118d8424f64a428c4e51829792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234bf1cd118bd499d9d4aab18d87400793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deb20bbcd26f005088040fa6374365794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e015b3ee8ea4e2d93f47f15707988795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a7c573460d587dc9b02eada20d709796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37cc4a0bfee45b548f0cc0feedd6cb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c7acfaa0b7e2b872c3e7675247a3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5bf892553f3b5be6a2eaaf34098ec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022b76c2384e4d042e87250608bb5e7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2add6f8c3fb0086da7f8269b3715a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf6c3786190103fe232a357a69b220802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24c5c3b3ae955989cba59714874eaa803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ed9edb7b32676f738ea21ecd13f1b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2959dbc8c8cab405789fe7e4b88abe0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a4c2d15d0e17c84f3583c583d2af806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40213d95e8af3f281041c27ed8bd9474807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ad3704a6543244b75842ebf68622c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e6931237276955780ec02636d77a1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d39d780f843bfa2bb72ecef3252402810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167136566ffaeffb0de430dea570d3c4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74a235c609d1b103c637e0f35192ee812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9017ef860c1573d971d4ab1070a27d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41608801ac78df9c6325fdbf43f4fb7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ba52760973b7c232e060d8051aae4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea214703f85c8af2e2282210b5ebe8d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d353e247f896aca7870a5e64e63f1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d3c090470761c040695c658f9aabb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d380f22f5c03ab5c29d60c377b2fb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618b69c5c974e8fb146c19e2e477e82820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2502e8546ff4217d172f8270252e9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ae01c10d4384d71de1a06dd36aa34822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d9d3be3f6d72432a3c2c35d5a5a13823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7807e710a56d16be28e5b173c67915824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf85b8ef0f165b61da5c1f6638997e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a516c9e91b1893791f45d6f049fa6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46962f7d509733eee4c879c6e89a6a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beed5a11e32b45994efb81f1e959893828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef57383664ccd822184963db014989f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d277824c95311642fdd6bddd72f7db4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be83028b0e090a71ef0f83a4ce988e7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff899c93a6562b6b14677fcd91639389832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789a1b78adefab13754d578fceec95a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccf94862c5da0b9a344b4df16b045f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454a3b069d59b6d6ea996c55c3666ed835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b891c6d9e2f23ea48328a6e0270a86836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8e12c83ed0a3cd925d13c33ba7cb8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81611fb63e4c4f4163a25bf2b5a6096838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988798804b50a0da20af08dd4516600839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf2d7a11bf82ae88d7d4ce4374584d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e4dcd6163314a54542c1a41bf4292841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e72ff2f8fca21f1f6a8b4afed2b69f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762db3db6a4cf2bde7ffd68e1373112b843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c28b4d11545e784ad56d67d8dc111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363acad5be5ea49724d6d63b1e11aad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfe3be46c2ab091e928aab95b03a353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be157529210b726b05177b017b3e4c684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a974ab57c256bd33573009b829d110b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5b06b802cea8c1c07a59314b0ee1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c44d6a6c215b288dc4621de634d537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b31a3f7c1b94942ca33bc2ebed48ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8295fa786f8ca793fdc6a37271b10d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bd264c599718ecc6999dfb07fc1b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6328aec7b8df65389038d334634f4e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9726063bccf7cbafe8d31fe8bbd1ee112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3a92d105334bc54ecd96e084a7b2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329bb4d351d41257a3635cf06e97e2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cba736302f944b659da9bad30e857415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058fd19464939ebd6eabba3239c9eb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6899112e9488d58c2ed8329e4356a8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522439d2561784a14f18ba40841007d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105e26de6edd02796ba04110243edab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5a42f02895ee5064d0d2e6e7772a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cca9c3e5610df83e505d7db77a66bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078f7118e4b589e0d9ac21e468e810222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc23d3621b7e1033144cef18ccb18023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa17a720d0f5c42a5b2a07b255f406e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aac2105a92e679e15d5a1cfdd16ed225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6f88c8fec1c5472274a52e19c318a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c72598c5f265740fd2507e1ca60f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27eefe00ca0751ebf8c525d1776f4c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b2120f335da6b39a5453e480e04a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a83bfe2344c9f80da5a17246d49b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457dd06986145088186129ae75c22e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8e97df8a97b32adba32c476e2865832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0549a8850853786296296de583ce41433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1f981460a2dfe4bf64bc59b4396a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd19f4ac9e8da8ffc907e8d55e8251c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a8713c3f2605ea9141fbd29b8e6ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c27a25191d659b913ebbd8040328b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366dce622b253419dab7749bb162f2e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3ff0e76d0e4182848ed04feee609b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2df94c0ffc159b804dcc0a88edee140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76ea96a1749b40f634f78331c38e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22d79e6956f5a3801383209839fff442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b6f9fab82e87fb0df232cedc142e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f8cbef895c56469eadf215464e6b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31100dfd562dc6848618be9289ee2a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fcb8d627ef48cca51011db636af2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efcbc6e9dcc3e4d8cb2b39b71c501647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546808478feaaf08aa2e90af39b258a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44b67479f9bd613060c6418081ec6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca5fc8e1f0fee97fa39b5a0d12fef250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59553dd45131ffdbedf34fad3bd2a7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151e40656499a99a2457d1349d25f2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e639d480749aaf0731d5dde94d79a2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b002c77f9c9a5f18c1e352726ee9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78a1e28d75e014d340ce6ed9dd703f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76885b7cd7fc55c1c26a8a61e62912e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5713d951a4dca2b3eda7a4483e88b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e88652e56a71f1f7484b8eadde7aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bf43de4d032becad2199407c675c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb23f16fa2524fa70417014526005a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9931d4b6dca822245fd96c633b59a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2269cf8e16efe1d63c32808e4c647462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09886647afb4a2a0b42ae6dbd777a27c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad69c7f384e15cab36d86b5acc6304e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe811bf41ca711d571a2f59607a60965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e411d2bb6463bfbfc10d037a6ea6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fef8810cb90a06582dcefa1d4f28967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5e6c5caed076405886c6ddc92e04f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2c03779206b40c5e9a0cd301d14d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86cf8a8ae282fbce7817a6fa442ccc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bb2537f346eb578be970e1862272171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3a95c91b7a811c1879a9efe9f94a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47580eb6ad815771d42bb43b3575b4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b01b3eed3f967202f3516704121fc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb70b2c503ac4c15ade4848f200624875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef5bd1a10732109c3e2f3a1ba68a2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad2411e6ee8de278c4b8e14f77695777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798ce6baccf72a367267ab9cc10ff5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd621b517f85d0fddb72af301e52624179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8362cf50c14205bbd48c48eea6d5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3edf0f9579bb13d5226d5e45a7485081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023f5b7e07f76f09e9d516f913a5b8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4199844571cec335a2bed4bb8cca87583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658529d7f8c2b8a7d39be0a9d88785e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15e884de28e0aadfbb02358d87816c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171c0d37c20fca86b8976899253f0be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20309f09a3215210a1a72b37648b7387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f9321bfa7acc2e8ac74bf4aab867288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a459cef1d6fd411b824d0a6f515cc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04110015bc2a21452a003d48891abc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c9f7437fe2c3728ea4b7ec26ed60291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7d5fb8801d28ce701d493c970458a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b52b20c9a415f180220f326a2412b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ad8f956d2405c7d11aeaccd0121e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0d87709befd5b1b2ea9b1c49ebd0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ddecc90d9dd658ae3ec54644b3e1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c149af9df99cea056afc6c83878ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc74ae540864ac5ba885f701b89953298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29804ce970710e64d72025e0e728512499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929e71fea210379af9820e9b88d1dfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c369aeb094f775e3fe36a9e54cca214101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebc88d88be443a41a87ae250823874102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b1e7f2124f520c10adf4110d94de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84528f2b2ed3867c4fc868d745cd0e59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a8e4cd1c5ddc17dd4d2192b630afa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf9717ff5900d31783c62ba462fe31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab344f7dc6379f8af993f8c0aad29b66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32996a6a0c2580e50a8b6b896d004130108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff31b31e3a7566f420ec6e75e9a535109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955fdb35019d2d783fbbad5c7d3074d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3cf0a38cdecbbfa27027c2bf60125111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a240f8f790d8600659f30d0ef4fd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60665626c56e58af1e90f4720e3611b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec105c23d022aca4f7575cf005f675ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aec2b3255303bb380afbe06861e5a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325d1489f3898ee323285fc33690abc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba425e9822fefa0376f8c60dda200a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272625da8873a478e7076fe12f853cbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb6bcb535ef7f1f1f9f2e69b8ee601119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f63eed9d5a1b95c8d9567b97b3e73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7aa3951cab25cf9c9fd010aba7383121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390000c1cd86dcfc0ad901ce768a4fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26888fafd579367c9069910c694e6d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dfd0defd0c48ff8540aed09be08db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bd977a3397d292f8df1b55e7f0137125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715abb261e96f5197b796dad17bdb36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c1b198d921439e19ecc0cb964faa8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b6bb4be2e3ef9c71e3415dd875880128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79bdae58c0a9d225ce079688b690a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c41c0d1bc0295c4314004a058a089a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303259bc08cdae49566526978a8b702131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13266666af9b0ecd0166a60a3734ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c0d42dbcebe90d50b3a1d911f8464133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22d9f79f5e6754b278844e64b27d11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1ad8993ed0ac37e5f334485ce7929135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9643f37c777574ec0d3706dfc2e83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61dd63fffa24f5fff3c4143bfa222b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04372157f8cc18eed8477819e9cb30ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5abc768df197a53d3514d7c10b0ceb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5874547cef16a6e8736f675f66db8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae782dffb3cf12009c5a78cc654036141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929f27703c10401557eac9be2850843142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617a3a7fff4ccd757584c06bb662076143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc59b39b31ce157590dba3ad888735144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dd9885a97c984ec8fe8c9e660c12e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa622fad4a0a1b8ece7a12f6d3d5ccbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad7d22f627b7fb09e47f5628379ee9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d910a2feeee3e243aeafe78b5fe777148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8eaea1d7d418751ba3e8ed18a3397149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b79f5f842190c4ed31d680fe69485150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c25595caee714a0c754a6b62899fc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa5e7b443c9e0e7392ffb5c6ced416152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f35fd26e5a9d7ca977d1b1c7fd9e24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfaadd58d2c8fbfbc5fd7b194c804f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd1f4f9b82c806aa59e8583a338c3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74031a35a05e88ab19ae7bef9e5a4748156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7423c7b3901ef9826bec800db903d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df39f4a733b52d5a79719c752f8a034158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb21fcf1ca35991790e136952c324fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3267439632bbc1bc7fcf9d9ce4b97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e06fd43c94dcbcba1532396def6156161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0b8c85cae3a8766c88590d89ceca5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a13e4350663c12043816d93ce00d0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05486b6b1515eade20051a0d4109f642164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2e59b345d00a59626792d8b257567165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8bffdcfc4798890ce0ec5b9e128f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f99eae49422501546b505893dc4ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b11adffc5bef797e947bbfb010266168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9947e787571dcd61b0d541542b87a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425ce3ca48dbb0183541e4eaaeca999170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388f3b8946eb8b28a2a2d0930a1f6ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1803f9ac459c28554bcd525e6cbfce2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef3d5be8b99b9c7d717eed0b65d395173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3f9b7359add2aa2c8bd0bb50cfb65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2167b4918918f3a1d6df33459d49b5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5536c23a33541ee92b4495527a6b53f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a6e36bbea0f93855f89a29d9b56f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9b95a527bb23bcb319ed521860899178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3c2791fc892e695bc93c55043b810179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e778548c8a0ddf358f68959e23553180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ea24c66b8cdab9aefc63e82ad04f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3c6926cf9d6628eb1e070125ebdb0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991cef56eafedc3651cc1f70cc8be1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efde283ee85b91151c7c669814a888184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dab8f951a25bdd498c4ecc4b6a43df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff6e3e22011f0ea2a50771c6191ffe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da207ee783a0b3efd22cab1393f0f774187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95b2e0bf70be7727c0fdb45b4e41d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e217fbf266005a300686fae295322189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3ddfe2e039b849bf23b68af9f8674190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a5928ff7c0674adcbf5d388dbfef9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833a2001b620d8176ae733d8214cd37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fa6d1271d7e7eaeba52bd3da2abf5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfc9c109794c3deb8b6a620b6b61d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fe01854d0619ac5ce3b9021cd3f2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710caa6a9f325ab3f1281141f84594e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad425e31fcc5094ecea828341a7426e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e661f392d667515bf42e2bd2ed7ee12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30865c30991cce4a00b46b750cf75f2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72af5d6069713e6913f0ee80bd74e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930f517287c55bd3c1a81f114bdef29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5097a77ff0189f250cf5f21db0217202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf7df178bdde7637ca8ccd10818a7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9407691a45ed8c0d19d4724d3144134204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d457718776dc73ef5e3f12cccd165205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e9c421329544e043e12925bde45be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010a681f81cd8b62ba30dbd457f81ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29851e006d6f2298306ff063860a27a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08d5f90d04732135ebf922308316bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a10a494c227146efd9cbbea4ca0a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070248b1b043b9415c20c01a6b7c5a26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6e296cb7d73b753202e555e792ccc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e21b6032dced1c8b131eac67e6fb5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a573a1fe07ad3dd02dfa39ba3550c47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473918847c7fdfa01df34243dea8c1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba8ac116d7b277100d6328e3e43e01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ede225fb5d97a06a06e456aa85e9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945ebc115f75cf23cc9979c9994e04c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19f3d69696fe3df97874a55f13f6af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ad51beea940ae8d1e7cdff2a69636220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed165dfc107dcf84213800ccd2601d11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521908adda5b19ede24626368c49e75222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376c8572ac428aa83a74e45f822531f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b40e5c2fecd14a4a5ac2fd6887aba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d9115658d6cc7fca302d72252b3d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076dd65b63574128e57983c77928cdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a6564474d1aa245b2d57f814b2683227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9ea7d99857efc24f4dee5db5dae25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e1650aac5da7638b4b902fff07805229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a976a5033f0ae3cb33ee0ec677569230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb5bc06698a04ad9e5d50d5c1fc0f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750c5c3f706c06d7ea93f730035dd88232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983aa8128c62fd6d1b9846a5f1153cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e476cee9d7b8fa94074591fa6f32d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54949bac0564b4f6259eb937eaf4f99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d3344f3c96640cc4bae84048932ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499308db27447d3fc71e4f81e3aa4b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642cb8d6197d60c7770966a4b64f4c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbaabf8e6579cbbef55e90fc5cf7e9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b060a411c618eba676c06fe7c748555240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a959f629cfa12e6d982dc691736d7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a5c69ff98af98466ed3546d226ad1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841d896ef6c695357c37e85b34687d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352c8cca10376d3aca20fb2fc44ef75244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6b3b151f4dcc227586b9887e60cf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13854c7527fdd35ea9c21ca398bd2e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df736b369cbf8c6edc58820daa065ef3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9a76fb26e716ea162610498f544aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb38b53be4023cfebbc304419b7d8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ef0d37d8bdbbff2788c56f46e28b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e56e09e4b2093b99fbfa87c3faa74d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef7a4575ae6ff04143f9566a35839252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58490f12847f646f87dce2cc7d18386f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd91ac3683d4d9df527efa4ff47d11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46722b4426c0e9964b8bf6965a7b5e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab88ff85e62646370ab310475f5ffd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30bab3a694676558f0b3069401362e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359c974f8ee2a297da4c14de39b1068258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef105010474aa6653237ba8c0b1211259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e162a4bdbbfa38412863e8c50ce1fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0546850767eb7aad6227454f9ae3e45261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea4f503a53fa98867109acc8db2e6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213502c77942644123e56fca61158ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9002ea98e785c52139dd0f088e5ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ec47695948804bc92c4a3ae71d3b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935ff5c836293f72c8c488bac37a25a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846a623660c6115f3ad3b92e98282c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa330ba0a7e9e5841499ad3f5bd5dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dd2c7db4e1b75fddc70748c7cc19c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028ca306eeb04a7a4cea80820032c38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59374d6fed2ad0f23351674769c7da271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6068259320a319736c1deb7be9abbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e1379a79d9150e473976a4deaa494273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811502cf49f361062dccce783a6b3aa5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcde1bca85439c9cc491bd0512754fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c020373551673ae13d034960b16f62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8a471b58ab84203b15be7317b24e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b09974a03506b45bd5f0da86df5d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54abb4a3dc1de92a482663fdfd2c69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e2c982910a909a449f7e87e0d878c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97040da5613cfc7b603f65cbbaca0c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d551e255366ca9d5e15a400bd1df89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076db8a1f1ef2b21aabe1c2df3780730283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78582c5f047ed620862fd94d2a5cce22284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fc96987684c0d6754d7d09c9bfa5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e6ee330423f112dea7e53b17f193c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b966f7a5e6163d58181072cbbf147287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff918521cc47cf494b35a23926c3ce1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e483ec43d86783da17268f7ffa9376a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a22a8ae0b7089083e9cee2503d05da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18932a9c5f57b03173827e13d23f7024291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ac80eb1633b628c9b745612ab97ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e4ad22620755e16b1d3e526796229293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2f4b32a512250a0767e22e8d03c12294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce433f2b5cdb7310ec1fd88ba66a57a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7defa5f7e24157f06abff5671ba9c15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2187039f03942c6efa9257ebfc37a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67a3d32b71df0f0b3fadafaaccd819298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604bcadb6334d69a9073493946baaca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47266382921e0de4272291c28c643440300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b6f036b0abfd28057a834efc24c7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ef12eaf401662c90485c38d6b563d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b9f09827a899bd4e21a6fbb459867303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a87ad5e27206e998ad70bde9806066304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea63c47a6bbf1a9faab9abf94a1e8cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d33ad7a990ea10744d641e1f73a95e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfae0e1f6e073775d57b25664488a5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb4ecd25da7bb8ade2407cdf9870c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce18c740851f96dabcce4f397206e15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ce234b710c1a087de09db2f03151310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb9b3daf8cd2cdd6199b8336b6078e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c20855bbebea6c3e672f0715545a27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa2a3dca78ca800a447b4623306533313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731751a783cad7dbb6433e65d0ee65be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b2fd0e8ba4abb09b9d8e55287d486315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4699d235185a61063c0eea61bcf2ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432eaefb14553188d1381666ef3b1f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d35a7cb41f99ed43bcda8852d0a0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43f35ddeac07f5365ed44995cfdce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf975a7c1189abef64b2f58b05be8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e696d32fe50cd9d67004ccc8545f54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6029d6873484066ce9f920a9150cf39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5456f996eaea67e9d02a11c77df0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d93f032eec032a800ed3ab96078dbf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d67e75c6db53094fd7ab1e3cbccdb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece3de5a23dca9876e04545148473f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ae1d94be0b89703061a244c59a11e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79ff5ce3e43f433153e87f52b01031328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676377e6f47ae4a99ffe5271dfc92a16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc7c0cf29845378797df8153a8e642330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e3f7742bd77c94f35f2b3b0a50a80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e007a9795a4d84c35243406464553332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743020c2a9700dbb0827ee18614f514d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41c599afbaaeee44f940376174a522334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eace41a6b449ddba81def134e9a9fd3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dad0965da9ff021c042a18e6bdba1d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb296095b8d19556e140208bebaa296337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627af8d8237214e1d968d6215df2bdec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f5c5fe68785cd1eab2bd04bf7e2a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed930aa079f4391170661838fcafbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4df38699dfbd65ae0453408adf036e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db05ffcd3f89371ad1b2b03006e0823342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f4db867e9299da4c53d9c6765ccd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36466ed9ce8facd436a656e52807b52e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eefbfd11d45587a68f85aa2f96400e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f38e5f9acc23f5cc990b9c732e1ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d8489e9b0d7857885fa3d5dfd5720347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548d250865db461d0836eb8df5ac3d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7510d8cee27c50dfbbea53edd03fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07b26d4131314420b13088a2aeaf80350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab455979cc6a5b3f0b92f64ac078eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e81b9550ae76174d497c33211ff2d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca4718710fdcfb9259c4036cf124dd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d5355dc81631ea35826054b2630f6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b074ca2dc4abc77058dcfb00d3f3e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5ad8cb36c444899eabe3f5274882a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b90a080aa48eeb10860fbc571cca8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3ea3c1af183645ca7b8df47d4e861358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84582be634ee54516861f2d5db77b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e50a6996bcfa3b76d8385b46229b7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b709a8d5593961eb0673848735b06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c811e6bb754588ef0e2a96f60f813d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13dfb52356230c5727fcfb534ae9d02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fbea8fe69b65624bd2c83efbbe3b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bdc71b1fb106f42fe263e42d704ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04d0589f917cbc9cb2b4ef577a3d18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695ec21e023e0abcfc17a006f65d6ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e7e4bad5f9afc8d747f817bffb5fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8aec69e83d72cd1e24a358cd8c73c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588c1326eacdcc17f789a669adf09dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d85e3de41063469dfe21d18adfa724371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2a802663d6a7a2b21495850709bc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec4cba7304d7c551c242160c594f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716ede786a4b13ab1a23fa5414dd045374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819b01df13fe5e83543cfcb114df832375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b0e54d1999169eefbc5eb95a6d918376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ded959841b1a3dce70449666651759377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65a2392d2cbf0cac7e6ccc320453a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca76a5d4e39a4ee044c3695668193a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243bd817f3cca64f2438b0f51523920380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791399b993bcb9c9607fc6cc17f7d18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b66045cfc9ec5422ea4c69b6b9a77c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de35e38a1e51159e2fcbd63f7c2887383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45729d90042ef98bb814be4b9c023731384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c417d8b1656f049143913939c99d03385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a479a24438a2a1f8f154d561fb82f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42a446213aed266db5214da8188796387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b977f0a5d0c9f079f406173a3d5193388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dee625b8306066a47061c101af6b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b817eeeba1d4d13dea400a61aea26d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b187e0a471e895b9b81b7c01d23c61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99363205dd15b7e26a8b4d5f5ba83fa5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1c7a12b610c379560e7fbf325d2c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ae980b0aaa284e2f27a70fd29a4a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64308cb6eb748ba98718f94ea3ca2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acb0b7656fef9988d0ae538a7e8258396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438592159d675417134c8b1ddd1b7b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496215dda56c3bf311116223d24f35d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077b6e131b664cf0d7784cf1ec5d757399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89ff55be4c2f5d259ebac4cdaa3873400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0abb6248e936b86f1eeb72bf0f97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5afcbae54539eb1a31fdb2c014cc5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fa0b2cb0090e3409d442a4cab11e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fa8fe1060832c076cfdc5741fc835404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e3c38eb4a39cdf771be6a9e37015f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e001c7fff36c33664932b168a1dfe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c9b285138ac89a9dbd04d7c0a3006407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530ea348d0a5f744aaf19cd3e13d2f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce68026d26ca757a50a98e63b6851e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d893fa77cf90c88abd8e2f0af10429410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2aa43ea6b93f57d8686f14f37384d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed7ea5fc07879da5ee7721655f588a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05d56854ab8b2d2768dfd0ad8246bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec1b18150e61662919ea5c4f2e99ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995c1daeb891e687dfdc81d0ca1eeb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a852d00d5d8b815094bd7983dfe08b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff20d86af6c49a5f2d5e506620a30dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3c7c0e709eb3e29f646d2b276215b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658bfe6c9852fe24c053672415cdd93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a0e5f7fb4111b23a3a8125be5bd8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e3a88d0333d5bd004e38a7d10d296421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8557a756178b2bfe93e32c6b6fbff9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70865a78cfca0faa704bc9b2b048513423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1d22d5a2385ee8f16e38ee8ebf039424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8054df52da03992c1063e328f992d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e2d36956446984a8dcbdd28878bba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d62b6948929ffb1ee985134b1b73a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7724eaa5425d7d6d96b5c1217cfa89a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1de4b913ca847a35c6c45e380bbb18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570dcc16fac2473bd9e7a947bcb1db9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f285c803cdec6d1b90e560627d3ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e7a17e81839a7f847a90349a7aa8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101009758887331e49d9ba215f4456f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e735d5f32b9d79dbca01f53db80b2aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e9938b5bdf4042da6423179de2bd3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2208ffd07d5dddd7bbac3fcce1ae04b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c049c6983fe4b500b7385d2f9bbe0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ed57b6cf0b54e429b6b4095f39682438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd39b93566e61264f5bd4f0e84ca19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9f840f4d8d53536c2d5d5d2e9b2c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fe3fd8bb37b996248c7b6ef2b8d5b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d199ce49e58ac4f066ce706f38e178442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a7bae38b852a8280e18a483fe4794443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247b19d65d6050b91f061c97ef0b942444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc8904b5c5d114b44ff2e861e45fc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a628a0cfe92b15635443f9e6a1152446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f440092ac701585f69fb034bfcc21c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db126629d3816ffe301de69b2db174448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f37f59359ded8e60667110197d2780449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4353c98f186ebacd58be9a19ac405450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629e5591b106ac30de6137797fa6b99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31e1cad3cd79e9f6490bbcb74502e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf86f27580dbb12483486b7befbef6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9219bc63865a6d4cd3b9a1dfd31fc3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f0fc9b8308db9349e84327ebac9a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735d75b78a4c457de7fc58c315950c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25782d8c73b34d4be98b8cb7138798457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021facd96989e40e0057d5c80783e547458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b47c0f05f4d69b45beb5b139d6580b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd4b259c99de8535fccdc724621aab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e154d375a2e70f14682a6c2d24e76b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0f557f9e8f498e7b309ba551a625c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dcb5c70b11fd3041d4b10ef66319a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c64f67621c2b77c1dbf66c1d4c989464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdcf0032f32f173038f58b8d82436b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac557fc9bfce794da10ad654c754f5c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f083adcdb3d34c93eb9a09e6fed69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed4bb57126b1f2f511739fe6dc9bcb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043ed2eab69235f44b01709461de6c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00fa42d48948fd92664a4c2270a6cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933f115512abafa753007e1c611f4d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4d23ca5a7ce926394c41f44b68498472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960a26540804c3ee8a23ad2a193d62e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc284cac4f0c094cba9e4e97ac1e4d51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d11d1659f4103b670b2baaf014c499475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d707c6f449144c382222e4eecf1c8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e861b5ec7e4365333d9b01a9d61a5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346706422611b5549ba4f75458f1273c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4876f2fbf85c7679a4747168e6f4a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6e1a8fe6579d5e5310ef29e338072480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b191156c6a4a878f46df24604e2930481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2bd9fab493287a3e6b4cdbd22c153482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023b65dca727bbb5e57c4bba9db589483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ee2b90fec9282238b9681d513521484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd413040654db5147904d529a67ce407485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889d6f792e9a9cd1d07ba161cc18924486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626225002adff672a9acec3342f680e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b44dd12b67952d9fd46d19ea5244488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c9f9473ac7980fd741ff84ab945c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e754c42257d03da884ee14356cf55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a160501deacaff83d1a3101d4c6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526de0d0f481e6de15042c23df5a757492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6bb968bef01a2e4770bf3c506079e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eff242015e5478903414e89dcb7e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01ae5b3a31ffd1ece9199d118349a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc91525b8027eea02e9206755a1668496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c168ac5de7c372a8c4b7ca1f345ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1db277b8beea25637118d91ef2ad4a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f73873adf0eb952044479df474be0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5466a50f221e194a1b5012c20d473500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c945e7cbc7dcc7dd94fb1d3bd7c785501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cc4f182eb84c1d6dde4b5ad8d75de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fefbcf73a5f004362525dc2467852503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e7efc0d50eb4dfab0bf169eb83bdc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bae0c002da237ec7127f6a157f310e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a327f14ae311083fdae06fbd2e49101506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadfb2a8258a9a081ee8a3e9595037c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ddf476f539da003045c579e2b4ba5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff366c53b9aa47360c2f1b7615e4b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfa5e5f6eb82fbe16d8e2e78a5e1b6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4266623d6be2f7a03c8ab5460c24df9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3511349aa23c509a7d35cc70e853ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e35cc527aa56f969adcb76b819c939513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d6f64b1f149119a3afadc13dbce36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af367381120af229a6d92a6cb69caa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172dd9faca2bef0170379729386c37f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493da3916c930474f6a2afd61e7784a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27a66165839e735b32e589912a0e3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00165bdaa71f29c79bbdea25d27b1dca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76324b3b1435510920a68c98825501520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c2ecbc0854547459099c02fd25a56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5fa2e4c29c68efc5db911da9caa12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d96281ad7bee8e93c73855f952dd78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e36de35a0001f2c5677c2d77ba6ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a5ae8dcb60b04ea0b58cd441793c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c615510cac7de037bd670b42ef2abc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa57770fcfdfd10375ba3ac8888b0e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f74cf6b34d7701038d0b5b96974114528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536d1b56cd6a55fa74fa919cd2ce216529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c25bb89314ff4b911171d3b6af0801530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abd184dc3fad9ea5661165df8f24fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee12745ea74aeecdce056fb94e11e95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026a39648405b116c7f0822e14be9f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3794d630970ae716ef11c4fc5e84d1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced4760fa5a2c20cd4525070bf1a742535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e5c0394fb30fe05e5dc34d5a11049536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85ea04f7eb014a4331d26fe4c29d46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44e193b1918ad3e5df91e578988de3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7328ecf75bdf6e9eae33ef9ba0c251539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95b83ed8d26ce0f7d04f60f9d61793540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e99253cdccadf6716b342844b50c50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b597a9216e6310a3ed0f238e0eefe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a5334eaf1f247ea6c3f1c31ef407a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310021a117791eb1f4acda39807e152544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8781b4a12d0ffbd36a74aa288107940545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0eb60b2ee3313f7d9e6c9dbb1f2d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2f1bc6f19462f4c6e2820e4957fbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08affb42c5086b3d9772147ab3e36ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78afb3a67eca6315a7202fbeab4d0d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a46bfbf50bd49c8de67a23f5ed4beb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a539819c5c92b705782ddd49beca86a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04f18e4845b8923760656c45b06046552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bc05e070f6e467077bfc5701f1b0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd9596f6775e32912b32e3719c7692554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8e0b099130bde242a15bcf1dcebe9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbec9cd26ca8ac21e6b1f00e652b81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857bc0b965db4b9ace6f55b67c1406a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853336ab51db6d5336cdee2a41a2784558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c4f714f9c8055fa3eb7a7b4b413c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf240e8f5488fed32c747ccd4401c08d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc390c14ad2a4bd463cfc09e8d79d4d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cea27d99e55b4004d81e46de6f3172562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45621d453d5fbbd3426fa04397eaf9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63b9fcc6ec925bc308b3d7671b8913564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2a736598a9a9c04e73b8e458d41c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f5e651a331309d6469f884de22004566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8906a85baf5157c7f005b415296a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c26853fb5732a92238e973644cd19568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf922150245630015da07b86c5a6a1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3c9f4910386bd33200057edc6b665570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6935504b0d6df14b5058d4075c7f0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e87ddea732827dbe23600fa148dfea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b21cd4df7b0c11c46ac10c49d78ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba116253de7f7ebe728b73a5ec4899574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9507877c2a40683f5174c01476968575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133f8d01aa71b9eb8f2dc50191f8390576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b2ececd42e3f8e672c744ef34154a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618075471c1e53e6cdc575ba79ea797578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d05d12d4f9b262282a11461557aef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817bba3cf7ac45313ae6564e0f9726e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888551d6ceaaf9e1a5fb5d3850bb79d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20493eb4aaa49ac9a3a95a20c88d4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba8371f079e44a13123b57cf809466583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c21fdeffb07d43d4b050e3f11461f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eabedfa82a8e196ce410b5621fef36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34665b787539ded2ce36eab15bc6c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b679732f6095dc17ae6891d04d0e065587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92804d716982f38093b59dfa44b8487b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c3807858d4dccda335e94a4155da6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd729cef9bf9102ba4b1397cfa52eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e59c32eb0dde5a847d1272dd53b8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e167e6a1da878c57c028cb6245eb6c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65c4c162c901eae13fc2714b5d9966593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dfb68f4d7fd26286c1d03f8191a11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f8cf3d5244dc1325a7352c3bc2902595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbb2d083eb1e4567aeb24d4abca71b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658e5ec8204d729500fc4e8c664b9e6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c7812ad7e7f07edd6da38c28d0898598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff8c8039892b831b6bd9471f242423599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f83ecf16ab95ada0201db3f5a28cf8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e7626814cd4fd762f6c7b3d166d7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b74adfd4d8df83c38517b3ef1df20f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfc6d7872373502f6692616b8c9571603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912506957f509829ddf1bc2eba05906604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bd42d25a2798a36cef92eb4912bec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5d952b89d21639c2ada45fd7d481e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63665f7195490d6f04e27b82ce7356607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ad2dd40390f417cf8b7cb1cd718dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc779cbce6d9436d3e5f87b6690bc717609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df054eb9379ec000859ab476e6e2353a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf4ffad619952ba0e5783bf1567d0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea50fd2233abddb42120ec4264a462612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4a53e8021486739c719e3c9411cfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b67fba938b28732737fa769e473776614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f72a4bff34041626662fd3461ec55a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702218343fbc98f0c0703b0995ffc06d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1138cdcba929439d8da611286f39a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959d2f1900b87c5cf18167b24892ce7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54314e8a381e62bda05bd778979a0ba7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60643e6a64f5bbd868d8f0037f05b25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27531ef4e14509aca6b666ce12489d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a1ec9f1632fbf9cf61ee3d89e9ff5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5922065abd1ba56f518107e516d37a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861ab7bbd71d35618210c7527482245624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8572ddecc2a5bc19f66427af33b6cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4867d8432a0922075baac0c8be6ed0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda0f06ec7903f71d9ca63533bd1044627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110feb8b693068f3af94d3e21a9629b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440af090ed05af0feddf318f61f018d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbd05a0bddb81666ace8b3075b7ccc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262406c0114b9ec17c6d491bd96a098b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef683cb6b7672d7b62421e33b3eeb3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5a9757246a17bbc8fcb5974bffa06633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34efaea8682cfc10d5280e6e8462954634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e396d088892ed0d644e98959b228e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0e195e653f2b067d8ca45cac250fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05887e5f6917a1edc04435a2d190349e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298dc30c1ebc85749d7656a801437fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdecf17e8fa924bbc8796b7eeb939bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28109640b215bdf6ef87a528c9bfde97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f287056a3a13590004d7e888f159adb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfa0a72ca65c4c96ed6e5e09a432af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901323fa4cd23d1a858180d997716cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de7a7eee3f1bce9fe8e1e3d9d472d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f68a3b681d05fa5d8ed39df08faca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613c7f9b13be0032c21a3a9f210a1f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae690cf929eb967d64871ec25a70f62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006f0faf35c9af096525fb865d2a982648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe817f1da3d0f013d7abfdbbfbd610649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc98fa5117c5c071cdaf3d342e608c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93f968afe8dfb3bebbca50752f864651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d42b934a5920a9ed5bba535f1f35f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaf9495a61b1c59e8e059b3cccd7e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273f1612c68467fb620b38d633d4b02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67027c03426d422943884640c7b33b2e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54ee94fd06be83217e9aaed9d0fa5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9473725ef390979ae18f0699b54ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715233e83f91c611b5b7c367d720d7c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f34ab7f18ec0f3027e9a563d10e1c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf63b11330e46013706e6071beca1d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932bfd1b1dd01515cc32f4d4067ad79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39538481f52553ac7f3e7feb3340f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55465224875c5df6b22c8ca35d50f26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e376daaa49ad130437d5ef36147e221664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95c6dffbeb6cc6e1105ba8c84e56f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f269d031d705e5ad1d2930591c7948666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc78aaffa0adc57325989369f985f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f720cadbf63ddeecb24d8ae46ae5b9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d968d9ec51ca8a24ed70d251bf142669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4026dc844b30c36aeb3575843dac32a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13ac76da9d828659334b926c49533f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede70a6e0d712ac01732182ffb7de66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39809c0f1d646412a0c2025a3550d7af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f11bdab838b26cfe717dccc6a40f0e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9651462cdeca5ebdd8de4f9da1a0ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d1e9406c3574efab8a3dc099ea983676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951071df9ee52a1890d8e9c9ff477d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af825d0a2fafc1f63307d82867e25d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d18db3825a010e1ef2bd96cd72f20679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b4fed61479c5c749b6ddfd33f8fe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5209138936198ec73285757f8bb83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97aafa6e75c078e5a6727ce806e36c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167597ee32085a20e09f78fb489ce70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8b9d904b49bdf7eea82f86bbd8e64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e63eeb2945fb79b501ddfb322f5e40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfa932b53cd03327805fd10c9c6ee6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce4657046576121cd9461c8c00d1c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cca3c772c6cd4b7f2cb6b1f0ace589688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68699fe0b55c667b8f2dd893db739d0b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc678b79583c3a20af121fca500c3b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78f5c2f1b2ed5170589bf6a7096bd4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94800032a859cd43c7ec35772eb4d28f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1163b968e394adb48e80f59a354d1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa3b169eab08628587a770c1b7125694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dbbf40529f4ce1017b8db0440f956695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e3df9bfc33536780ae9a9c59e2972696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce6de59da969ff32cf7c66df42acda697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d64f672d815485e3d02d19ebffdac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb781995bbbaa2112e1dbc769bc650699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17456be225ca97d788b0f5df843d6825700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7255d395999518ff407adc23ef0d76701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fcb756d5e1187967d744e1ab193e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c26d04a61491ac6ff8dfda1fefaa1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bc5c32583c362294292fe1b090d6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86497f917efe8aa4b23f0c622db41afc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7aef358fc7dcfef19c0b9cd7e0cdf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61976426f965a5778a089dd15a58e4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0cab2f8dc7323171936e890f77571708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14578a9567ca2732094b6ef33bc14b63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa575751d9eae71c67906c7da7880af5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0d22e4664cd03619cad13acc5f761711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa778d2b1146cda66e15d819951cca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd048712b4423f500621c6f6130d0fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caf99d953442ffc13adb45ae3e9d45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd061accd8981e248fee34f5c72c6926715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef0043b4deccc205f8b09cebb6fbee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e70e640d53b5c06dbe353366aaa10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f854dc9a299527f84d4561b422a1a38718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8f954113b513fb7f64c5d3a5012a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396a0666f2a0168c71ca96485368967720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289100fab242580a6a45840d6bc45586721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435347de84b3a3c871122d13f8a789c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c8ccedb38f1ae44225e53b5b3fbab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b3287bf565608b47224f3a8a93e0f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf6bb279c772c9172d1615b3c71f11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee3a4d8b2cb1b9a92a87be7fb598eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed05ae7b2cda499f3db4fba84681c48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcd82adcdb090d7f3d7902737b238a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d2a658b1d5c56d55ece78a6218a6d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741b5ee524341c5c21b57ddf2a1973b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb26f41b92eeefac1c8a7c8a2d38abf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d05d58fb3f3eadc687902118d066e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d76eb46e139d6b369cea7a9b16834f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd87084711a09a17e8363b21678f41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8d5ade3631f2fdf0c813ffff590c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3d409c50260f4d54e5f95a130f062736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec083c2505d2ba45b5ce9e393f067b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2d1167932f21650daf892d0d831fa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a120b28a64a8ed1cbb34fdd426e51c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aec2e2a97d43bdda9d0a1ebe7cc87b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39f53696f7835c6c05814047a877c0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe24f21303e09e4900a7ba9d35ac033742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688e7d661dd3c079ab2a50697ddedba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f4f2ffc478262cbef4cb1a1a4f6ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3ab565803420e73c3d8a1047f8c7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce7f3caa3235ba103d82db23de3d51746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc5accdae1dd98bafcf708316c2854747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfc1d3d2337fd69020e0bfd6d71ace748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e07cce0931414ad5b2cef46f7c11f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619a4e43150b2e726d55c2414861254750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37663d12960385d7e82bede3112bd0e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24566d3eaca55ba09602b009b4d73a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb88989e59d5469c4f18829ed75c32753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896aa737aebf06cf6b769461bc16d88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d483d19e5d9fb05845fcf31d818d8f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9127afbd5217f8d475a28f5d8de21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac3d478e98a8772c7b006365634f38757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb8f7442767e64c0a42406ee420228758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea37bf75285c03416aeaff9fce8fea759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd229abd0d1a635067e2373dc7c736760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b12c69277787e3f88d388561572ab761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb643bb7d8c1e851b4ff6b2a2d8fd80762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1368f6b99ee88b427a77423dd718d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae24c0873fd21ce782a0f4cda8b471764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f44a5af8520bfa4b3a664a5088a1b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc0657c68a52d87b9439c4e5d2d3a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5922a4898572a1587a3de64569ca53767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>