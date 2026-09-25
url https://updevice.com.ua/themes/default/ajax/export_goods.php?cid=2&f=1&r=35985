--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1179">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd45w-usb-c-usb-a-car-charger-b20/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
     <t>000000463</t>
   </si>
   <si>
     <t>Тримач BASEUS Gravity with wireless charger |10w, QC|</t>
   </si>
@@ -3613,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb5114ca37586f7879b4e9e40e0ea11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca1c2ace9abf229a3b14004181afa02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a122fa1f3244196eab32fa47f3b6ff13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bea732cc31870b1b7392372156d4034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d561f2e3a6fc860e516bb99c92f38cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08736ada2be5a7ae9b784d3de3942f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9dd55dfa43341d62e2a5ab9d70d327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6f513fa246643a2784d087195d3a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7675d1343bb13e70f22126d9848be29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439611cc16b308bf6b1baa3fc9aaf93d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ef002cef6b313667fdf5fa2a402211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d9e66e190b6de79b7e7bdc9dd693212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e641e05eff78ab01f5042864d153613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2815e6531c24f653279768fe07459b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b978099b0ab4d8c9e971a16c4fb07a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8107ec4328d000badb09bf4cc509e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076517d6f06966fbdf26b7c3fec871fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c06cfdd2792e83c51a92319984410818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7f8de3630cdd54f184567bd81636119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd93ca9d47e05a919e15f58f9656ad620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8453e3a08b23cfed2aebea0f2ed2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed411232a812c275a587cd86bf2dae522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ada81fbd050164daf8bafdcd1f411323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101593a21029e9e7d4498c8d2a675e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f689f6ee2451dc2f6b6223a3f4e92825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4dbbb9b369642f39354937782c2a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f9d39704d7865cc860fa8e3fb30ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7cce37e97e4d3239861ce0038984c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe2a6fa63cd92cc06d87247e4ecd8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97349dc006d4fcb28e9d6f953d109bd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813aeb692a86efa0506e0dd559c5c7e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc25dfec9c5c79e07102445956740432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c216c4b4832457df08cf0885c5e4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7d6a0e37346b42aa8339f675e618334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67542fac8529d710246281f5e640ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc720fa678817e2f677da6d6960a98f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aceeb3ee73c60fe840b2db854cf51f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae99f6c773f92f05879048b2f70ed8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8da1e5ec4719d87792041537ff4f1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887228be4df8ba477dca994ba1c2c7b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609479788bc84491488ed192b87b44c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aaeda8ffcd9e5382df4ac47a9ca3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb59428a7aac6193a176298251dd37d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116adb18606ffd583b196cdf429b3a2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ddd961d813832481fcd3d7743960845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950e81935ef835ddca458a3da3b1f6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd4dcbc359c11282e2cfc15243979b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd17c04ddde58f2a1b5e001f36f003148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df36751ad212f99ec6a34edf86a49449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92134bde1473a1bfd6b505e5b2c7cd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ae43314c0166edf9f0e6b9761d84d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f5337139a6bc279b2936b584322d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9017b1bfe8fbcbfd9df857fc8ac0f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362572afceb650b32e17a8f9ffa7d7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a437d7ef71252417f4645c2bda8994c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfc8e45534e380a28720a3ba8b7fd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ba5b207dc1465369626728747601657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8829395e18b11a51c5429af3a269e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5a973f266ecf8c8045aa86994c68a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6debb217781b4fbff9b2a8c1fc0c7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa82915e79ea3b24663888f4484a4561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd8ee514d0d7f1cf1ca716ba85ef5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf198f8c8d9583f2cbc7531d13ca6f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d55682a879dfe43f8975ed958c34b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b034a9c3ff37c06e415fda4e8aed765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87cbfc6e8f540cb918337d41a5ee1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae1339029b5c297fa4872bd2adebb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ecc54eae5f8ed7245d8761af1201d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71389b767e4623c3e45dc9ec1cdc571369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aaa9f8fd56a0fa4c1ea6081970560370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbc88dd537d0743ff3941e34f8c8dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bf2c8ebaf4ce091c4454a0117a7c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2457e29aff9f9773cb860a5e5939ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fd36b54756fcb47179ec1d7bd3e7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d069152984f110d121c8f0910ffd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbece21533a8af62cce7e594b937daad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2f51233e605387c5e69ca50c389ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81621f7507ae69044b3cec9d7e17c1a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184dfb6509d3da522b7bec6dbba051779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8015a51d7b5e33d35fde6ba0017c98680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5761a8325ba81eb003ccb3f76b086b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3a09fc1a3f4390e4997a5aacdee9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d43f8f892c641514f029293211a6f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d56ca1e543335e3afe558e2b863a4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9b2d643c4a67760c69bad5003e7e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55db1a51fdada0c32266313885049d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a86101d520e0ba9d8647cf878cc31987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277c6d11c3c7ca412508cd006a7f3c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d975b5dc3785f88416e74ecce5e9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87f540e81741b283095a5f7ec8a86c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6eda6eb2388b287b45f80b7a1802991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec32a7ac2f95f0f57845cad648d73a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b0413c5f1f4fdbd400f8dfac5ccbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4aaa5ca4d8141fb50cd4f329bafa3294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1d78151b2f59e7e707b1c9808378195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f25f81802113c606a179fa061dd32f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dd25f5ddc03638524a1bbda0703f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b739f50c8bfaf7e87ebe19c50c9cb3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c370f8f079c3fa102cfba8611eba2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df75d5adf529f20338311b1e847b00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a218c83b896d4da376bdbd1c24424a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89119274e015096d0edb29c77431224b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee119d842aeee8b54fc137cdbc035920103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8a653a4cefc80ec06f4eb72a76a79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a575d36404cb14be47c08422b7cd9f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca41ed10aff56288b962c346b609c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76499c0c66843c79d6e065065db1c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2281b1a8e94961244bf0bb8433ea40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98013077807bb2578407d2e39a9bfad4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb151ce26707967ab76de009706e7037110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e4cf79b2f31651847191103700235111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668a0f5b01f398b9a5cd9baf1a26d37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f91c266d595b99b8f28830ea40e56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88390fd70a143c420d1b234e54579a92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb05772e0ac31249a24003e17fc0df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3bfcbc39b0b280ce597bffb11f808116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274543e2da37838493817ed4d40ddbe9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc316e18651c1be658be24d1917ffe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa89f6bc9cc10443cf6277143a638c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2710747cd2706c9ddc11c882733e4b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587019ac2aa9ce95ef87d8398a21e52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481126191d2f467459ea27e7adf5ffd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb8f3338cfefdd87a5a37d93e4c22d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2bdd943e726949316c57622fac616124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c7feb2211fe850712c21d2df991c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ec5b8192a194224d4762f38de83ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c4e995b92579770d64ba337ca2535127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def91489d6ebbd7e3f4f9726a616ceef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e9ee368515b7632ea5b11a9d40cb0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f87411d59c4f1f475d85879e0364b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab324beb3170bb6353c630c8fdefbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa272a24375442cbb2ea4ab750500035132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cb33e9981f78988f6775064b4fe89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006347ce7f7d7fd72e6bd550daf833134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef02235dda5e056c59753c2e7464dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783fa038d998e38fa45f58eedd64485136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b07513cf36e2746098639a0e393675137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ada02eed5d1a66a45ef4fd998d031a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb537afef9900aaf50a58403438fc43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a164e15d246ddc9745ea3f0bd4448c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2daa7bdb49f00806a0b98d377a399d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69084ac2d8c0b6a288088ab2fce1e07e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906ec8c5d643000349216c05317754d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27275293940d9bb689e89495e1f555fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59199dc77ea5f9ab8f166b714f5e559a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7f0358776987f1d6feeba8ced4348146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d73d9f33ad79663878b1abc0e6b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd2860acb478959dde997fca47fabc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ea2249de9a53dbc9a8bfc987bdd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246fb5e88ff969de27d942d7f35e0e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923c3fcaac3d8d4a203916ab11ec6a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387082325514b111be9714384c70370152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4045cb6ff838421bc0c03f7be10f5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3feaad7f8bb49eaf1caf3dca667ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d02eb5fb52f20000cfcea73c64567155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a23e61f445a125604783c32fbcfe59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af51b558e954b691d1773c9027b4a14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747d3f7a1e974b36f0edec5d016d4ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0339b3fb61bcabdeb679e95bad5ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5994808de72ea52b0467b7830f89e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36fe92910e0f019298d26c9a4feda4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afc273445706e2286bd192ac1fe513162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a46a20a5919df0426a30caecae749163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a74fc978ced4f4694372db973615b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a4c8535647f91753c47b8e75bb904165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b847848331f1d418de8cab8fa197cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219281965329a2ff0760639710f1b3ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780c6e893d768d20c561bfd2f19addf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1166e9028a0785aed6f7e5c531acb4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab551c790e6ab0f0e8a5b5cc537b6387170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e04560f638c0aed61f1fefab0ea8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b30096b63ad373038901446a9b20bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4366c9267c05658b406554a69f1b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8fa8764b9e3293f6d8a3e1dc3c563174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62509043218f1a78793ecb3fa4b4af25175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52169f27e6ec97c537b4821bf29468176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9270e087d3d5b7e21c990b931ac8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cc58158ec67b6528254ea7ce1129f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9ae76278edba7842daa7c9719bd01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f06d612e9fb5eca50c881704e0904c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626b768b5dd7a84a3faf452ed0e18de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192b63dda49534cc585d1c19d3aef5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469fa2835a932ea37048a625b429670183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e1c337c775006255a9d69286827e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc6d1f938e2806c0d12f7904238a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240003a9e5f93e2d5370ecc0c64b174186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598bc5882a2b6a843e78f9cfb3cd8b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd287e624e6bb345844de83690da524e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735264740150687ef72472c458acf658189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469a06f916beae59e60219936b1fe42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39a335969393f191d8f6528338463a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762820e7b03b1cf2ef7ca61b45efaf27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c985a53b6c270e9265bd4aa0fd4e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97196589a7620b8d3a801568e991cbe1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8cd0c61bcc874fb336a78c3b64291195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c141dbb118371da91daa3d8256135196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fef492599772126450840388d4afaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa195a337f6dbf11e1884a38f82afe49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1b8b0e364022eda84221d279c94fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d072c78f9497d4a9a483159d89d83cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8284deab9050215773f95f812801b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ecea28a6aea11229db1a959e517fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a9deefa33ba756ec864b29fa4ca9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bc643222f624d57bcddb0e03e8438204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d68a6bd35a556d98995abeba88bd9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7466cbe08bb75ff1c38f9e298ada2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01d256254606291c2c02f797dbe8ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b013afa96ec49f4f7b7a2cff7e697b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eecec2409d43ccd559b16eed1e13c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c45c5d33313961cf9e20fa30a6b792210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918e038b39665b4d7784df50c384b98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3ad778fc33e7e83dd2f88c41698f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935624a7b6a5f95c974ac24ae61d137213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701466de265713716101071a4c2551e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dada0ae401e3fb72c08760d1b58ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2fbbb313f4b7cda9655c96f5ec49b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e855b2941ea93f02717bb14d8aea3c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8796bfc4c8c079fd39d8b9b1edcc84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c1dc08755eca2b851d9bcd4cf8b3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e50fbba5a543d2f84f2c0a6723563220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a556f8a37a2d0ef10f2d1681b6f430221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a4534cf75c504c35eff5045043c54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6a2d9a58827db9baf22632f78c6a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0345d4334671a9cffab075435219ce1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96597a83bc6bc140429cb083eae0b493225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6206f41e8a27e0c3119cda65e34e11226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2e58517d4c8173166267d8572a116227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6dd5a66ef26e03cf4fdeac3ca4c5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671116c8d7d4989057c3b0d49086c30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00804e364221d605a3edd0e7999c73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76132b8c7e3c75883746e59345e7cf3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96eb21ac15e7b30001506544f646e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31531a5a2b73ec439053a5371e0032cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63180c8518637c4c90a77b3bec719771234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53735b2c0651f1d62df556337400bde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0cdadfa15ba91720fb1b2e2056a22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf461168153ddc3622033b70ac6aff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe395758ffa308c9e251ee7e7e4218238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23011fd5ab0e2aed9e49aa9677e4a80d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34106dc04c30d83228d26d5010d4bb8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561be7c89fd3bdf52efac99752f0602241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83a0349bbe876347ebd623a8efb879242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442b42c4d63e37c5a6906dbfb2c6c2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf3da95e5a60f6f5b024892c3067c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec409d3c41f8940a106f4497ef466d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73cfec9c5d96c9a203661c1c0cefc2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e112ac830508a9549c303f21c9435247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866943d91ca630e8f9ed142e47b3add1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4fefec90d6d1b58fab936fc1a9543249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3a1adb2a9dc601f4096e2eb23705a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4bb77ccbe109335968051df6d2c59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464470088ddd7e164e7b39f37b68613252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d4d150ef140c77cd048935987e7b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043a5f421de5a6d0be0bd209b0d810f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64166deabbe28340c33e272e669b4687255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d73d1ccd460ce5d3ff662154ee79e3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a531ca4003814e230301c75e7711b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f07d67f08075bdfcfc497837bad4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe2f669acca22d384617159d01ce2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fefb333e006be379e8584c5799e3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ccaef5d208bf25bd7afa509a89899261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945d874fc45c349e7b7e1b7f8d27d68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a8c8dbeb04723ddec79d73f0b0956263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae33857d15e1f6dfe5bbdb2d0e537b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af84cceea16037d95e56a0439313d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f375074cdae13fc1cc6b817b8916266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e645531c77f1aa38838215960b649267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6faa672b9e50b987b02cacdf01384d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648fdb44dde529aae46eee61d2911d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b45c7f91af3f87248d3ff5ba6653ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50526b6020996b9d63b26b3f94d54a17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c34669efe96935eb66384cc0b68642272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c292fd61de30d031662f7eca1775d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965c954a3f562ae525350afe17d4463274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5c975aaabccb7da9fd246e0546b62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b42f30c561ee8febda3670e052ebd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05473878b1cdb584c88b5564f9ebbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bde09b474a108d515de6522f6a877278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cc65cae7bea6e239efe8b57dd963e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b8e6ab7a7d48e80db246cfcbf5994280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6eb01840f8ec6fa93a3147dd9020281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb79acde94dba144ad1089f87c1f81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76642425b61c9ef4428eca369b8efa1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8fd77883917d822624edb694eb66c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cb9d09ababe4784a737dc5c6dc86b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacb59126d7fc195336019cb3098019286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581dce38dec0f4815a1d4fc581246ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c8ba256b3c1be1ff506e99806a591288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebad758450b68e951c8a43365118e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e437c54f22d7d2674f0ff49c5dab96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c9558955984dee0296f450ab3fcb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fcb824e68c0e8811cc2bf9178ff92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd9920d1153604609fb40c9f9cff2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a020eb4809d6858376070e8e62b82b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72868b6722bf5f7047f382570dd7066c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3faedb21741a9834b93fb4bdaead0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c08818f87e0b6014f144ccef45aada297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41286257da0b15bdb442cde5e8224eed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a0ff00542b8951a92c9db4b9558a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eaf6a6cfc59704c81b671c14beedd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7fda5ffdfd63f224bbd563d4b5132301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cefed271293c28dff02a739bae315302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cfd91da28bc0e7683f29bf8f7503d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4efcbde1d3816caa6a77735fd6cca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f295c8ca0077e7aff292d21b936d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b89dfda361e00a2384720b484467d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d955ea9b6886c7b46a0e97204bed47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51056f8c1cfffe13a1155ff29f7414c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f3e6c3cfb8ccecb8f10edd4a76c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26172b68a6f17321fecd82473f5bff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cc1b3de33755bf3fae56997150344311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac5410153292bc13db3688d62c1ce6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118c94eac1f9337da63a3444a8f9150313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbc9aab9158c78bac0ccf447299d48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bac40b52413f9de4f85db34a8b0d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d05f54e39bd2bdd813962287f4ecf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e2ce1b8323364467436094d913a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e1c93e34ad99db5e9172a71afdc6e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a4f1ef31be0ccaade5ff8b80d6bb6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12f68123feb64a89095143c1881487320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe1dec7bc4e7bbd9246022178f522f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf00353f13270efc62cf2717c96739322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137da510fcc91840ecc1902cfe325fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d82d3940a0e2166763f16c7cefe3ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4b76173cec8d45b2d27061a4ac39e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf37c1c0002683930b48cac696e9e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305ea9b99d4826b9b87f4a9ad00a613327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6516443ea8df7bc65eb5a600c4eedf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4beec0e22e8b84eac629b95e3d14c33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd197966da9e9ef85dd8446417bf049f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788fb389ba11b27eed93a35856938f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96755f927dca8c6df66bc442b28a060332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a14d6c2589a635b3a3be8b62ed4ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db973ced6a894b78d201ef6c6df873334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043621566df49a2a16823b3729416638335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a26d6a2f2a9b18b75951ac72ffd93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855605af301b57ced7c54604f8dae7f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6128be868a627d49f62766c9912c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15214c48d82c66c2fd139063d985d6d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cd52e526ed3db94973dc1f3aeffb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf99245debfed78aa6c9f19507232f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab31767da2589b77269be879447192342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296d4b4d737141eb3b8894cb54e1364343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387697b0b0f3e287f9859f555671536344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54257bbce2f910ca1cb1ffae3b4642345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3634551f08d5928fc9060918520c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2320fb90898197e4b46d076e510564b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b4e08e2ae7428cd318bcdabea7f75348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6388b57931860b377b92d349774f2db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43051ca234b914c4598de53e9f96596d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5057f3ec06435aaea2cdf62d398b75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403094c730a83ae7fec6748f4f26f7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd5ac26cd2067ce3f6280ef1fc2c06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85140021e8cb27119e018da2ca82e038354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fd6aeef907d8d94b6ae6e8924063f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30843bec8fa7280feaee5c871056f8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b3226084a7e8f63c32e68500fe988357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a6daa900171b11109fd9c0320e941358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c6367599f90fa6bf74e6a06ca8e68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96761459ee4139eb92ba3e76c17261360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90d2d28d2c9ac28e80aafcb506309a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1cee2016506088ab08c0be6ab210f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05541e87aded748c5b4192768327c208363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552ddf2b5604ce11e52ffb41ec88225364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a66d4e603e054b7f3a777193d7e37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fc0d492de030635f9b0a3c9c3c701366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62a16946fc4bc00b1261a83999d4ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c1e42b19ee7bbdf8cfd6608be4bec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b9dd1eed84eb3b0b1885d27d8817d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088663295eda7ebd69c204dc483907f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f177946b0eebd2ae0104f0bb21eff7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb04448beeed82ef2d1aef8792a504372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816769c44efcbfeffe2e943dc0c9b9b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec69c291412aa4f91b636311918e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434b8df9df3064cd7a93342a4df331c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b67a583409fc50dd4b76c2f91732f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c11c2cc812856e84842afd38a5841377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9affaf2b5bcfdb5d95ae8f94c8d98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba5c270798a8d96541447261e5557379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49983a988c4a710ccd80fc17a7a67b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fccc683c3c6ec344a1611681f2e33c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ece45f5c4a68b02bb7b033425ca6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b84fc1cf21d60a0a6d18b0a313b264383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bc3d1882c436182e68761a397a96f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa696eb45e23ff1d606edd962d7fb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fbe02e951389edf4f06b79566a73f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e48084a7887af31706dfcc33ac771b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9058f62324900d6c6d1aa933645e5b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8e8b3a50b65ed56a2a0819f8b183f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9684492b3fdd1ed99bcdde2f303472d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d480877b2aa0ebe5b51d317676085391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94e6537a16a9c927b1f7dcc8f3afc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cfde36fff235e9d0188922ee79ada393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6e71d0f8d72f307d0f184040c46c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fea64442c072ea8eccf4fb5fb28be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeefb9e83d161a323b26414fb4bf64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ed88091fc819167d7cb6bbbd6a22c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83010f96e91858f5e094b3874c1122398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716a09e629d3b9d5b2e3b77988235d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cb2788c55e68c51be82fb7b0eb59f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff73a4cf612673178a40218e458fa4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c7e1fa7244c371869b1794a7742a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585997090de100d33a30ed75e3e9644b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d969437171b16b2337bd9970606df5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d852b8afd0b5448bf0267664df53731405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cce5891f7bc9da81c0f22a7034102406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daac46c7bd1400f1b3fe3b2003ec6e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946f2cddbf460e446e89ef5d6668205408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a75aa204d1aa6aa22b412b4203b851409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df642ee011bff23c271b0302ea33c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9266dd2a5bde853979ce94a13226c2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a977d44cc6b64ddd62eb88dbdfea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae22d3b38a2e38220786235dbe4a6e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f218450bc54d776e0d44f61d80c0a73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e838c2f76361393b4c7b6de1595944415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373f0162a1cdbd4beb93f2f1a093a81416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f34a576a4ccca96f29e2308a783d93417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b0c73af484e3f94803ed538108b22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9601adf5bc141ca25c31d7a6d96861419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e40d0205f83bc83328c66015a7938420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a12bcba9164f5cfab6feaab7e0f276421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b09dbd53c5a617121eeb56b23fbb6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cd929e965561fec7510cfe5cbb653423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bf1e0291fb2daa139d7dd39c7de72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0538390e29853e9625dba3f8d58ca92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2554388f5e0f3becbf2deac4f1e8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3674367cee771140dade9776c029a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478b97d1889dc9a47af34a45f761667428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab0517b4fd5b27c37a59fa5fec5325429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873286c61a7e3f41dd577d674ebc3321430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbf5f973d3357fef34031f478eabb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a191d78a92f3e7e207b38066fddd3d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3526b187ab590dfaf9b3d0b3d4df3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f47045032059d0bdb02d4bd05930af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d24db2a0279bc63dcaaf8e9d7cc975435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593b5853d5ef4b240b8da983043348c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316bc8474b8f9bf1e0e004980739d59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7583bd97d5fe92979404d77e756306c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94c50158dd0c4ac0a0696426b310ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09644622de5cdd9539f4991eee0c76ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c759eceba228b5fa5eb43f7eb87e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849188f83bf01df0b4bc7b818634592f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e5dd672c00b50cc2392404ca4f462443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeaa4b39bffa6cb38f2377e2a0bcd8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14826b3b5cc3039d90532c4696d6f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd11a2b11310f0aac7847f0552e864446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37f05005ee975d9099922e774d1a41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54571f160763295764219797d8ce14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a767c9305afc4bc9e81dc98a6c78fdd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9917895addd3ca484714b76c4429f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222be74183017dcc9a65c8d7e9a465ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f039d3dfb1637b0c5d3d2c9572780d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124646fc95d609f26868587e5d98fc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e265ec08a703fa8e3e790996da3f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ead9f7373146a3608f5cf85df4184b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d4ffa2e8dbf42e157a8e56f71540b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e185cfc6690f2f1c7424ea56ea27d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa4466bc17e6c19881b50899ca56ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7b2de91df83e65a3d145f372b8282459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ed4af8102c858e15a9fa41e2c6a33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e568a844232416b6b6392247b7b9c58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e91d20cdc3f7eee878ef403b50cbe1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae58d1b64e7f6df02247109499eb80c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f2fb7dead65287e73b5b8aee160a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d5bc66d9d56b74ad7b2be60967e24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda7ce9a22785ca3863a2f1b2b63119466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038905c9460d559210148369032cf5ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86c5e8418fed939037b0c7998dde15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08103450499b330be8a8eacb4679409b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60093b10037081197e251dd4cf4e8d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb21af9f5981c1d9bad56291839fa50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae5a20f5d6a450e9ef2aa7951c18c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18257df87548262160b5001ff18623473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a5b0564ff4298f6111501f78fbd36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725f58aae348da29d19da7feed81908475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95201069ab9c892320290feef8fd1bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb2a3e35484171edb4a470905479c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343e0da5e0a57f06ee4735c0055845b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f1b13682d28bb2641d9859d9d0408479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138691a19723ce00776a989d29c9821e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61061f25ce7e3e06dabcfdcf753ed75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174f539819d4b25f3bcbb73e49e6938482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb38443748374f2d2bd8923164100e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e3236a00186299ce088810dad8ee5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125347c0dd68e2cc789391931635562485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859f85440ce9f02e1778cec8acb54d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b0aef675d2abaab1c94beb6a6ea84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc17247adc1a6eeaa24582912b7f4f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd815acb9840290624fa6dbf513fc2d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257569f782e21faddf02b8bc32aae9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b8f4f17151bce4657e91e928803cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8949a7a73d97aa3a7e34719305c678492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd18090ef5736775949c9a126246ded493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2f99732ae90756c72f521b2f5a457494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f18cd5b81cfacea3d0b8d6d6d1c7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda34b10721749b3c905c2a63fe3d32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41509f1c57b57760b5dc37acfb4845497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2529f398826c4844441e3056b8ac3c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c140a28b97893465b395adeb2c5aad9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b010ef1c40b24feaa0c9308451e37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac43e2eb727ae7da20ce90800ab4e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b551293d13cc9bb0773d0a3809e7f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac16b079de48ba45e58ce7ef503bbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b0d2eb8c16c60646b6b4ceec12dc6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43626f21b2180e9e465e488902892757505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407f3cc005bf435c146a0ab4a8a2f7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab710a085bb1a1c096150013d19d995b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002cabad394c4bce22b0a74194ee6de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3827c61a18b7af7233d5ee507a067e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a1c0fe4a88eb39b1b622293247f56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d62df69ac4e569346604f6a3cc33cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845390664951f021e55821cb082fe72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe995db00fc50d72ab7bb49809f70b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b65cb61180e9967c9ae2ba228a175514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b5171f80de6073061184d44097808515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12892dd0f7f1e8f25ae370a2ab8a76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecf3a5b0e4ea2374e11cdbb7199035517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dff90e8753e9892dc7cc5263a3c1ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628c9f64861a6f93e40c375e8c58b3d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26073829bdf49ba13d12762361d683b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a5076a5c077cb98669f264a653c80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3159eb5c084f7cf14e4047c3900e76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd60dfeb50803890f9f86b67d28796a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ee8a57b868f581911e55ccff3408524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c69998d01729fe3e03ddf7897907c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327e88958c5151b3a7c45923d9ede58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c77fd078734a668659e8bf881afee8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819baf0be68785ac2be2770c27f983a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1072740a6ad780887103266a59ab3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59380d60a58d190d6a18e8488d7f09cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a1ee5bee04a40723c30393b97bd25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c54432851e8e2500752aef3121de7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daa0ff6ea164e20faae913c21eb214533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fade7b45512ec307752e99f1cb6f2d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72eeb0b11db353964cccf785e2afc29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccae2412f0252c8e8085030b20b1fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc614dd584f92b1d53c3f82816d7ed0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c38a7ed9db651d82fa195095fccf1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d83267ce45798e5544deaf4019fec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d32e5cbc8cf6bc7f6409dea41e4b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647edb725a75f668af7a428d9b6ee02d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35730cc8f64b0a6123e5efcbdfa27d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1710acc871b30c04e6c33901baa78c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c878164e01c5dec07ef9908452fdd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e96bdc200c4bb1648003bbd7a9f102545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a28f8a510cc5eb3cd8255a6de6107546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccaa4269c4e5ddf9927822b201214a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eebd37c6e484aae3182ed0384acfa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485cbf823d377f35240971832bdba82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafd21eb15658eebad6f0d17a8bffff550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570eb8f996232cbdb7a958ee619b5f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4789f8fb4103fe2d62c891cb40e53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330cc0a6ed25bbf5daca92db52c7159553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced82fa11e1bfe2bf6776723862727d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a837886afc2c8fa2ef0b0087fe567555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d4db3a616d163b3289407db584af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f363c7ebbe92f5ff4dbacfe8a5c86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62eff73f8f911f756cdfbcf36179d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b4694c43b1dfb991a6d671e397233559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f426444de42aee7b5272351e1a2931560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92bd4c457e513162e2dec1883b49a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583267c4915624fdfb61051ae9e7e73562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf514233c77d872277c726122ca573563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4044f65002b2928af7e739dff8b14a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe48eb8a6f8606a03928ee54646b56565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389505ee8e55138305991d20cc588cbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1b0b069bbb14f6cb4783b66fb32e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f27f409b02cd6b5eb76866138b89d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4d4912e9a9f2efb19f230172919f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d610b153de7f929be616c82e2f4e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726203e2423216e54455431d1f3324a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197168d4786acc028458e7223221382572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d418eeb1f28db737f0eb61bbaee9f1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d916170cb6ea54b4c5acb490a264b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c675064f3e8d8b5c2071e601062c76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab56c73f2510a47ce2c9b4f15cf6da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac22be66bc7fae8683e3838072303d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664b78d7d33cd05d964d69e651ab302578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f62b10b85acbc58123800de092f5b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce06cf92ee6cd34e9691f4e062bbb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7fbca50b7501c2802ff58207d2f3b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce6d72a755c0864667716bebccbc0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d558338b3a78e566fc1e553b25723a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88548937b3b9705881a75b8f626c5410584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3def54afc9499aafa70e6c345a430cc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8e7a93e5c0cb281d65d12b0807579586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a49248402b3087b73dd101a037348587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179ac138424d1ce02c454e7801cde3a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78874cd671628d2f83af77818d66c60b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44522e24c7a693a65eabb3ca01272ef8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88c73dddad8c9dafb099ff06879063591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d0dbd96ffd8926e69a863b4907b49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12e1f64809e5dfe6734d0748867e63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a9371bc098a5dd4275fd2482f8d28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a920d8bf2eb2b441c170e9ba1e68644595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3c30dedacb45df75e997f9eece90d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef0255f27cd6377b22baa7913173eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da93167fd66ba38951a821a95e7a32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47d1e0d0dab2a29a82415b52dc0eb8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3e7198daf063f8b08ef786209e8e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e3c8f27e037cca78acff5c24a290b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bfd990f728906e18a28f144b72159602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d243a7897161b2d1850063a4f96547603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fa65a901b2e97e92c8f231802a7f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefa8fae8670f5ac610686abf48f2fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fcd3c8df0ed27fdc57b5d2e7ea035606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a4459b2463b66d61839f3e7887bdf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc30e1bbf2daa1641cef3b00f7221e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acb0bb8875af51c687e454f0ec80cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9d530c80d0adfc3b56d93a45680c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e91e72a088a50438f7312cceaf628611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64908d9a9384075cbbf72b8a59e9f32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d96a50b962289f992758ad37ae1950613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1e5148ea86deac098a90f059bf592614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e27a882518e8baf2551484e386f50615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9555c39c36a07d81eab37a567cffc26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5307971b172dbcc3a4ecdc63951143617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64947eadbe966f12cdfdffdd0f99313d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da145e40692f729506b579a45873371b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3f9cf2aba97575ccb30082573c507620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c6f3ec7468ccf0e56219c79b9a8c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eae780674662fe96603b2b3d647f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019991790ae1bb6bb26003ebbcdd6ee0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d6b095d7156a1ff9530dfb565bba3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de654a3abb8b31abf1d2672312b66f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7961ec8cc35a0795cec6d1a6886aa60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43649e819619bd1d42cbabd17a50ccb2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8f3fccebb0bc764d9ba95a242b0c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff90335ffad4d23d4969fe7b6dfca6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6c104b806ab72a66451f9b225842b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f47ea3a3f7d7dcd8212258d20ef871631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b70d282d2d1375c0ad9b7c02fa193632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb911e0353f85c12bed536b4234328d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f071c5517052aae9b6f0e05881f8d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aa437821ebd6aead18043add7a520635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5335a22ef10a2197c93ab4a2f9b16f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fdedd881d777711d6aa9fefe009a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96e9ffb8dcb0acb31986fb9a2263d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941323ef8760a678916128eb846ed28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cacc2787f02f1be84339215892dd13640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00b94545ff1bd887eadde151b8a6d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2c9cda41e055637ab6a08a51832f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd17ff3dc55331152ba2b8aed42adc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2def78bca416ea90764859643681cef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5450cc97d20bc55c4b6db6585b6fc90645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed768ec001fcfac8f4cd79bdd4bba64646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4094895baae07e91a010dd3feb0ee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6fb50e1f969a6139ab1453d7bc3b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f990520e40809f06096db8d46acd1ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d5446ef9834ecf806fd8db0b64db5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b611907bdec1393ed997f09b08fa425651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd92f73c01e0af3212b65571240922d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cb6f8ddef5f8cbcc4fb4b28cc28fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75e2625760af2bee92ef51af084677654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff209fcb9a8ac428f8cf52d1a1e975655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dc4aee1627bd266979b39a9e4b0a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044f199704b7690f09befe3c835684d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f62c5b7db201f3462400de5dac6fab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf7cc7550f6f7b85d9ac0fdc2ec4ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac00a00add907fbe92b7d11bb001246660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2bd135982c8fe9cb58d9802bbca16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d657336a3f9c050c95512f1f23ed7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e25f85192c60eff2dc0009f6efb26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc5a4c295517426e7d3032ff78f790664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181ae49a263f59d365d0300f0f234ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf3ff62c4d432a25b452d49171b6fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00423b98b08ecf3c80f8b9e010546d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ef8beb4d4500104c520aa003dc60e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2aafa1db8cff68cfbf5a1e718eb70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a01e9a1b88ff5213cc82f544b1f746670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d946280270288437669c9344e896f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923f02c047166800edcc9874f53c3be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb1bfcc671e508cbd0cb6fefb2bd16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd77b36da9a3c801c9cd6b542d644ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bba20007eef91af90b65d548af9a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d910aa0c1958a3702211d2eae58cfa7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2ef00b729207a591b9a7171eb79a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b87f8bbf11510b482dfb307c16cbb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bff151adbc39d964bc7be3d3d49353679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e76cc0fb26f8c1cd1397d06e98f5c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845e5ddc83cf6496bc9f652d005f115681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dcb601df2ab2b3791fb926031cd50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f324a139efc8457566ed5ea4413155f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c2e513d4c6926f7c39642ee4fa3d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d222179cf27bcdb458f81e9981a4ac8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066f0a6d297339b3bffa55b3898c12b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260ec159bb6d5abb066b54f968acf5b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab513b47fcd2f4350cc8832d052aa61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7c66cc644bd0d47f8e0ca4c7bb816689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68f56529fbbc60ffb429ff68872d92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26baedb937116e20ac795e733049251691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b47ca1824105ccd9e38675c5f587a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427a5d36f3f9810bf7ff1e07e0a959f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84e2c5510c962a7bac3f7cf55c8888694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10697a3f50b5ad22cb9e3dcb25617890695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620b478cda4343fb5f5181d91a9a639696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ed4d0658c59ae7f8329ebe06e3a0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc1fdfc3984eed2851be9e3e7e1ff4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8628e5bda66f9a70a4ee84cb6c325699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321183421bcb5230de79617968a77e0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c15836398ab6a1e74369b92d6e533701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643fe761fad060edfa199f9a33e0103702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea35a9245f1370643c61d6dd21c61b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae7f833623e717ab4f04c30b955b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6779101f5ec8d5ef576785af6f32ffb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be2a2cd336fa0e3c867528bf10dadd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ea06ed7ac4a527c6b564de37f29ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b7067dbc48677ea11c4ae242ddae0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192b66e187761ac47a3bcdb6e6f2d99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a0f7b0c0660eb0c11a70b2ab4aca4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2a6896c81751881ce4d4acb2ea354711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f66123da02adf817952c7ab2ac61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa77e55351b654a28adb4f0001cf5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f701c49264c9950c297411e000238714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8666aef0efef0e01e6cebd2bf272d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423287694fa785528e292c6b6b30b5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3e0888e1456a07e03f92c467bc59a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8c94fd9c695eb464948193a2e5c1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171931e4389dfd661bbd86f909ced7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a29791888b87db0d4c341888eea80720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81653592c4e06d5f120505b927490c66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf04e7e5079d481327dcd8cc12bd2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41117a8a8280fdc542c0a80d1aaa58723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf97ae7bb93902ac0f0f498abff49eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02d6dd10842412d6980a277883aa8c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229631162b83ec5ed31a7e34e85ad09b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae1c7a6e9e3dd2d2ebb089faa3bec4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9533e17481000eef5e6e34ee4cfce59728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40223278813e485417de599f8140457729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdd87863c215ecefe39e3b2f1ec480730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fdfeff5e67ae754816a6e957f6116731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70504feedddb39fc609956993435aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b2821b2c040bfbb2c1a837f7a6fa1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f8ec09cd116c6ac3a42fc657d9fef734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9071465d69ffdb428a454564d9be229735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4ea42f125d7ac73fbd4124c98c525736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c8804bc558e9c0ca4f477c987b520737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42114625a01f1de338af731e52044088738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acfd0f849f99b03befb25e90daadae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f81e556e3206ac782f4e4fba57e97a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9d996077733d76df7873b16dd012e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6cee85ae4904bfd5b9d263d17b59a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc2c6c45888a6679a9d0eb526c9cd5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700619841fb8d0dde0d6247f5793f3c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69ba5b6d5df27814563a30ab7da4c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de917035e6b0f7e1c63bfb4413a975746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad8654539c27396c3d86244bb9b2d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25858622b1bbc6900bfc696754d5b03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baf2c26b38b3f24608cd81f8967a6b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e48eb76d279b46a4a1892d92c250d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03251a5b7223d80a6f910d4c3be514cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e064b3a22c0a742b21133c05dc284be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be81116218ccabb97bf3cafc393b99753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b45186555d3fd5148120461ba30583754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a67c092bf3231c8aa95cdb06e61e42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42201ab220166e333a4ef120b25399756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49c9577bffae3aeb5bbf2a37f2b208757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc9f6b285057b6fdd417b10a6b5134758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9939b7b0f6737576dce4d3786caa57759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414033c670b8cd7ac598d2c3e2e5438760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7816c1e4ef77910842c85dbe065a0a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7e35ddf52b2dfe33f7a83cbeaa491762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3699d6efceda3cac3ff7e5eb25056763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d1f4df7f47e4f26f20630cbba44cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba49f6bef3aaad5dc1282f4280d5ad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21bed3d4534443b7b54c8d046c9f07766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c18c7765308f240910f613bf18dfe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b1b60eec1bf94e63631248d67b140768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebaaed5895e3cf6fccd071fe82fb9e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd0728f5f0df8ea887741ff7b98fd0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d42ea1307b4bda270fc5a4bbedafb7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a329f09aa4159b7786d7f886cfe77de772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56a0112340be461798094b6f340dcc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d6af5f8b1ddeb95f92c1ee276f0a5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b434e241d79f4bd5f9343a2917c769775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bab109d20e58f09c3486bcb4fbe165776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4423d43a0621b7cf9fbfb619e520777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54debe0359292d3faf90799b3242b8f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698301370c2c67f325813e7c900c4516779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd971661aed2042d1cff9740794a08780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a634bc3dab61c4c2c48fb39303eac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aad614424888987fb157a84ce8fb15782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78774092379741750ad29e1f72822fc7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6987539977cd986a7c4463a03ea01784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9eaad5248fd5512c757454a2d7699785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a8c5f3efd8fa6186318b72523ae541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e83f04b6f8bd577c1c099a3bb38df22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953e1d9b1758d9831a2e9afc7b39c943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf028df1040e7a62e0e8b8c9c1f3e3d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1742e0f5efe478c70454913f326c6365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668f4ceb862aa00111b7c07a30569a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e546fb0072a3f1fa3dc3697b43581417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2676fa3c177dc74f521b960c8960db48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17550a4e401644ffe4d4386b9c7a4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400e0686261c624096b9b1681a4d89810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d208bda17bc7bdd17db8dca723a646111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bbad7a09166625b1b5aca3de052cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f0e9675ca67683dc40bffd168e0d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c4ab3b4a42f1df9f5e88c9eeb918514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364b4886af4773fdc8a7fb8ae57efa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c0ed1ec8fd365c522aa8f256fd01f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d0b40852582dfaff8703516a6dc6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffab10f9e814e4a5f8ff7616579c19a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce3fff3e1515824eda2f324326217c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a52a85081b30520576da8e14e906d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7de920bab74e3e689a054bae3aac4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70b8a4a07a6b1b9efaadd79c2ac71822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218a02a522251876d82be29dbcbb66f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede36c3de02febea2b63b78f7a5038624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35964a0eb91f5732aec44ff3ac388d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba19ae2e3ac340572d29eeddcef0c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee09198ac57912299725ca171f252527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9bc7e67c4f235d9cbdb20e7cd03b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84fb580bf025f5fe297481f93adec029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28074016a67a6eb0d831a5c7c73100930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78038aededb91d4f0afa5bba9555cda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a38b8ddaca79f586be300515ebb10132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00678eb4c18009b1ee42f825074e66b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802d74dfcc6b260b5e009af5c25bfd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f97f67b66a40941dee1a239ab628935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3404bc8f055140bfa9f02985d22fdc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97f42c89dac89c26da6fcbab2f727a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be927b069bc0d25d57476f2676795138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db567788f374cdb8a7b5173bd78a187239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865caa59bef728dc0691a269e3e58eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f8a98ae88e408e38a6a64fa7644ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74f5e57cdce81fe70c520f781b11d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ee4f97d6a0e849321707eb090991b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716491baa817d81ece98862e4dae0ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f4a8171e97214c5b3779e3404b63c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e6903ac419ac90d8e8ad7ea327ce246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128786bd8b0d63e31a775e3790748a1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e652e00f10f0183a7068ae7df2dae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcb331a44977769d37c0d4d22d2e0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043d4a831b6318ba42d8a40be88971350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceadff4afe84740fd69d12726a612d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321497eadd53309c88ecc0f29bc5c8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab162e491596283cb05a7b8f35f65353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be934b26a8077f96b8bc6605ab962e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a192ffbfa99e29b0821289c8a70166555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be6c6ee3732b59070d218c301d04b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78794af275aad4d35cd963b6ff70d9b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4700722ad5c3fc2c9da3dba5ce46b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3791aa23e141f750e221415bf3085d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b8710c32e7efbca8eb00e8026ec6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69af66c4ae1c563568e00870410f3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c624b9ec51efbd9d87bf76b9e37571662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a76d24f6e78b458f5f4d0f937cb0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f7be78caf99e15dd8c0c52294494a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c206de6c64630548f978d46fcf0d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a624c711a0361651a8f7f17f76dc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad3dec426e908157be2bf176005b3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7add58237f78a8626b9d1329b8de78968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450777e57c5be8c7ab97d17f06dd87d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17beea54d5e8b8f65c940704d77b2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f6e8d3b713a6a98353b1fea57d7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a5bfb3572211d1089afc3c0bb4f8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e134565ce3f543305a2a0a84553478e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43084c2aa158d83b3db5c51339bb1b3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2f0df6f014580c4300841636bba0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783c528d24355098c9e2e176a28883f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12a3294b97764671ba76e8d8560f4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72684228bac631bb3d79b6f7f029d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019204d13732e8a3e333a982a651d37179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9daa9596a7e4234203529981b3f6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab219ec4a19b4d9b03d7d647a21f2e7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2c88981df345ccb8a6cf39066242182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f91dfa50ca95713e8cefcd3f5d27483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbe317396bd71b4573ddfd78d0f04b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27273cbf0f7c528f69014fcfe90b5a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3822b98f33ae2a3b9eb64c97984bf2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edf7837d81a694f17541558fc7d74e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef5f132441aba735f0d72f00575c8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea372c95f7e7ec834468485ce989b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8ab2e56af68d0cad50cc7764ad8590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98760d21d31a217d8a81c140117fe191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867128e06e398c8f30e929d0e3b415c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9a2ce94c75836def379d46bbabfd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990836979a84749e90f8ff373bf2da094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115cbc29e09babccdac653d9f99ed3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d34aa097d88938755ae468eb6f10496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01091f3c898f9e854f895c71daeb18bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10853081a9bc120440667c913591725898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9669e8a0b6b5b19f2c249da11456bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f3041a3a090b9c1a44d097cef91c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244dbd7820a0b2c397b999d28ba3262101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad4d415a382b3c290c01b4ad28f52e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21209682deaba6c73eb3d29affe48fca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6553b58518dddcb1c1ca80a08b9c18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcce63318e3de2398986d92392e3e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bff71277e48767543ff4c0c2661a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec9f23589cf381aab569883369c31f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7745381eb07dd57236602fdf23134108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef248a7d62aeda0087af9792fc2f455109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627a2be24f6975fd6021b09fd9db306110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c25daf48939775834c286ddce938d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04233fa8919a30a1ef1354735219dc63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb422adc80d2d02c60c0baef973dd49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3780fd9e9b651991c5c74f3c3694b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50a116c0b676baeb2bb4d9f4766b9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90424d6fe273291279464f82b09a34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba2158ec2eaf43d1b13c11771dde7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883f43490e7b79d4ba0b81a3413ee5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390b214af2d64d579fb00f89f91234f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d5a9746ca9b75849662b651c63885120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b39a1e3a654dc9a30c5a631de7a577121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff503c69e07423886323fb94e36e23a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb1cd1cbd33a657b2bd37443e32831123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb937c1fd5908684bf0e833c47d7b162124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d4c2a7c3c91a7b9e1a298a1467419125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdb2da4f2c06fb34d4ace742ad1655126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b72f0d7a10ceddb5dffa9964142a15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f258ff6f6e5b21e2a43bdc0eb83699128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a244c31dd2a9bfec3b570e86bb28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb67fd432d31fcf7f67235d749408b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d73f691e15911c7c9dfbeb9a511e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbb446063957e9e375fa84ed2607fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da111ec8aeeca11aa12629ecb4efec74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2816bac33f405d788aa270962fe1c98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefab1dab254b5646cc056e2d2eb436b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694ab0b0b1d6077eaad2b6512b1bc2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23194e9e1ab61e78243e66382d630cba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51b3bf45eb569bff0496cd37aca687138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ba1830d81a53f448748f58b4aef9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c7c8805a5e6b8ca14453f9803bb15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848823a04793995849c3efad23af9c27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8f9208bc9d5c417c0e402a2a834f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073d3378ee2d369345f9d9d06625f95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c402ebd1c4ee88921f6c4e6a7695c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ba33a6c2dd6802fadb5ed7ed413de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94dd9e66c6a9522ac3d591f3d09ad3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c4f7732cb706dc8f6fbb30a1fd4ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef63b28d4770018b42ab6043a71950148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98922b030090e29c600020b3b4f11add149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfaca14c5f75fbcbc927439e73cde4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca848b4fe7feb033cbc3bea01277388d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f092fba77f38f2ad262593cf7f17c88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd7932643d459b95b9a6b9a054aa7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857ea5589f5a384469be7afe4a41482154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545ed94a446d9aced150f41f762919f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df614dd3aba821756f38be4fd1a862156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6860f65586764f750258dfef6ae2108157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242d9bd2eb16bbbe937e653c834a2be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c51945f36f8b8787e3eda3bf927c54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389cec992555ab4ee03fc82c9fce265160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238bb44579addbba964de57c1c49bc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd96af235371eea0a05efb40470d175162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb07ca9746e6e42eb3b570e682f226163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796226fc93d622a11b9da4d811f449164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e004534d3f6dd58802a15c5a337ef30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0e0e3437dd188c1345963711b6b14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068110a979f160c00b59fe648b6cb2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fa356894d1a534b208d5e8c6877d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10559fa3b3b522beca599b26c0bf3d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4e5397f63c675ca7a75f9a72fab5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dffeb5751d59bec703bf0ac95d31a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763fcf0c45401d2226141456fa0de1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fa3d2c4677f6ea7bec045f7a1934a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b83e3803b6904b41bf9d0feb242620174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8f09244fb40b694b28d6cc00fb745175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb2245f0578f588df5905e3dc67438176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa4c16b8e05aad7595a9c45d313340177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158486078cd9b8b7ed9c9db9ec4f221178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a92dc906f94536ac7a06326093a4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b436be45708dd33c36226df1c9b3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98747e8735b565162472860197c1ca8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7edbee926c065fac99516f885b52e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a7a41eb16cf2d2fdaad144f18bd8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650bca4935529334b61d4c4945b1a67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888f47d764d93879e5d2d903ad84556185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946f77674987b744f5118d32c95413c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b721338dde6bbf3c6720d2e73588929187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cda697e668b9a027f51560391e7af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb148e1dec4b35205e04fc0f9931c53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d718e21d8bbceeff576709cff8d41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521baec71a0fd12c28e2999ca47e810191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c61a1e0ac7d0f9c0c9b3c40800f11d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499c9856f7dec9ef313ee1e13da294d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a689a52db4d0c08d33b0961ffa904194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f5bd9f26d93ea3991df8362a79409195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1b2ba1015e2394e8cf737a5eba9a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d2750294070f5dabd16c34b76f8ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82ef407129a62c45d078b5f284f04b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1204f4cb3d51d717bb91881914ffcd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ef841af4dfc0a49a0bd14b9eac96b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b16ed0ff7206ff46f47b894829791201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43609684a2830565ae195f04212bb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd30583acaf33f1b36f5e854b340f85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd534b4187f510a14e2f571b6a4746204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e22d8bcf3e3e5946afd25d0e2dd364205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f2d47176d6213724a0a7453616c7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc6a5cc5fd0e887616b96e872680b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd1567e17f943e64aad01fec230358208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625254a03bd3d76b496824146c8ae87f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791a1b96d3867693cdadef048ea0fb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75553924db5dc87d093c21c014a6b9bc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2425ea474abe1460af1b155a5f7d4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f3846f6f92880c966b19818488d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb806e1c67795d9192940f6176804611214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d6a166f5cb88d12e79ab68cb1b0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559128398a53ba3ee7d3703bddb8145216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fd34f9658894420501cd49df0af00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6393826ed22a23db602ec33f03aa9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2db058c63d4416f3eea9e6fcc3fcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45e21f61fdc496b7952b6486003954220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2d789aebd9dfaf8db4b1abcc327d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d123f20c662600578e82eaeb1f3e4f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d3221709bd10dd80556412273e1d9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036b216deae1e6c23465415c7537424224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3cee6080325ee6de3ab874bfc7b73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e308b29d279a731a7c22e9a1c916b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1654bc39b8c1bf2c0c14e36c3e8e260227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a723d7bf7b226df4c3e590c3de67b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19490b55484dd2cee7b727efb69e45229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bf4d8f9becc6d0d08a3bf7c0a304c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51098baef28df25b0a05d77340152e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1023882db2de853b47555403ac6d62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdf6ef432717acf099410095444f39233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee19f5e0838b4830a000e6aae002a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e2b94ae9fd7208156e7f16f906d9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0408f39e075866eb26aeb7fd95b375236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616752cd3f297e7192223b7fc2cb4b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8efaed562ab6f688a9c518c2868f03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8e45b108699c91d949b0ccf29948c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97982156c6eb5861f6968bcb5da7ab19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9b6d146efbbc3d1730718a3b1806b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05620a9647cb326daf8468c6106e8f93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca7cb473e6fb7cd8d43566d686fe9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ea79ac1ec162b709be4075c46c203244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb514d3621c4bffce16cb6b42c8afbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edfdfa4efc07f64e60371e3132bd1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d268200dcaaa5a857245436855abc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e28e672c3717a007f50ff7767db18c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3b61a888185144bd80213e3c1d022249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21fdd6f32e9b0822b15a0417c98b13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dc1ad8fa895dffd48ec9d656d58d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c121618b0d93560d43eb0c5f17f3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b82575bbebf434e14bdbe553f03b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0b6c707f832abc515c9dc37352292254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef8f12d4376d87a16c88eca7c24701255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ad48f1e4a63ffce7efa5c165e054256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e877856bff4fe45abf920a94ce6127257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaaa8c210df59fe17c67c2dc570f89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e8c0613d5af86682a879dea3fee94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66220d7c8bdd494d9f30a1d5e69df8b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ac9c07e15f6aafa089810d86a9b85261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10124a224c7c4ade2a8c4d9c77dd603262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35e994f4828e3fa54e3bb900a4e269263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe92d751054d9f38ee467da64aef30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919adf08fd86390bc8b116606d91dc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459d5a41511f60669cc25a2fdbabfda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27687043c1df860f68942eb6672b1a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271e0909168c52de6503e0b122541af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099621e9e99957f07d7e331fb8ab6c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28c9d7427dadcf216ca69404e1f114270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d5e70ce10a226c1ac292a7d7f1a0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ce8d8cfef356d5ce0fb74541fe8a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969c9583b765192d7ad578d3773121e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf675cc90e60af2f67f662227dd85ad3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc827a7f5760370fe81edc99262f1f20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0886ed1947ef5b99d8e8183440f198276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d440a9023d0d657a5b817d5f6e5f5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26212131efdedd81d6b275a816481f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76300b889122e98cef646baf4b856f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756002ff1b126418513be228e7e55805280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3731baffb3a7c5513f17d1b2e6c17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63283fb4705933a22be8fcb1e1b3df8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f8cffd76f8e3522a9c0c8fd91d364283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773edbf16edf3a3f59285ca84bfc7b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf17f01ea591b0ff6a6624bb591271285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17e875d5f3c7e882ed746577636fdf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f9da40aac9229b151ef7a53a017a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f39d91924a4833301c3bab222ba74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15468bb49c778a9e7d7eb0eb646fea04289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c8e2e4f4383fe64bc277b50fbeac5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a68b55d5ece04fe006f7d98987e246291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e1739dee3fe7b83c161e9e8fc9562292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caaa4073b6d547f102b8388dc248a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d868f8a03854a3628526f98858a37c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d07084ba065b0b3bbc4c4ff25b1d4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d038039c7f01a6f55a18e5087000c9c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a31f944d2cd6fa76621086f30d1c5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac561985e32345e1d93ea7aa14392867298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633316338edf9bae0b0342e147f2602299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe713cdc0bd31c0129990ad34fd924300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464bf472e3e67f8eac3dd307e9c957c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901ed3e40d879fb481b0fb7112d7281302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cd29377276956662980b919a1c167303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61098f590c34c5f84df40d950e88ed54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43bb362ccb34a22b36ab4dceb234d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555af3e756c1e0a40008ca27bf21027f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5db1a8b4787221541556877824217307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc7173980460b78329015441f6fb7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7d4aae93d17778136f00ca8534893309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38db32f46f0fcebbab44ac15883cfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00460b4ec422db7b5a898ac8cc652be3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c30101a67e90c0b61795b1e05bcfc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91624f5b15e102c8ec3a325113932753313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c2ee2f6f95c6c109a3ebd62c58fd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae80af4cb8f85e840f33502c2f46429315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd0fcda09e45a9fd8a3b3faa3bfc29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240f9cee9629ab48e644fc2e108592c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d5d92ccf74b176a1c7c5a1106ccb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8b413a2fb909f9c3481f603468eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa009b146ef5b1fb629e3d7d92c5045320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8cdd46d37b1c8530fe82d356ccfdc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af20838547f4e6239cb87fd058edea6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d491ef05408a523347833461d973f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e445f91b2103b4bf4ca0ec682cf5d76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8222b57bcf06e48573963e425b0b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4fc2dff0938ec7c1dbc0460996227326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c763cbd4f625fa99d66ff47158d6657327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c91313e07df66f4bd915750b9711b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850a62a334cf98d89375ee03f9fba9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843770b253828307587f9d2f507f920c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9fde0932cfb576b5057a5201a5e39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e36f42a496e68ee10954206e43c4c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b5bb37c71379fe639b69927504ee8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2852b8d0fc9d9a0501d77ac6f3881334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6518b687acbd765d537d2ac3bf847335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fb38f8baa993a3f6d8b62f6565712336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cca9eed53b2934c077d526d5b3eeed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f81130369fa2caec71fb237ddfe8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed548c2ec4059502cd64dd70d862e86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4f9e58ac552cc03b78429115cff9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62d6fb08de41d8d8a3c64e68f1911b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85996bbf70243f08bc6a8b1475b456342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707becd5bba5b9612cbb2d18b865545343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3b72c34ab400bec186c71283fb52f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f501985385d4aa16e7d950a112327345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdce5a704072ae5a1b0e0e9651beca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131695cb2ae49324c348e33fdca97a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001472ad8dd6c3f2481541877398be3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027311267f58a04e42c10fa6309d100349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0643d2808f02ef805cca0386be406d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e193922e894ab0a0e3b50da5cc42341351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357674e254da53a2494435fc243585a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c76238ac48c0091c8676f4450221353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12ad7ad6f630943bfc52f3af00a880354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c251ed5081068e8b5e790a20b78ea0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1252a86b210147c5a4bc0d7d023a920356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d37a528c03df6ca20cf60a4b025fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef864e13ed46c37438b81db7d54ea3e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0cb2a0f594b57ccc79f823641870c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3567836d8a4a174d9de9ff0c35f0db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853ab683ae28d89f11f20fa381c6e3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449e563af4ef7457b28c13411e5afd5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d7f7d9f75e6017a92986886e889d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157feec8880a2fd103aed771b3988c16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e4bb0c5a147add6b6b20769cd3e0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5476ba19922432e325b856bd0afa26c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d864d4fc0b2536351c401aa6ecc8445367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f1d42779a578296963471a0dd0485368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c1d6dff52fa169689e2c3454a32f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83cd70269b664a783e7fc6117e6ffe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e5a39a218f9b13ed386ae1a98a451371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9495d135a3816b5bd56e2889bc995d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab033cd964634b78f2d132343c41bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7432d40a26336d1e26b7d9dc7f7263b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9c93e364af1f6c59dfb6da147e003375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467fafd0b35e2db695e8c6a4067c636376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f6a1c2f170da01f2f50f7fc5722ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5165eb37cf772e36f545db33a904c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8335077a84a50943e3672a6eb6eac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e00502c09013670a2e90a58e71dca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b46c6307566b97db4976455344c406381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcdb57fa8652f6a96472e21993c293382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92435ef25aef79f12a5c79b91caa57f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79cb93abe7da3e79bd40433521c91384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffe4bcd8e5f3107ed27d8ba16fa0db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563ef59ffada42a887b7d29d6871d60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6c96f41a31826f4c4d2008e285cfc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd925cdf78689a0f55d2e04d42a2ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c83278b2b4a5d7de891283144674b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d00ab22118452baec69e0901be473390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a2be88b09248959e02ad41f69a239391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7775ac346d6324404403dc4644c5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c147ed59fcd040716f8169794c27d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3a90dd5dc4d5e5c99157e389ce847394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875792d85cc9a53d9818247decee2d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34983d77a843d5c90668cbf65fd8c8d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5c0f7d77dc7b39970b24415919a72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b96564133bec3f9fbf38defb264ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a54e1d669784de87346b2e79a9d7c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f93df3b824f7a0b3d8857c24a2b6aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89622a743cf1ed191dfd837e158e4be8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fb4bdc858e2ff2e43b663aae01483402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50fc86f6d06b6c418cab696e586e02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0b37c6926e850da88f2ed1d3ce5d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1280e911c23f9bf02b0345ca603e5ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25ba5357a1596929930b759943684a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cae8b8d09bdd2d75012b5017033cd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e6227235f8dd849fac3bb8a08efa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b991ebd3711e9907e628a067a2dd351409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352be64d7676541d15b9fd9be6fb350410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08433ddfee97d995086d5b7b8c7c4302411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb2a6dc6f6b7290dc2c87e87470e25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622411e28fe520535ecd7fefb4c57757413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e57fa9843d35d76a1c32542d0420ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f876ece3293012bb3fe7a79b4774f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a8b5525c4f6e4d392b6e24457b1af416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bd86943249e1e1e47e1e463673f12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc8f7818fa700f95fa843d784a4d13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a551f8ee02aef86be36451adeb1102c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8e9259bf62c225a8619925ad33147420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66828a52367370d0fdb82d779bac393421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b7a87fa80416aa98c63938d508b40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82510fd22449366e4abd4600a3b26b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e351a8a22afac76934915bfb6ca0a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3717aea36da94cbb4c7e97419c1764d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cced417b3dc850156d3331a458b67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e9866f1812948c4409a24090b06be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be69ea2e9069bcdd19c4cc95707987b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7429eceb2284d1b0e0f61adffe76a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6595cb5ca4502178d731854531f6e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ea679157c803c943c7a60a2d57e9a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6389a920e843f46b3db4c60643f01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b115e5ff3390f02d374be1c233dce5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21b784c6e1d2b551d96ed9a116a304434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588439cd5da9abcd40cd0fa449c093ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c5afd7d637ceb88808cc177ddac8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce48d31bd396f9c398d1ab4c9c770f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ff20c93fd87fb66582e133fd7c6e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9794c06391ee0e8d2586c487c754bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabafd144d969804b47be079de0259bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a42d68673999b0a5db642b47b618f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbe3cdcbc55d483ad33425ff73460d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f849fe23659f0412ad3615c541f75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb7f0cd9acdcd0dcb44e81bbf605df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb36799d93cb9542f36f849ec4aa36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062875b85396f4c541d79137043cfa7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc5f1f3ac39e58df48e5a74d6ea9cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a1a7609c8f759c022b51f1e6d565d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f940fdc380615d273eda3dd33796f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851f23c3df9599abf2f35eb8917d78a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dd5153df2f9151fa97335c29ad8be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a227e6b4d918ac9fcd6839730d545452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4d776b9954952ebfc12801c118508453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c230703e5152246190ec0c9419616454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f167568a6da26dedd555fb439121862455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c3205b51c3101e708852314cf48d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6058a0de2153cbf54b01f15acd230c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd119247f820d57e95ca97f3ec0b292458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e802863504fbff52170a99ed430309459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5245df70c826bb3ec9a8e472397108a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202584fc356c6ea15022a59df8457523461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e019162b72b9fa5c61261768f4c7555462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4502c72e48575abb9efc155d2c5e7ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9de8f12b0cfda3b257cbd9be7aecf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc771340a8427f6b3689b8b767a41fe8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714686edbe57c20f3c4af3b40dfa7a15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f2c8d96f2d6e1d8914d3b9d5370f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04024c6cbf631ecd12a7e254a2c05e9c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22d444a00bd03c89e8e9cc499ef640469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e2eb665664626b63bc08f9a29f317470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a557cc09fcba4bb5a417d093454102f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aba1b7aff809c0938e895f3f318d40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08a2dcb9acf6a685de6fc17044d159473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e2adaa7f2764c3476aba31192af44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5de72be3179e1e21cdb0c4e97e1dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c47da3acaca72ed8d2862162c9cbc5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e339b2aac7f65e814e6d6c9740c9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d1ed960d180ff02a10b329f393eb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dbbbee35ffb5e2142afc95568cbe4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06fe794875e981fe8aff4b3f49b04c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb8b4d4a4a46b7fc917348ea7315ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b18b078144b89b39714189afb24523482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e3dbcdaed3e4f1695a490fe777664483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750289b62893da284d067ebee98b73b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ed3089601d2218085cc42cf496463485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dadbb3b3d571421642b1c27d9462e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac77c06700a5168455970ed8df64ead487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030e18593af4a07ae310ee407fd44bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf8b60999c3b3ec98d3af14a864aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cec18cbbb4771f1bb9bb61f30759f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea211c2fa4e98f571f0b016de1c91f1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1419aa729e80bd12cf18f5c58af1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2135117a2a46401e10dfab2630916f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b44a71bd884ea79be097c6c888b1b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb95cda1650b50a4f825265366aeb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbda15486dea36b8173fa091e0bfab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69e0a732b2e7630a3a7ebc5b370900497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aa8daaab5265b5a04b27f917e96f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657bedd3cce0fe9e5bab18b37affb58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed75d3799b8558d238032c024251d00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae9245c0184160055c58fc7ff84906501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1e623ceafc560e2a0ee580335e314502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731318d7b01f5fda0738c2b2389796d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8e4fdeed960ac65551c52559afb97504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734f53312ce91bd8cbd4a2b9e905df5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83929bb30a7f6f85d79284308079e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f939bf5c1fc97a0a8b277eb958d419507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03601f63bc4f35603b7a36329700e7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36b6a64dc81aeb0e89dabff9d77ce9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fd50b2dd2dc78cfd75da0dafbbb8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8b8dc7a5c312e1bdce18b4f2dbf81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35099657393aa83557184db53c549e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd42367b7bca34caab26e78e63a788c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469701d7b155f705fcd071c29764936514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bf620268829c0e6e56a1a64b98dc6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba2b80f531ce0942acba34ab172a19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9d458ca3d9719e64a8d45782295d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da144611c9a3c47785487e15eacacc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80006d9331dd0bd648b598148372ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ddac43db4b2a1efae66a3a1873ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e8644a288338e5dc42f10dce5a1be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b110fff6815525e3533f54a94f6c0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57850f6e2e1d937cb8c1578bb5f1eab9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b749c8f5515a688d894d8c663512055524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f99f93379569d971699454ae69780525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c595c8c128855201029108ee8af14526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e505a916f3ee2dc9c2e112e0d2f710527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a47161044b65f78c45c419a6d7107528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ee5230e05e26783edd1cd0b0ef3b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aacc8501cda169fdd9e0f38e379360530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0a2f1fb329d84a73f6a67efc86be2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e055fbbe914912c4ef41d88893329e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e0f105298889834f21fd0dfc13a6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb196fd90589cb57f81ca969473b7f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e267f0154c42750bb133a6a40b8dcd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9876a531d428f268904398c7b36e9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dfacba985a1055a144a2559acaa40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8bc2bd8f6377dfeced89c15302385538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a18b3a64e833c1eda62540730dbe8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570866f5ea794063816a485c47658136540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6dcbcfc4f487fca078063829130a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7d67b681db74d1815bca97086a03f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6139ddfed2a6b7203f8838c15e42d6e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfb6b7a12d34edb4cbb886233e5c7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67c47fc4dfecfbd3586268e6ebd905545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f98025e9066ecdfa6e418d630a7fe5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408bc4a9036165a901a6c52204e3a89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8c3bd5ae6e3dafa8f77b822028a99548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace01dc37fedc17205bf0f5c80cf4d62549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c415d3f90d1fb4e1cc3ec0399f3afd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abde64ebea40db072fe986715c2f2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a852e5913bf652527b823437c000f81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90258934767ae72b8a05da302d24d916553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6cd361c0a2ecd17d5f66b2e193fd0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439ef857c594ca3c5b9187083c48788555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f91853f2229b42dc55de38a83f7fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64488cb05e203c84b0e08bebdf6b9117557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea67c3aef5f352fa8b1271184477007558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf7afcb28e35e294fc45afa24dc021559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58f81ae48a9539d862cf0ae15f9c74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e85dfd812aab2f7f585bfa1e20eb7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a3bc5284fb4f5eb993034b4bbef80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7f57edb6e3138f95af397c36d2a44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbe5b64555e31214055f5bcaa1a1b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749a38d460f396c995d9db0d1178c00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193d44d01af32ea6874d190418f921b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f6e588d7370efaa37e51a7f301b52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f3213b63dcdb7d028ce53d5017ec7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc80a152fd611ee1258b5e2dca135c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204110a8cf7b0a64d0c7b0f9565e923570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8555760a73f70db13ce2b08b3a12cd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bb2f347351108e865659cdbf3fb9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6e0f621bfa4383aeea1b69ad3ba00573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a66fbea50fa1a8c170c4eac807e42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0042c2f28a773bf2a8af8c142d0b8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3a178c1bbc862f85ca7f130b88005576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb12d6971b678f558fe0c9c87c4456577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1dae58caf3680090646934038b49a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dfd0fa760a1b01e66032a520380e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ad8cb0185096436a9dec8412a6eae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c846a93ff466eacd498f9d2642079581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19735421e8f56ef8086b024923bd7cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe229fa5886a230d866c4802f75a4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdeffa5ff25fd35fce5e86b9be764c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8227d3cda02e80ac6b92c6ec2942cbb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7170264be2561ec452f6b500ef819586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7776d498c64a3c56a6cfca61c2c554587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca231e1513adf36cfa1298e03785418588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3bacc3b4a05011fef53fd90dffe39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aa1057675381f9ce7e87ba4a11598590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23715ab60bcf0022abdcdd10377d0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3c0678c5a232ccb74377819fe2d4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b956530c1edd7ca86cba39100f109f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e17fa209d0c0521fb8dbae5180946594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa504984d0f4e6a7c5d1dbd008ae8bd2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54846e84b3c87a43b98873c974390e6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8725b655e474c50e15c0ee141dea4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b706fc07998a0d41ad77c587660489598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5936a6d22f47347b9ffdf6f795fa37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b600193359a54e20d7e0a3f953630b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9845b01c5be19a1549df99ad04f5104601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e0fb6dbbca08a7d307a1ae90c3493602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f97251bb1d71b5a6050363edc9d73603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30452014d6d99a9d4a26aa76960aff29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b3a2f21a044ef5272b79f0d7c623a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beab0d5beaf209c74f1ee4a92a95a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1065dc2c7c08ec4a50ce8079f3730c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6541bdd3c2bf30b534fd812b30c97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93540ba0cc1b2a468a363404349537db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de30fc77f975de0153f943c5919710610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a287d0e87899197a2ee9a1e8c3a93611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5f88ed234d1faa6ca5abc52b655af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d428b1b8d805421f16c7de9f1038898613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fb466bb075eb458766b0d97cc3b3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552372260d175a250e4ccdd5fcf9f67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08321547d2249c56be3d4c7b3ed93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84cb137d9c926a51747b55033158ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfd70dcc0e79a0d42ccd4ca3dc0e23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffac57918b364a8f685b6d3a94b7ed7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661109248379ad73e7f46cc2d5302c4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01721f14e1d94e988efd200b96b2711e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f16705de181dd6867836f60ef497e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d84d602eb38183fc829e7217ae54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c43c5a166204559c30b2042ff05e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fe446fef729ff913dfc150c294104625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84443697080e778ce9390c1857e07e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b214aa3036385d75ef72b40ff8bfb26627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aefa195c5601f3cbfab919c2f5bd66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6a65be890f59ad3b5595051eef551629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1a0be3fabcdfba5ba6575ec1b3a41630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a4bb2fd9f49722f199eddaad7a0fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e4d8afb27882f2bcd2fde98a3bee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913f5b33787ad54660421368e5a23a9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481cc2146d7a84dcdc3e1f765ba371d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61698f946d4c6fd5cf6d9c80d8cce9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ed3d5659ea20923ab13e9ada6bae1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4eb66c50551684da053786734421ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99c87059663e534d879102922d7000638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d61ac7f63d74276f298199bae5747a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c740ee70185f2f24e944109d6cc2a65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ae97d7dee4a794e78338ced431ced641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d4b409b297f0260645e2b81dcc472642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678526105ae26987e9fa8277f455ed13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230928c1897d566b0347fe7be58e5162644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b87254734d749e97416e4acf6a187645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126980b5e80050c1c778cae0c4c9fe17646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cea8a6b384937db059d40aca499e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa3ea91acce54accba3f023143be95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084685335314314b9071a0c00ee4a509649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049278a0efae2b69ff2dec7130dc2b1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389152a80d9ce2ef2c5646a709ab65ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d259f768300dab2add7602a69a669e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9b346a3df6f977d3b91e02039a0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7373bfb5a4acba513368acbbd378d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25894b15c48f602cd465bcb52395992a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22923bd1916ef43070283b7d73a2cdda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6867f94cf611aa907986da9ed8757c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeffd758177ce3189f24e5526a2d2e1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951d049610473da759afd962a16778e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9958b297968017053ad5ac14e8604660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8b58cf1e56e4a821952f3dbbe880e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5fca1007c7c649d7df75531fd2699662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f55fbd6d4fc61cc57103772594da58663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cb18a036ecc8f5c18e11301c6fc8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860696febe643ec2f2412727371c6d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd31f0486311b69d1738766e01810b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecfc0eea71ccbd61cd685e3e7f3acc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb4a5f853ba8e1789e1c2d3aedbfe6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf84a013f60b975ae52cc5363e4050669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2e73393f59f7333eb84dc0dd67a11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ce8770a3e6d39a9d8977336ab2b37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae55324d3b57cd72ba5b957bd5dd814672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb78d8425b4103ab6f7ddf2bbedfa0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f560f44a50c7ffc7d3f48c361e41e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf79a78031b1ce79fc837582499a164675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df021fa4ad6cd7ccbf7a0dc6fad749676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdcd17f4e5e92bcaabb7ba8444df9e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f735f639b5f12f71d538f380fe93a96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1efbe93199da7a77da15044e06813e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b08987fc54c7388af32b5a23ca1600680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee85f632de8ddcfee7bb2b7d60eef41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452e2294341f4e9b5d66841dbd06169682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6697bff168a4686c592c76c212aeb89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25fc1a31bbd2f44f1aeae55f5aea10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916b1d04a78850616c099c5cd38e2e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b37b0cc2ee79e737fc20026e8c5db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708be746a525debbbb60ffff8059dfc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c17e495bce21f858a4203ef2cdf56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09868eeb22f82db22acfa66a000c2410689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3720300693f43b971ce3a27ca858567690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55077f4810fe3f853edb2700741e3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb054b1c85b3631d6eb21fd758985692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4312ffdd74d82e7e34578b8c0d165d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68438e1226985397169f66e3936326694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23600ef4cabd32103bd3f2910312e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ade7e9a9c7e123b48ee89aa4bc23f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819e083eceee1aeaa18bb9657cb5ef3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847249d341450d8d013b02d78a34d48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4752efe7b0a9654c72fa19b866fcede699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27f0997d63e59458910777ad2581b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4eebe0fd7f573ca7b95788607467db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9450e0559f332ef32a1fd574777ac0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0c9d5741a33e2fa80c546dfdc716a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83402c563f0747073e67eda9494301c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c8bcc8fa496e88aa98a66dc7991f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862c4ab9685a356e7f76f38e1599132706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d7bc21ce5b08fce08964984d3f169707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b68e4bdaedb497a930b1197727582708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3580c0e1b19f1ff6a71bf7efe993966709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55232fc2e6346d9943b94dcd5145bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb546c4bf7631ac4ec15b7f82aeeae14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6c6b50c8b9eb95df0159420b6fa17712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae20384ee47fa248b5aa912099e33b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d27ed23ac17b7fc75171e007abc83714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a16d466542664f64f290d16bcda895715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d4feb9529d3581afd9edee65217c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d1b8751fc7d99b6a42e752f7196dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb93538ccd88af85a88213990b5ade9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b26ffbf27ee8dee6a1350fe3dd719f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5589caff5f1dce01b98770cefbdcee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1cdb16b91bafad65f92b8a40912ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a797a7a1f90be839c8a26510fe14795722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9ef8453ceeca0fcd071ed368e9644723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e1914fc6bbcc830d0d762ec54efd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e2606ce56130b3ece0f35d4295fd7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b4ee581cc8db80064833369c83fd2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59649eb3d3c2f3e98db8d78aeda243ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcbcb38a0db37f8a3223f6c87733a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394bfeb79fcaf47e559a05894eaf570729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056dfab2f0d88274a832eb389b8a672730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954cb1bbd3a332c32121e6b250b5438731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1b94541449bed34f863e97f9361be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53945b811257b54df021e9be86d52f1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb410d39cf0c4b9211d43a583233c45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee075e9bf46cff22e461b6fbb5987ba6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac21363a0caee8741a99b5714a60fb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a10c5be6e8fa29c1c2ee742985c679737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dcedcda45222515679ae93f00b199738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1a8b0711fb8f1b69cc67eb1326b72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcbe7100818e3010b47c314fb6169f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73be4fae8c8389ab1637dfa931f686b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e22023e01e8e51c45799835075781e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf94e56dc7e6ac09dc0c1c57d8f9e95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d70f6084c18480dcad516b6cfbfdd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec14191f0737535aab9977639d1df4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a064fdf8f68861e65c7a7b3b50e337746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb582fc29d87962ca210bb77614b23747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3754f39609e7079886c7d2aa647ee0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281007e18b9e706edf281b0583985f44749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2882238c3c7c08448156bfdc7ada5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5f5846340b7599abf3a60df2339f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ff02229136096c595150e14a18c7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6e238fef57df1a7b23444b35e6080753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851bfa2b4db9fd1c13d0c3d3f932e07e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008080583aa1cbafa0d4f82ee96079c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c4a36e80655ce2267a007d4d95345756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9eb751ada653859318e4c764ab8e04757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fea6964a5fd5909302a48f82d024b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d8c370c19e07f342e4dea9793bd58759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9502843095d02b59bfdaf95d6c2b09760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09665257cafe0dc2c94837c0497433761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaefa4de860c581360e3cbda898e44762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912db464bf75fac67acd3b5416957e7f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaab4ea83f5e31f2bf25840bbbc8018764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d165ba85b72663f6b1756a41519a7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111657470db7b6683fa13bf82f3ec3e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4fb6fd09d17b189888f7072903bd4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f2eec8edc94b949f88cc52f3c13ab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd95d7f38739b2cced93d1f42ca1bc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647c8a2f9a1f58affe117757067e31b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6163ab74fa4c3565841b9d857f153a3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd97aa8648831950feb16e686d21f6f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9693ba44137652feb8050a1f5b3d1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b874ccf38035c7468081edd658ae5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342d80dda3890ce66ec9fe20a5c9cb1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b970320ae77f107c429be3fd45e6f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d7470ffa91fd30a46fe60aaa1ef0e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0622b25e8ebe0ca2b2cd06b64c895d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6e90896dc5fc892c185329ca8171c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea96067f753c5d771c75d8664b3151c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac654b2253e5dc0b4966fd9fafa7391781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06904345ed61ee8982058ee9e696b2a5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f66b23aa35a7e9cbad5a0d2e1bb8e783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12350,81 +12341,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>146</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12440,81 +12431,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>148</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12625,51 +12616,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12685,51 +12676,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24710,81 +24701,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -27095,110 +27086,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>393</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27465,51 +27396,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J395"/>
+  <dimension ref="A1:J394"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31041,6356 +30972,6331 @@
         <v>24570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
         <v>7.57</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24586</v>
+        <v>24587</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>11.31</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24587</v>
+        <v>13246</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>438</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>439</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>191</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>11.31</v>
+        <v>3.47</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13246</v>
+        <v>13248</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>441</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I145" s="0">
-        <v>3.47</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>444</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>445</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>22</v>
+        <v>446</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I146" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
-      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>449</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I147" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
+      <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
-      <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
+      <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I150" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I152" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I153" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I155" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I156" s="0">
         <v>2.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I157" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I161" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I162" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I164" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I168" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I169" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I172" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>237</v>
       </c>
       <c r="I173" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I176" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I180" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I185" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>237</v>
+        <v>40</v>
       </c>
       <c r="I186" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I187" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>73</v>
+        <v>124</v>
       </c>
       <c r="I188" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>582</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>583</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>585</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>22</v>
+        <v>590</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>593</v>
+        <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I195" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>237</v>
       </c>
       <c r="I196" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>237</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I198" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I200" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>616</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I202" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>211</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I205" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>211</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I209" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>237</v>
       </c>
       <c r="I212" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I224" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>621</v>
+        <v>40</v>
       </c>
       <c r="I225" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I226" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>463</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>466</v>
+        <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
         <v>4.57</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>22</v>
+        <v>453</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>456</v>
+        <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I254" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I255" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I256" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>787</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22082</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>790</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.75</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22082</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>787</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>22083</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>790</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>6.82</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22083</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>6.82</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>799</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22086</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>787</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22086</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>790</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
         <v>3.45</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>22087</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>807</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>54</v>
+        <v>787</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
         <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>22087</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>790</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
         <v>3.45</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>453</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>456</v>
+        <v>54</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
-      <c r="F284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
-      <c r="F285" s="0"/>
+      <c r="F285" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I285" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I286" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I287" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I288" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I289" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I290" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I291" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I292" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I293" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I298" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I299" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I300" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22165</v>
+        <v>22166</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>22</v>
+        <v>907</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.23</v>
+        <v>5.6</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22166</v>
+        <v>22167</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>910</v>
+        <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I304" s="0">
-        <v>5.6</v>
+        <v>19.26</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I305" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I307" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I308" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>191</v>
+        <v>124</v>
       </c>
       <c r="I309" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I310" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I312" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I315" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I317" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>40</v>
+        <v>237</v>
       </c>
       <c r="I318" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>176</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>176</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>618</v>
       </c>
       <c r="I323" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="I324" s="0">
         <v>40.47</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>621</v>
+        <v>191</v>
       </c>
       <c r="I325" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>191</v>
       </c>
       <c r="I326" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I328" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I345" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>1037</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>1040</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1043</v>
       </c>
-      <c r="F348" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1046</v>
       </c>
-      <c r="F349" s="0"/>
+      <c r="F349" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G349" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I349" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
-      <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1061</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I354" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
+      <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1064</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1065</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>40</v>
+        <v>124</v>
       </c>
       <c r="I356" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>124</v>
+        <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1073</v>
       </c>
-      <c r="F358" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1074</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="F359" s="0"/>
+      <c r="F359" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G359" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I360" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
         <v>18102</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
         <v>29.59</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I366" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I369" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
         <v>12914</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E370" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F370" s="0" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I370" s="0">
         <v>7.28</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1109</v>
       </c>
-      <c r="E371" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F371" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G371" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I371" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J371" s="0" t="s">
         <v>1110</v>
-      </c>
-[...7 lines deleted...]
-        <v>1108</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>17012</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1112</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
         <v>3.66</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1113</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1112</v>
-[...3 lines deleted...]
-      </c>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1116</v>
       </c>
-      <c r="F374" s="0"/>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>22</v>
+        <v>1107</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
         <v>6.23</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1110</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>22</v>
+        <v>1135</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I380" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>1138</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I387" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1159</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I388" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I389" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I390" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D391" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>40</v>
+        <v>618</v>
       </c>
       <c r="I391" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="I392" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J392" s="0" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>621</v>
+        <v>12</v>
       </c>
       <c r="I393" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J393" s="0" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1176</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>1177</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G394" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I394" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J394" s="0" t="s">
         <v>1178</v>
-      </c>
-[...23 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>